--- v1 (2026-06-23)
+++ v2 (2026-09-22)
@@ -55,51 +55,51 @@
   <si>
     <t>Category Position</t>
   </si>
   <si>
     <t>Eligible</t>
   </si>
   <si>
     <t>IneligibleReasons</t>
   </si>
   <si>
     <t>Race count</t>
   </si>
   <si>
     <t>Pipe Dream</t>
   </si>
   <si>
     <t>Ras Moel Wnion</t>
   </si>
   <si>
     <t>Fron Four</t>
   </si>
   <si>
     <t>Y Garn</t>
   </si>
   <si>
-    <t>Welsh 1000m Peaks/Copaon 1000m Cymru</t>
+    <t>Welsh 1000m Peaks/Ras Copaon 1000m Cymru</t>
   </si>
   <si>
     <t>Gladstone 9</t>
   </si>
   <si>
     <t>Penmaenmawr Fell Race</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
     <t>Gavin</t>
   </si>
   <si>
     <t>Roberts</t>
   </si>
   <si>
     <t>Calder Valley Fell Runners</t>
   </si>
   <si>
     <t>V40</t>
   </si>
   <si>
     <t>M</t>
   </si>
@@ -3191,51 +3191,51 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2">
-        <v>1170</v>
+        <v>363</v>
       </c>
       <c r="E2" t="s">
         <v>21</v>
       </c>
       <c r="F2" t="s">
         <v>22</v>
       </c>
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="b">
         <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>24</v>
       </c>
       <c r="K2">
         <v>4</v>
       </c>
       <c r="L2">
         <v>158.43</v>
       </c>
@@ -3250,51 +3250,51 @@
       </c>
       <c r="P2">
         <v>155.38</v>
       </c>
       <c r="Q2" t="s">
         <v>24</v>
       </c>
       <c r="R2">
         <v>164.77</v>
       </c>
       <c r="S2">
         <v>638.13</v>
       </c>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3">
-        <v>1932</v>
+        <v>427</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3">
         <v>2</v>
       </c>
       <c r="I3" t="b">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>24</v>
       </c>
       <c r="K3">
         <v>5</v>
       </c>
       <c r="L3">
         <v>138.06</v>
       </c>
@@ -3309,51 +3309,51 @@
       </c>
       <c r="P3">
         <v>140.19</v>
       </c>
       <c r="Q3">
         <v>138.77</v>
       </c>
       <c r="R3">
         <v>152</v>
       </c>
       <c r="S3">
         <v>569.02</v>
       </c>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>28</v>
       </c>
       <c r="C4" t="s">
         <v>29</v>
       </c>
       <c r="D4">
-        <v>740</v>
+        <v>403</v>
       </c>
       <c r="E4" t="s">
         <v>30</v>
       </c>
       <c r="F4" t="s">
         <v>31</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4" t="b">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>24</v>
       </c>
       <c r="K4">
         <v>6</v>
       </c>
       <c r="L4">
         <v>131.93</v>
       </c>
@@ -3368,51 +3368,51 @@
       </c>
       <c r="P4">
         <v>116.58</v>
       </c>
       <c r="Q4">
         <v>137.06</v>
       </c>
       <c r="R4">
         <v>143.52</v>
       </c>
       <c r="S4">
         <v>541.6</v>
       </c>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" t="s">
         <v>33</v>
       </c>
       <c r="D5">
-        <v>996</v>
+        <v>155</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
         <v>31</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5">
         <v>2</v>
       </c>
       <c r="I5" t="b">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>24</v>
       </c>
       <c r="K5">
         <v>5</v>
       </c>
       <c r="L5">
         <v>129.98</v>
       </c>
@@ -3427,51 +3427,51 @@
       </c>
       <c r="P5" t="s">
         <v>24</v>
       </c>
       <c r="Q5">
         <v>136.41</v>
       </c>
       <c r="R5">
         <v>139.6</v>
       </c>
       <c r="S5">
         <v>538.66</v>
       </c>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" t="s">
         <v>36</v>
       </c>
       <c r="D6">
-        <v>2451</v>
+        <v>439</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>38</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6" t="b">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>24</v>
       </c>
       <c r="K6">
         <v>4</v>
       </c>
       <c r="L6">
         <v>130.41</v>
       </c>
@@ -3545,51 +3545,51 @@
       </c>
       <c r="P7" t="s">
         <v>24</v>
       </c>
       <c r="Q7">
         <v>128.69</v>
       </c>
       <c r="R7" t="s">
         <v>24</v>
       </c>
       <c r="S7">
         <v>500.1</v>
       </c>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" t="s">
         <v>43</v>
       </c>
       <c r="D8">
-        <v>1050</v>
+        <v>473</v>
       </c>
       <c r="E8" t="s">
         <v>44</v>
       </c>
       <c r="F8" t="s">
         <v>41</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8">
         <v>2</v>
       </c>
       <c r="I8" t="b">
         <v>1</v>
       </c>
       <c r="J8" t="s">
         <v>24</v>
       </c>
       <c r="K8">
         <v>4</v>
       </c>
       <c r="L8">
         <v>133.98</v>
       </c>
@@ -3604,51 +3604,51 @@
       </c>
       <c r="P8">
         <v>115.01</v>
       </c>
       <c r="Q8">
         <v>126.29</v>
       </c>
       <c r="R8" t="s">
         <v>24</v>
       </c>
       <c r="S8">
         <v>499.61</v>
       </c>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" t="s">
         <v>46</v>
       </c>
       <c r="D9">
-        <v>1719</v>
+        <v>398</v>
       </c>
       <c r="E9" t="s">
         <v>47</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9">
         <v>3</v>
       </c>
       <c r="I9" t="b">
         <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>24</v>
       </c>
       <c r="K9">
         <v>6</v>
       </c>
       <c r="L9">
         <v>121.77</v>
       </c>
@@ -3663,51 +3663,51 @@
       </c>
       <c r="P9">
         <v>111.32</v>
       </c>
       <c r="Q9">
         <v>120.46</v>
       </c>
       <c r="R9">
         <v>127.91</v>
       </c>
       <c r="S9">
         <v>499.06</v>
       </c>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
       <c r="C10" t="s">
         <v>49</v>
       </c>
       <c r="D10">
-        <v>2213</v>
+        <v>144</v>
       </c>
       <c r="E10" t="s">
         <v>34</v>
       </c>
       <c r="F10" t="s">
         <v>31</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10">
         <v>3</v>
       </c>
       <c r="I10" t="b">
         <v>1</v>
       </c>
       <c r="J10" t="s">
         <v>24</v>
       </c>
       <c r="K10">
         <v>4</v>
       </c>
       <c r="L10" t="s">
         <v>24</v>
       </c>
@@ -3722,51 +3722,51 @@
       </c>
       <c r="P10" t="s">
         <v>24</v>
       </c>
       <c r="Q10">
         <v>128.4</v>
       </c>
       <c r="R10">
         <v>131.96</v>
       </c>
       <c r="S10">
         <v>497.43</v>
       </c>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" t="s">
         <v>51</v>
       </c>
       <c r="D11">
-        <v>1300</v>
+        <v>58</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>38</v>
       </c>
       <c r="H11">
         <v>2</v>
       </c>
       <c r="I11" t="b">
         <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>24</v>
       </c>
       <c r="K11">
         <v>5</v>
       </c>
       <c r="L11" t="s">
         <v>24</v>
       </c>
@@ -3781,51 +3781,51 @@
       </c>
       <c r="P11">
         <v>121.84</v>
       </c>
       <c r="Q11">
         <v>126.24</v>
       </c>
       <c r="R11" t="s">
         <v>24</v>
       </c>
       <c r="S11">
         <v>495.4</v>
       </c>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" t="s">
         <v>53</v>
       </c>
       <c r="D12">
-        <v>2385</v>
+        <v>476</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
       <c r="F12" t="s">
         <v>41</v>
       </c>
       <c r="G12" t="s">
         <v>38</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12" t="b">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>24</v>
       </c>
       <c r="K12">
         <v>4</v>
       </c>
       <c r="L12">
         <v>128.67</v>
       </c>
@@ -3899,51 +3899,51 @@
       </c>
       <c r="P13">
         <v>104.85</v>
       </c>
       <c r="Q13">
         <v>122.73</v>
       </c>
       <c r="R13">
         <v>123.96</v>
       </c>
       <c r="S13">
         <v>476.79</v>
       </c>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" t="s">
         <v>57</v>
       </c>
       <c r="D14">
-        <v>2397</v>
+        <v>298</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
       <c r="F14" t="s">
         <v>31</v>
       </c>
       <c r="G14" t="s">
         <v>38</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>24</v>
       </c>
       <c r="K14">
         <v>6</v>
       </c>
       <c r="L14">
         <v>118.5</v>
       </c>
@@ -4017,51 +4017,51 @@
       </c>
       <c r="P15" t="s">
         <v>24</v>
       </c>
       <c r="Q15">
         <v>114.34</v>
       </c>
       <c r="R15">
         <v>118.41</v>
       </c>
       <c r="S15">
         <v>456.47</v>
       </c>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
         <v>61</v>
       </c>
       <c r="D16">
-        <v>1751</v>
+        <v>389</v>
       </c>
       <c r="E16" t="s">
         <v>30</v>
       </c>
       <c r="F16" t="s">
         <v>41</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="H16">
         <v>3</v>
       </c>
       <c r="I16" t="b">
         <v>1</v>
       </c>
       <c r="J16" t="s">
         <v>24</v>
       </c>
       <c r="K16">
         <v>4</v>
       </c>
       <c r="L16" t="s">
         <v>24</v>
       </c>
@@ -4076,51 +4076,51 @@
       </c>
       <c r="P16">
         <v>105.01</v>
       </c>
       <c r="Q16">
         <v>113.14</v>
       </c>
       <c r="R16">
         <v>123.91</v>
       </c>
       <c r="S16">
         <v>450.01</v>
       </c>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" t="s">
         <v>63</v>
       </c>
       <c r="D17">
-        <v>372</v>
+        <v>266</v>
       </c>
       <c r="E17" t="s">
         <v>64</v>
       </c>
       <c r="F17" t="s">
         <v>65</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17" t="b">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>24</v>
       </c>
       <c r="K17">
         <v>5</v>
       </c>
       <c r="L17">
         <v>105.66</v>
       </c>
@@ -4135,51 +4135,51 @@
       </c>
       <c r="P17" t="s">
         <v>24</v>
       </c>
       <c r="Q17">
         <v>104.18</v>
       </c>
       <c r="R17">
         <v>110.68</v>
       </c>
       <c r="S17">
         <v>424.31</v>
       </c>
     </row>
     <row r="18" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" t="s">
         <v>67</v>
       </c>
       <c r="D18">
-        <v>1083</v>
+        <v>223</v>
       </c>
       <c r="E18" t="s">
         <v>68</v>
       </c>
       <c r="F18" t="s">
         <v>31</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="H18">
         <v>5</v>
       </c>
       <c r="I18" t="b">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>24</v>
       </c>
       <c r="K18">
         <v>4</v>
       </c>
       <c r="L18">
         <v>103.05</v>
       </c>
@@ -4253,51 +4253,51 @@
       </c>
       <c r="P19">
         <v>90.87</v>
       </c>
       <c r="Q19">
         <v>99.98</v>
       </c>
       <c r="R19">
         <v>102.59</v>
       </c>
       <c r="S19">
         <v>407.82</v>
       </c>
     </row>
     <row r="20" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20">
-        <v>1388</v>
+        <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>73</v>
       </c>
       <c r="F20" t="s">
         <v>65</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="H20">
         <v>2</v>
       </c>
       <c r="I20" t="b">
         <v>1</v>
       </c>
       <c r="J20" t="s">
         <v>24</v>
       </c>
       <c r="K20">
         <v>6</v>
       </c>
       <c r="L20" t="s">
         <v>24</v>
       </c>
@@ -4312,51 +4312,51 @@
       </c>
       <c r="P20">
         <v>98.7</v>
       </c>
       <c r="Q20">
         <v>106.04</v>
       </c>
       <c r="R20">
         <v>96.15</v>
       </c>
       <c r="S20">
         <v>407.44</v>
       </c>
     </row>
     <row r="21" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" t="s">
         <v>75</v>
       </c>
       <c r="D21">
-        <v>711</v>
+        <v>259</v>
       </c>
       <c r="E21" t="s">
         <v>59</v>
       </c>
       <c r="F21" t="s">
         <v>41</v>
       </c>
       <c r="G21" t="s">
         <v>38</v>
       </c>
       <c r="H21">
         <v>2</v>
       </c>
       <c r="I21" t="b">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>24</v>
       </c>
       <c r="K21">
         <v>6</v>
       </c>
       <c r="L21">
         <v>99.38</v>
       </c>
@@ -4430,51 +4430,51 @@
       </c>
       <c r="P22">
         <v>92.69</v>
       </c>
       <c r="Q22" t="s">
         <v>24</v>
       </c>
       <c r="R22" t="s">
         <v>24</v>
       </c>
       <c r="S22">
         <v>400.51</v>
       </c>
     </row>
     <row r="23" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" t="s">
         <v>79</v>
       </c>
       <c r="D23">
-        <v>421</v>
+        <v>264</v>
       </c>
       <c r="E23" t="s">
         <v>44</v>
       </c>
       <c r="F23" t="s">
         <v>65</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="H23">
         <v>3</v>
       </c>
       <c r="I23" t="b">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>24</v>
       </c>
       <c r="K23">
         <v>4</v>
       </c>
       <c r="L23">
         <v>100.07</v>
       </c>
@@ -4489,51 +4489,51 @@
       </c>
       <c r="P23" t="s">
         <v>24</v>
       </c>
       <c r="Q23">
         <v>98.95</v>
       </c>
       <c r="R23">
         <v>102.02</v>
       </c>
       <c r="S23">
         <v>399.3</v>
       </c>
     </row>
     <row r="24" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>80</v>
       </c>
       <c r="C24" t="s">
         <v>81</v>
       </c>
       <c r="D24">
-        <v>488</v>
+        <v>399</v>
       </c>
       <c r="E24" t="s">
         <v>44</v>
       </c>
       <c r="F24" t="s">
         <v>65</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="H24">
         <v>4</v>
       </c>
       <c r="I24" t="b">
         <v>1</v>
       </c>
       <c r="J24" t="s">
         <v>24</v>
       </c>
       <c r="K24">
         <v>6</v>
       </c>
       <c r="L24">
         <v>97.82</v>
       </c>
@@ -4548,51 +4548,51 @@
       </c>
       <c r="P24" t="s">
         <v>24</v>
       </c>
       <c r="Q24">
         <v>94.76</v>
       </c>
       <c r="R24">
         <v>105.12</v>
       </c>
       <c r="S24">
         <v>395.13</v>
       </c>
     </row>
     <row r="25" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" t="s">
         <v>83</v>
       </c>
       <c r="D25">
-        <v>1764</v>
+        <v>481</v>
       </c>
       <c r="E25" t="s">
         <v>34</v>
       </c>
       <c r="F25" t="s">
         <v>84</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="H25">
         <v>1</v>
       </c>
       <c r="I25" t="b">
         <v>1</v>
       </c>
       <c r="J25" t="s">
         <v>24</v>
       </c>
       <c r="K25">
         <v>3</v>
       </c>
       <c r="L25">
         <v>120.61</v>
       </c>
@@ -4607,51 +4607,51 @@
       </c>
       <c r="P25" t="s">
         <v>24</v>
       </c>
       <c r="Q25" t="s">
         <v>24</v>
       </c>
       <c r="R25" t="s">
         <v>24</v>
       </c>
       <c r="S25">
         <v>392.62</v>
       </c>
     </row>
     <row r="26" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" t="s">
         <v>86</v>
       </c>
       <c r="D26">
-        <v>2369</v>
+        <v>210</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" t="s">
         <v>41</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="H26">
         <v>5</v>
       </c>
       <c r="I26" t="b">
         <v>1</v>
       </c>
       <c r="J26" t="s">
         <v>24</v>
       </c>
       <c r="K26">
         <v>3</v>
       </c>
       <c r="L26">
         <v>133.65</v>
       </c>
@@ -4666,51 +4666,51 @@
       </c>
       <c r="P26" t="s">
         <v>24</v>
       </c>
       <c r="Q26">
         <v>132.6</v>
       </c>
       <c r="R26" t="s">
         <v>24</v>
       </c>
       <c r="S26">
         <v>390.4</v>
       </c>
     </row>
     <row r="27" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" t="s">
         <v>88</v>
       </c>
       <c r="D27">
-        <v>748</v>
+        <v>350</v>
       </c>
       <c r="E27" t="s">
         <v>64</v>
       </c>
       <c r="F27" t="s">
         <v>65</v>
       </c>
       <c r="G27" t="s">
         <v>38</v>
       </c>
       <c r="H27">
         <v>1</v>
       </c>
       <c r="I27" t="b">
         <v>1</v>
       </c>
       <c r="J27" t="s">
         <v>24</v>
       </c>
       <c r="K27">
         <v>5</v>
       </c>
       <c r="L27">
         <v>100.38</v>
       </c>
@@ -4784,51 +4784,51 @@
       </c>
       <c r="P28" t="s">
         <v>24</v>
       </c>
       <c r="Q28">
         <v>96.4</v>
       </c>
       <c r="R28" t="s">
         <v>24</v>
       </c>
       <c r="S28">
         <v>381.83</v>
       </c>
     </row>
     <row r="29" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>92</v>
       </c>
       <c r="C29" t="s">
         <v>93</v>
       </c>
       <c r="D29">
-        <v>725</v>
+        <v>545</v>
       </c>
       <c r="E29" t="s">
         <v>34</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>38</v>
       </c>
       <c r="H29">
         <v>3</v>
       </c>
       <c r="I29" t="b">
         <v>1</v>
       </c>
       <c r="J29" t="s">
         <v>24</v>
       </c>
       <c r="K29">
         <v>3</v>
       </c>
       <c r="L29">
         <v>122.19</v>
       </c>
@@ -4843,51 +4843,51 @@
       </c>
       <c r="P29" t="s">
         <v>24</v>
       </c>
       <c r="Q29" t="s">
         <v>24</v>
       </c>
       <c r="R29" t="s">
         <v>24</v>
       </c>
       <c r="S29">
         <v>377.73</v>
       </c>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>94</v>
       </c>
       <c r="C30" t="s">
         <v>95</v>
       </c>
       <c r="D30">
-        <v>2396</v>
+        <v>362</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" t="s">
         <v>65</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="H30">
         <v>5</v>
       </c>
       <c r="I30" t="b">
         <v>1</v>
       </c>
       <c r="J30" t="s">
         <v>24</v>
       </c>
       <c r="K30">
         <v>4</v>
       </c>
       <c r="L30">
         <v>97.52</v>
       </c>
@@ -5020,51 +5020,51 @@
       </c>
       <c r="P32">
         <v>112.23</v>
       </c>
       <c r="Q32" t="s">
         <v>24</v>
       </c>
       <c r="R32">
         <v>125.78</v>
       </c>
       <c r="S32">
         <v>365.13</v>
       </c>
     </row>
     <row r="33" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" t="s">
         <v>101</v>
       </c>
       <c r="D33">
-        <v>1506</v>
+        <v>124</v>
       </c>
       <c r="E33" t="s">
         <v>102</v>
       </c>
       <c r="F33" t="s">
         <v>65</v>
       </c>
       <c r="G33" t="s">
         <v>38</v>
       </c>
       <c r="H33">
         <v>3</v>
       </c>
       <c r="I33" t="b">
         <v>1</v>
       </c>
       <c r="J33" t="s">
         <v>24</v>
       </c>
       <c r="K33">
         <v>4</v>
       </c>
       <c r="L33">
         <v>94.03</v>
       </c>
@@ -5079,51 +5079,51 @@
       </c>
       <c r="P33">
         <v>83.96</v>
       </c>
       <c r="Q33">
         <v>96.39</v>
       </c>
       <c r="R33" t="s">
         <v>24</v>
       </c>
       <c r="S33">
         <v>364.76</v>
       </c>
     </row>
     <row r="34" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" t="s">
         <v>104</v>
       </c>
       <c r="D34">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="E34" t="s">
         <v>34</v>
       </c>
       <c r="F34" t="s">
         <v>65</v>
       </c>
       <c r="G34" t="s">
         <v>38</v>
       </c>
       <c r="H34">
         <v>4</v>
       </c>
       <c r="I34" t="b">
         <v>1</v>
       </c>
       <c r="J34" t="s">
         <v>24</v>
       </c>
       <c r="K34">
         <v>6</v>
       </c>
       <c r="L34">
         <v>85.96</v>
       </c>
@@ -5138,51 +5138,51 @@
       </c>
       <c r="P34" t="s">
         <v>24</v>
       </c>
       <c r="Q34">
         <v>87.36</v>
       </c>
       <c r="R34">
         <v>89.66</v>
       </c>
       <c r="S34">
         <v>357.8</v>
       </c>
     </row>
     <row r="35" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" t="s">
         <v>106</v>
       </c>
       <c r="D35">
-        <v>2163</v>
+        <v>284</v>
       </c>
       <c r="E35" t="s">
         <v>34</v>
       </c>
       <c r="F35" t="s">
         <v>41</v>
       </c>
       <c r="G35" t="s">
         <v>23</v>
       </c>
       <c r="H35">
         <v>6</v>
       </c>
       <c r="I35" t="b">
         <v>1</v>
       </c>
       <c r="J35" t="s">
         <v>24</v>
       </c>
       <c r="K35">
         <v>3</v>
       </c>
       <c r="L35" t="s">
         <v>24</v>
       </c>
@@ -5197,51 +5197,51 @@
       </c>
       <c r="P35">
         <v>127.27</v>
       </c>
       <c r="Q35" t="s">
         <v>24</v>
       </c>
       <c r="R35" t="s">
         <v>24</v>
       </c>
       <c r="S35">
         <v>356.08</v>
       </c>
     </row>
     <row r="36" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>107</v>
       </c>
       <c r="C36" t="s">
         <v>108</v>
       </c>
       <c r="D36">
-        <v>1683</v>
+        <v>334</v>
       </c>
       <c r="E36" t="s">
         <v>30</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>38</v>
       </c>
       <c r="H36">
         <v>4</v>
       </c>
       <c r="I36" t="b">
         <v>1</v>
       </c>
       <c r="J36" t="s">
         <v>24</v>
       </c>
       <c r="K36">
         <v>5</v>
       </c>
       <c r="L36">
         <v>90.06</v>
       </c>
@@ -5256,51 +5256,51 @@
       </c>
       <c r="P36" t="s">
         <v>24</v>
       </c>
       <c r="Q36">
         <v>87.34</v>
       </c>
       <c r="R36">
         <v>88.22</v>
       </c>
       <c r="S36">
         <v>355.28</v>
       </c>
     </row>
     <row r="37" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
       <c r="C37" t="s">
         <v>110</v>
       </c>
       <c r="D37">
-        <v>1674</v>
+        <v>37</v>
       </c>
       <c r="E37" t="s">
         <v>111</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
       <c r="G37" t="s">
         <v>23</v>
       </c>
       <c r="H37">
         <v>7</v>
       </c>
       <c r="I37" t="b">
         <v>1</v>
       </c>
       <c r="J37" t="s">
         <v>24</v>
       </c>
       <c r="K37">
         <v>4</v>
       </c>
       <c r="L37" t="s">
         <v>24</v>
       </c>
@@ -5374,51 +5374,51 @@
       </c>
       <c r="P38">
         <v>83.95</v>
       </c>
       <c r="Q38" t="s">
         <v>24</v>
       </c>
       <c r="R38" t="s">
         <v>24</v>
       </c>
       <c r="S38">
         <v>353.47</v>
       </c>
     </row>
     <row r="39" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>116</v>
       </c>
       <c r="C39" t="s">
         <v>117</v>
       </c>
       <c r="D39">
-        <v>2245</v>
+        <v>190</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" t="s">
         <v>31</v>
       </c>
       <c r="G39" t="s">
         <v>23</v>
       </c>
       <c r="H39">
         <v>6</v>
       </c>
       <c r="I39" t="b">
         <v>1</v>
       </c>
       <c r="J39" t="s">
         <v>24</v>
       </c>
       <c r="K39">
         <v>3</v>
       </c>
       <c r="L39">
         <v>130.57</v>
       </c>
@@ -5433,51 +5433,51 @@
       </c>
       <c r="P39">
         <v>98.08</v>
       </c>
       <c r="Q39" t="s">
         <v>24</v>
       </c>
       <c r="R39">
         <v>124.27</v>
       </c>
       <c r="S39">
         <v>352.92</v>
       </c>
     </row>
     <row r="40" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>118</v>
       </c>
       <c r="C40" t="s">
         <v>29</v>
       </c>
       <c r="D40">
-        <v>1496</v>
+        <v>328</v>
       </c>
       <c r="E40" t="s">
         <v>34</v>
       </c>
       <c r="F40" t="s">
         <v>31</v>
       </c>
       <c r="G40" t="s">
         <v>23</v>
       </c>
       <c r="H40">
         <v>7</v>
       </c>
       <c r="I40" t="b">
         <v>1</v>
       </c>
       <c r="J40" t="s">
         <v>24</v>
       </c>
       <c r="K40">
         <v>5</v>
       </c>
       <c r="L40">
         <v>91.56</v>
       </c>
@@ -5492,51 +5492,51 @@
       </c>
       <c r="P40" t="s">
         <v>24</v>
       </c>
       <c r="Q40">
         <v>81.04</v>
       </c>
       <c r="R40">
         <v>80.25</v>
       </c>
       <c r="S40">
         <v>341.69</v>
       </c>
     </row>
     <row r="41" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>119</v>
       </c>
       <c r="C41" t="s">
         <v>120</v>
       </c>
       <c r="D41">
-        <v>2407</v>
+        <v>206</v>
       </c>
       <c r="E41" t="s">
         <v>111</v>
       </c>
       <c r="F41" t="s">
         <v>65</v>
       </c>
       <c r="G41" t="s">
         <v>23</v>
       </c>
       <c r="H41">
         <v>6</v>
       </c>
       <c r="I41" t="b">
         <v>1</v>
       </c>
       <c r="J41" t="s">
         <v>24</v>
       </c>
       <c r="K41">
         <v>4</v>
       </c>
       <c r="L41">
         <v>81.62</v>
       </c>
@@ -5551,51 +5551,51 @@
       </c>
       <c r="P41" t="s">
         <v>24</v>
       </c>
       <c r="Q41">
         <v>80.39</v>
       </c>
       <c r="R41">
         <v>88.58</v>
       </c>
       <c r="S41">
         <v>326.36</v>
       </c>
     </row>
     <row r="42" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>121</v>
       </c>
       <c r="C42" t="s">
         <v>122</v>
       </c>
       <c r="D42">
-        <v>974</v>
+        <v>411</v>
       </c>
       <c r="E42" t="s">
         <v>44</v>
       </c>
       <c r="F42" t="s">
         <v>65</v>
       </c>
       <c r="G42" t="s">
         <v>38</v>
       </c>
       <c r="H42">
         <v>5</v>
       </c>
       <c r="I42" t="b">
         <v>1</v>
       </c>
       <c r="J42" t="s">
         <v>24</v>
       </c>
       <c r="K42">
         <v>5</v>
       </c>
       <c r="L42" t="s">
         <v>24</v>
       </c>
@@ -5610,51 +5610,51 @@
       </c>
       <c r="P42" t="s">
         <v>24</v>
       </c>
       <c r="Q42">
         <v>78.25</v>
       </c>
       <c r="R42">
         <v>81.22</v>
       </c>
       <c r="S42">
         <v>317.38</v>
       </c>
     </row>
     <row r="43" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>123</v>
       </c>
       <c r="C43" t="s">
         <v>124</v>
       </c>
       <c r="D43">
-        <v>2427</v>
+        <v>72</v>
       </c>
       <c r="E43" t="s">
         <v>34</v>
       </c>
       <c r="F43" t="s">
         <v>125</v>
       </c>
       <c r="G43" t="s">
         <v>23</v>
       </c>
       <c r="H43">
         <v>1</v>
       </c>
       <c r="I43" t="b">
         <v>1</v>
       </c>
       <c r="J43" t="s">
         <v>24</v>
       </c>
       <c r="K43">
         <v>4</v>
       </c>
       <c r="L43" t="s">
         <v>24</v>
       </c>
@@ -5669,51 +5669,51 @@
       </c>
       <c r="P43" t="s">
         <v>24</v>
       </c>
       <c r="Q43">
         <v>80.32</v>
       </c>
       <c r="R43">
         <v>78.69</v>
       </c>
       <c r="S43">
         <v>312.18</v>
       </c>
     </row>
     <row r="44" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>126</v>
       </c>
       <c r="C44" t="s">
         <v>127</v>
       </c>
       <c r="D44">
-        <v>2293</v>
+        <v>214</v>
       </c>
       <c r="E44" t="s">
         <v>128</v>
       </c>
       <c r="F44" t="s">
         <v>41</v>
       </c>
       <c r="G44" t="s">
         <v>38</v>
       </c>
       <c r="H44">
         <v>3</v>
       </c>
       <c r="I44" t="b">
         <v>1</v>
       </c>
       <c r="J44" t="s">
         <v>24</v>
       </c>
       <c r="K44">
         <v>3</v>
       </c>
       <c r="L44" t="s">
         <v>24</v>
       </c>
@@ -5728,51 +5728,51 @@
       </c>
       <c r="P44">
         <v>100.21</v>
       </c>
       <c r="Q44" t="s">
         <v>24</v>
       </c>
       <c r="R44" t="s">
         <v>24</v>
       </c>
       <c r="S44">
         <v>304.52</v>
       </c>
     </row>
     <row r="45" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>129</v>
       </c>
       <c r="C45" t="s">
         <v>130</v>
       </c>
       <c r="D45">
-        <v>1995</v>
+        <v>508</v>
       </c>
       <c r="E45" t="s">
         <v>131</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
       <c r="G45" t="s">
         <v>38</v>
       </c>
       <c r="H45">
         <v>5</v>
       </c>
       <c r="I45" t="b">
         <v>1</v>
       </c>
       <c r="J45" t="s">
         <v>24</v>
       </c>
       <c r="K45">
         <v>3</v>
       </c>
       <c r="L45" t="s">
         <v>24</v>
       </c>
@@ -5787,51 +5787,51 @@
       </c>
       <c r="P45" t="s">
         <v>24</v>
       </c>
       <c r="Q45">
         <v>103.06</v>
       </c>
       <c r="R45">
         <v>101.86</v>
       </c>
       <c r="S45">
         <v>299.42</v>
       </c>
     </row>
     <row r="46" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>132</v>
       </c>
       <c r="C46" t="s">
         <v>97</v>
       </c>
       <c r="D46">
-        <v>25</v>
+        <v>329</v>
       </c>
       <c r="E46" t="s">
         <v>30</v>
       </c>
       <c r="F46" t="s">
         <v>125</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="H46">
         <v>2</v>
       </c>
       <c r="I46" t="b">
         <v>1</v>
       </c>
       <c r="J46" t="s">
         <v>24</v>
       </c>
       <c r="K46">
         <v>4</v>
       </c>
       <c r="L46">
         <v>76.31</v>
       </c>
@@ -5846,51 +5846,51 @@
       </c>
       <c r="P46" t="s">
         <v>24</v>
       </c>
       <c r="Q46" t="s">
         <v>24</v>
       </c>
       <c r="R46" t="s">
         <v>24</v>
       </c>
       <c r="S46">
         <v>290.34</v>
       </c>
     </row>
     <row r="47" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>133</v>
       </c>
       <c r="C47" t="s">
         <v>134</v>
       </c>
       <c r="D47">
-        <v>1635</v>
+        <v>551</v>
       </c>
       <c r="E47" t="s">
         <v>34</v>
       </c>
       <c r="F47" t="s">
         <v>65</v>
       </c>
       <c r="G47" t="s">
         <v>23</v>
       </c>
       <c r="H47">
         <v>7</v>
       </c>
       <c r="I47" t="b">
         <v>1</v>
       </c>
       <c r="J47" t="s">
         <v>24</v>
       </c>
       <c r="K47">
         <v>3</v>
       </c>
       <c r="L47">
         <v>90.21</v>
       </c>
@@ -5905,51 +5905,51 @@
       </c>
       <c r="P47" t="s">
         <v>24</v>
       </c>
       <c r="Q47" t="s">
         <v>24</v>
       </c>
       <c r="R47" t="s">
         <v>24</v>
       </c>
       <c r="S47">
         <v>278.56</v>
       </c>
     </row>
     <row r="48" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>135</v>
       </c>
       <c r="C48" t="s">
         <v>136</v>
       </c>
       <c r="D48">
-        <v>2177</v>
+        <v>262</v>
       </c>
       <c r="E48" t="s">
         <v>137</v>
       </c>
       <c r="F48" t="s">
         <v>41</v>
       </c>
       <c r="G48" t="s">
         <v>23</v>
       </c>
       <c r="H48">
         <v>7</v>
       </c>
       <c r="I48" t="b">
         <v>1</v>
       </c>
       <c r="J48" t="s">
         <v>24</v>
       </c>
       <c r="K48">
         <v>3</v>
       </c>
       <c r="L48">
         <v>83.46</v>
       </c>
@@ -5964,51 +5964,51 @@
       </c>
       <c r="P48" t="s">
         <v>24</v>
       </c>
       <c r="Q48">
         <v>78.15</v>
       </c>
       <c r="R48">
         <v>98.11</v>
       </c>
       <c r="S48">
         <v>259.72</v>
       </c>
     </row>
     <row r="49" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>138</v>
       </c>
       <c r="C49" t="s">
         <v>139</v>
       </c>
       <c r="D49">
-        <v>590</v>
+        <v>318</v>
       </c>
       <c r="E49" t="s">
         <v>140</v>
       </c>
       <c r="F49" t="s">
         <v>115</v>
       </c>
       <c r="G49" t="s">
         <v>23</v>
       </c>
       <c r="H49">
         <v>2</v>
       </c>
       <c r="I49" t="b">
         <v>1</v>
       </c>
       <c r="J49" t="s">
         <v>24</v>
       </c>
       <c r="K49">
         <v>3</v>
       </c>
       <c r="L49">
         <v>82.72</v>
       </c>
@@ -6082,51 +6082,51 @@
       </c>
       <c r="P50" t="s">
         <v>24</v>
       </c>
       <c r="Q50">
         <v>53.28</v>
       </c>
       <c r="R50">
         <v>0</v>
       </c>
       <c r="S50">
         <v>219.43</v>
       </c>
     </row>
     <row r="51" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>144</v>
       </c>
       <c r="C51" t="s">
         <v>142</v>
       </c>
       <c r="D51">
-        <v>59</v>
+        <v>250</v>
       </c>
       <c r="E51" t="s">
         <v>34</v>
       </c>
       <c r="F51" t="s">
         <v>125</v>
       </c>
       <c r="G51" t="s">
         <v>23</v>
       </c>
       <c r="H51">
         <v>3</v>
       </c>
       <c r="I51" t="b">
         <v>1</v>
       </c>
       <c r="J51" t="s">
         <v>24</v>
       </c>
       <c r="K51">
         <v>3</v>
       </c>
       <c r="L51" t="s">
         <v>24</v>
       </c>
@@ -6141,51 +6141,51 @@
       </c>
       <c r="P51" t="s">
         <v>24</v>
       </c>
       <c r="Q51">
         <v>67.46</v>
       </c>
       <c r="R51">
         <v>70.91</v>
       </c>
       <c r="S51">
         <v>204.2</v>
       </c>
     </row>
     <row r="52" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>145</v>
       </c>
       <c r="C52" t="s">
         <v>146</v>
       </c>
       <c r="D52">
-        <v>548</v>
+        <v>67</v>
       </c>
       <c r="E52" t="s">
         <v>147</v>
       </c>
       <c r="F52" t="s">
         <v>143</v>
       </c>
       <c r="G52" t="s">
         <v>23</v>
       </c>
       <c r="H52">
         <v>1</v>
       </c>
       <c r="I52" t="b">
         <v>1</v>
       </c>
       <c r="J52" t="s">
         <v>24</v>
       </c>
       <c r="K52">
         <v>3</v>
       </c>
       <c r="L52" t="s">
         <v>24</v>
       </c>
@@ -6371,51 +6371,51 @@
       </c>
       <c r="P55" t="s">
         <v>24</v>
       </c>
       <c r="Q55" t="s">
         <v>24</v>
       </c>
       <c r="R55" t="s">
         <v>24</v>
       </c>
       <c r="S55">
         <v>444.67</v>
       </c>
     </row>
     <row r="56" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>154</v>
       </c>
       <c r="C56" t="s">
         <v>155</v>
       </c>
       <c r="D56">
-        <v>2208</v>
+        <v>515</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" t="s">
         <v>31</v>
       </c>
       <c r="G56" t="s">
         <v>23</v>
       </c>
       <c r="H56">
         <v>8</v>
       </c>
       <c r="I56" t="b">
         <v>0</v>
       </c>
       <c r="J56" t="s">
         <v>150</v>
       </c>
       <c r="K56">
         <v>3</v>
       </c>
       <c r="L56" t="s">
         <v>24</v>
       </c>
@@ -6660,51 +6660,51 @@
       </c>
       <c r="P60" t="s">
         <v>24</v>
       </c>
       <c r="Q60" t="s">
         <v>24</v>
       </c>
       <c r="R60">
         <v>162.84</v>
       </c>
       <c r="S60">
         <v>306.48</v>
       </c>
     </row>
     <row r="61" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>162</v>
       </c>
       <c r="C61" t="s">
         <v>163</v>
       </c>
       <c r="D61">
-        <v>2384</v>
+        <v>513</v>
       </c>
       <c r="E61" t="s">
         <v>34</v>
       </c>
       <c r="F61" t="s">
         <v>41</v>
       </c>
       <c r="G61" t="s">
         <v>23</v>
       </c>
       <c r="H61">
         <v>11</v>
       </c>
       <c r="I61" t="b">
         <v>0</v>
       </c>
       <c r="J61" t="s">
         <v>164</v>
       </c>
       <c r="K61">
         <v>2</v>
       </c>
       <c r="L61">
         <v>155.41</v>
       </c>
@@ -6893,51 +6893,51 @@
       </c>
       <c r="P64">
         <v>138.77</v>
       </c>
       <c r="Q64" t="s">
         <v>24</v>
       </c>
       <c r="R64">
         <v>144.06</v>
       </c>
       <c r="S64">
         <v>282.83</v>
       </c>
     </row>
     <row r="65" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>48</v>
       </c>
       <c r="C65" t="s">
         <v>172</v>
       </c>
       <c r="D65">
-        <v>1844</v>
+        <v>554</v>
       </c>
       <c r="E65" t="s">
         <v>34</v>
       </c>
       <c r="F65" t="s">
         <v>41</v>
       </c>
       <c r="G65" t="s">
         <v>23</v>
       </c>
       <c r="H65">
         <v>14</v>
       </c>
       <c r="I65" t="b">
         <v>0</v>
       </c>
       <c r="J65" t="s">
         <v>164</v>
       </c>
       <c r="K65">
         <v>2</v>
       </c>
       <c r="L65">
         <v>142.01</v>
       </c>
@@ -7008,51 +7008,51 @@
       </c>
       <c r="P66" t="s">
         <v>24</v>
       </c>
       <c r="Q66">
         <v>136.03</v>
       </c>
       <c r="R66">
         <v>145.53</v>
       </c>
       <c r="S66">
         <v>281.56</v>
       </c>
     </row>
     <row r="67" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>174</v>
       </c>
       <c r="C67" t="s">
         <v>175</v>
       </c>
       <c r="D67">
-        <v>1295</v>
+        <v>509</v>
       </c>
       <c r="E67" t="s">
         <v>176</v>
       </c>
       <c r="F67" t="s">
         <v>22</v>
       </c>
       <c r="G67" t="s">
         <v>23</v>
       </c>
       <c r="H67">
         <v>10</v>
       </c>
       <c r="I67" t="b">
         <v>0</v>
       </c>
       <c r="J67" t="s">
         <v>164</v>
       </c>
       <c r="K67">
         <v>2</v>
       </c>
       <c r="L67">
         <v>146.59</v>
       </c>
@@ -7123,51 +7123,51 @@
       </c>
       <c r="P68" t="s">
         <v>24</v>
       </c>
       <c r="Q68" t="s">
         <v>24</v>
       </c>
       <c r="R68" t="s">
         <v>24</v>
       </c>
       <c r="S68">
         <v>279.41</v>
       </c>
     </row>
     <row r="69" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>39</v>
       </c>
       <c r="C69" t="s">
         <v>179</v>
       </c>
       <c r="D69">
-        <v>2561</v>
+        <v>525</v>
       </c>
       <c r="E69" t="s">
         <v>180</v>
       </c>
       <c r="F69" t="s">
         <v>41</v>
       </c>
       <c r="G69" t="s">
         <v>23</v>
       </c>
       <c r="H69">
         <v>17</v>
       </c>
       <c r="I69" t="b">
         <v>0</v>
       </c>
       <c r="J69" t="s">
         <v>161</v>
       </c>
       <c r="K69">
         <v>2</v>
       </c>
       <c r="L69" t="s">
         <v>24</v>
       </c>
@@ -7300,51 +7300,51 @@
       </c>
       <c r="P71" t="s">
         <v>24</v>
       </c>
       <c r="Q71">
         <v>90.75</v>
       </c>
       <c r="R71">
         <v>92.2</v>
       </c>
       <c r="S71">
         <v>271.07</v>
       </c>
     </row>
     <row r="72" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>185</v>
       </c>
       <c r="C72" t="s">
         <v>86</v>
       </c>
       <c r="D72">
-        <v>2542</v>
+        <v>445</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" t="s">
         <v>41</v>
       </c>
       <c r="G72" t="s">
         <v>23</v>
       </c>
       <c r="H72">
         <v>19</v>
       </c>
       <c r="I72" t="b">
         <v>0</v>
       </c>
       <c r="J72" t="s">
         <v>161</v>
       </c>
       <c r="K72">
         <v>2</v>
       </c>
       <c r="L72" t="s">
         <v>24</v>
       </c>
@@ -7415,51 +7415,51 @@
       </c>
       <c r="P73" t="s">
         <v>24</v>
       </c>
       <c r="Q73">
         <v>134.2</v>
       </c>
       <c r="R73" t="s">
         <v>24</v>
       </c>
       <c r="S73">
         <v>265</v>
       </c>
     </row>
     <row r="74" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>189</v>
       </c>
       <c r="C74" t="s">
         <v>190</v>
       </c>
       <c r="D74">
-        <v>2546</v>
+        <v>457</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" t="s">
         <v>22</v>
       </c>
       <c r="G74" t="s">
         <v>23</v>
       </c>
       <c r="H74">
         <v>11</v>
       </c>
       <c r="I74" t="b">
         <v>0</v>
       </c>
       <c r="J74" t="s">
         <v>161</v>
       </c>
       <c r="K74">
         <v>2</v>
       </c>
       <c r="L74" t="s">
         <v>24</v>
       </c>
@@ -7816,51 +7816,51 @@
       </c>
       <c r="P80" t="s">
         <v>24</v>
       </c>
       <c r="Q80" t="s">
         <v>24</v>
       </c>
       <c r="R80">
         <v>129.28</v>
       </c>
       <c r="S80">
         <v>248.03</v>
       </c>
     </row>
     <row r="81" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>202</v>
       </c>
       <c r="C81" t="s">
         <v>203</v>
       </c>
       <c r="D81">
-        <v>1729</v>
+        <v>175</v>
       </c>
       <c r="E81" t="s">
         <v>137</v>
       </c>
       <c r="F81" t="s">
         <v>31</v>
       </c>
       <c r="G81" t="s">
         <v>23</v>
       </c>
       <c r="H81">
         <v>12</v>
       </c>
       <c r="I81" t="b">
         <v>0</v>
       </c>
       <c r="J81" t="s">
         <v>164</v>
       </c>
       <c r="K81">
         <v>2</v>
       </c>
       <c r="L81">
         <v>116.29</v>
       </c>
@@ -7990,51 +7990,51 @@
       </c>
       <c r="P83" t="s">
         <v>24</v>
       </c>
       <c r="Q83" t="s">
         <v>24</v>
       </c>
       <c r="R83" t="s">
         <v>24</v>
       </c>
       <c r="S83">
         <v>243.39</v>
       </c>
     </row>
     <row r="84" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>207</v>
       </c>
       <c r="C84" t="s">
         <v>20</v>
       </c>
       <c r="D84">
-        <v>960</v>
+        <v>414</v>
       </c>
       <c r="E84" t="s">
         <v>34</v>
       </c>
       <c r="F84" t="s">
         <v>22</v>
       </c>
       <c r="G84" t="s">
         <v>23</v>
       </c>
       <c r="H84">
         <v>12</v>
       </c>
       <c r="I84" t="b">
         <v>0</v>
       </c>
       <c r="J84" t="s">
         <v>164</v>
       </c>
       <c r="K84">
         <v>2</v>
       </c>
       <c r="L84" t="s">
         <v>24</v>
       </c>
@@ -8049,51 +8049,51 @@
       </c>
       <c r="P84">
         <v>110.91</v>
       </c>
       <c r="Q84" t="s">
         <v>24</v>
       </c>
       <c r="R84" t="s">
         <v>24</v>
       </c>
       <c r="S84">
         <v>242.57</v>
       </c>
     </row>
     <row r="85" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>132</v>
       </c>
       <c r="C85" t="s">
         <v>208</v>
       </c>
       <c r="D85">
-        <v>1456</v>
+        <v>126</v>
       </c>
       <c r="E85" t="s">
         <v>137</v>
       </c>
       <c r="F85" t="s">
         <v>31</v>
       </c>
       <c r="G85" t="s">
         <v>23</v>
       </c>
       <c r="H85">
         <v>13</v>
       </c>
       <c r="I85" t="b">
         <v>0</v>
       </c>
       <c r="J85" t="s">
         <v>164</v>
       </c>
       <c r="K85">
         <v>2</v>
       </c>
       <c r="L85">
         <v>118.37</v>
       </c>
@@ -8108,51 +8108,51 @@
       </c>
       <c r="P85" t="s">
         <v>24</v>
       </c>
       <c r="Q85" t="s">
         <v>24</v>
       </c>
       <c r="R85">
         <v>123.51</v>
       </c>
       <c r="S85">
         <v>241.88</v>
       </c>
     </row>
     <row r="86" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>154</v>
       </c>
       <c r="C86" t="s">
         <v>209</v>
       </c>
       <c r="D86">
-        <v>2251</v>
+        <v>145</v>
       </c>
       <c r="E86" t="s">
         <v>34</v>
       </c>
       <c r="F86" t="s">
         <v>22</v>
       </c>
       <c r="G86" t="s">
         <v>23</v>
       </c>
       <c r="H86">
         <v>13</v>
       </c>
       <c r="I86" t="b">
         <v>0</v>
       </c>
       <c r="J86" t="s">
         <v>164</v>
       </c>
       <c r="K86">
         <v>2</v>
       </c>
       <c r="L86" t="s">
         <v>24</v>
       </c>
@@ -8509,51 +8509,51 @@
       </c>
       <c r="P92" t="s">
         <v>24</v>
       </c>
       <c r="Q92" t="s">
         <v>24</v>
       </c>
       <c r="R92" t="s">
         <v>24</v>
       </c>
       <c r="S92">
         <v>226.03</v>
       </c>
     </row>
     <row r="93" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>219</v>
       </c>
       <c r="C93" t="s">
         <v>220</v>
       </c>
       <c r="D93">
-        <v>981</v>
+        <v>170</v>
       </c>
       <c r="E93" t="s">
         <v>73</v>
       </c>
       <c r="F93" t="s">
         <v>31</v>
       </c>
       <c r="G93" t="s">
         <v>38</v>
       </c>
       <c r="H93">
         <v>4</v>
       </c>
       <c r="I93" t="b">
         <v>0</v>
       </c>
       <c r="J93" t="s">
         <v>164</v>
       </c>
       <c r="K93">
         <v>2</v>
       </c>
       <c r="L93" t="s">
         <v>24</v>
       </c>
@@ -8966,51 +8966,51 @@
       </c>
       <c r="P100" t="s">
         <v>24</v>
       </c>
       <c r="Q100">
         <v>101.1</v>
       </c>
       <c r="R100">
         <v>114.54</v>
       </c>
       <c r="S100">
         <v>215.64</v>
       </c>
     </row>
     <row r="101" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>229</v>
       </c>
       <c r="C101" t="s">
         <v>230</v>
       </c>
       <c r="D101">
-        <v>2025</v>
+        <v>85</v>
       </c>
       <c r="E101" t="s">
         <v>231</v>
       </c>
       <c r="F101" t="s">
         <v>84</v>
       </c>
       <c r="G101" t="s">
         <v>38</v>
       </c>
       <c r="H101">
         <v>3</v>
       </c>
       <c r="I101" t="b">
         <v>0</v>
       </c>
       <c r="J101" t="s">
         <v>164</v>
       </c>
       <c r="K101">
         <v>2</v>
       </c>
       <c r="L101" t="s">
         <v>24</v>
       </c>
@@ -9025,51 +9025,51 @@
       </c>
       <c r="P101" t="s">
         <v>24</v>
       </c>
       <c r="Q101">
         <v>108.99</v>
       </c>
       <c r="R101" t="s">
         <v>24</v>
       </c>
       <c r="S101">
         <v>214.55</v>
       </c>
     </row>
     <row r="102" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>232</v>
       </c>
       <c r="C102" t="s">
         <v>233</v>
       </c>
       <c r="D102">
-        <v>1500</v>
+        <v>253</v>
       </c>
       <c r="E102" t="s">
         <v>59</v>
       </c>
       <c r="F102" t="s">
         <v>22</v>
       </c>
       <c r="G102" t="s">
         <v>38</v>
       </c>
       <c r="H102">
         <v>7</v>
       </c>
       <c r="I102" t="b">
         <v>0</v>
       </c>
       <c r="J102" t="s">
         <v>164</v>
       </c>
       <c r="K102">
         <v>2</v>
       </c>
       <c r="L102" t="s">
         <v>24</v>
       </c>
@@ -9140,51 +9140,51 @@
       </c>
       <c r="P103" t="s">
         <v>24</v>
       </c>
       <c r="Q103">
         <v>106.37</v>
       </c>
       <c r="R103">
         <v>105.15</v>
       </c>
       <c r="S103">
         <v>211.52</v>
       </c>
     </row>
     <row r="104" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>80</v>
       </c>
       <c r="C104" t="s">
         <v>236</v>
       </c>
       <c r="D104">
-        <v>1610</v>
+        <v>238</v>
       </c>
       <c r="E104" t="s">
         <v>34</v>
       </c>
       <c r="F104" t="s">
         <v>65</v>
       </c>
       <c r="G104" t="s">
         <v>23</v>
       </c>
       <c r="H104">
         <v>9</v>
       </c>
       <c r="I104" t="b">
         <v>0</v>
       </c>
       <c r="J104" t="s">
         <v>164</v>
       </c>
       <c r="K104">
         <v>2</v>
       </c>
       <c r="L104" t="s">
         <v>24</v>
       </c>
@@ -9199,51 +9199,51 @@
       </c>
       <c r="P104" t="s">
         <v>24</v>
       </c>
       <c r="Q104" t="s">
         <v>24</v>
       </c>
       <c r="R104">
         <v>107.6</v>
       </c>
       <c r="S104">
         <v>208.02</v>
       </c>
     </row>
     <row r="105" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>237</v>
       </c>
       <c r="C105" t="s">
         <v>83</v>
       </c>
       <c r="D105">
-        <v>1763</v>
+        <v>480</v>
       </c>
       <c r="E105" t="s">
         <v>34</v>
       </c>
       <c r="F105" t="s">
         <v>84</v>
       </c>
       <c r="G105" t="s">
         <v>38</v>
       </c>
       <c r="H105">
         <v>4</v>
       </c>
       <c r="I105" t="b">
         <v>0</v>
       </c>
       <c r="J105" t="s">
         <v>164</v>
       </c>
       <c r="K105">
         <v>2</v>
       </c>
       <c r="L105">
         <v>103.42</v>
       </c>
@@ -9258,51 +9258,51 @@
       </c>
       <c r="P105" t="s">
         <v>24</v>
       </c>
       <c r="Q105">
         <v>104.14</v>
       </c>
       <c r="R105" t="s">
         <v>24</v>
       </c>
       <c r="S105">
         <v>207.56</v>
       </c>
     </row>
     <row r="106" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>62</v>
       </c>
       <c r="C106" t="s">
         <v>238</v>
       </c>
       <c r="D106">
-        <v>1636</v>
+        <v>74</v>
       </c>
       <c r="E106" t="s">
         <v>24</v>
       </c>
       <c r="F106" t="s">
         <v>22</v>
       </c>
       <c r="G106" t="s">
         <v>23</v>
       </c>
       <c r="H106">
         <v>18</v>
       </c>
       <c r="I106" t="b">
         <v>0</v>
       </c>
       <c r="J106" t="s">
         <v>164</v>
       </c>
       <c r="K106">
         <v>2</v>
       </c>
       <c r="L106" t="s">
         <v>24</v>
       </c>
@@ -9432,51 +9432,51 @@
       </c>
       <c r="P108">
         <v>96.55</v>
       </c>
       <c r="Q108" t="s">
         <v>24</v>
       </c>
       <c r="R108" t="s">
         <v>24</v>
       </c>
       <c r="S108">
         <v>205.26</v>
       </c>
     </row>
     <row r="109" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>243</v>
       </c>
       <c r="C109" t="s">
         <v>244</v>
       </c>
       <c r="D109">
-        <v>2316</v>
+        <v>53</v>
       </c>
       <c r="E109" t="s">
         <v>34</v>
       </c>
       <c r="F109" t="s">
         <v>65</v>
       </c>
       <c r="G109" t="s">
         <v>23</v>
       </c>
       <c r="H109">
         <v>11</v>
       </c>
       <c r="I109" t="b">
         <v>0</v>
       </c>
       <c r="J109" t="s">
         <v>164</v>
       </c>
       <c r="K109">
         <v>2</v>
       </c>
       <c r="L109" t="s">
         <v>24</v>
       </c>
@@ -9550,51 +9550,51 @@
       </c>
       <c r="P110" t="s">
         <v>24</v>
       </c>
       <c r="Q110">
         <v>97.14</v>
       </c>
       <c r="R110">
         <v>106.18</v>
       </c>
       <c r="S110">
         <v>203.32</v>
       </c>
     </row>
     <row r="111" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>247</v>
       </c>
       <c r="C111" t="s">
         <v>248</v>
       </c>
       <c r="D111">
-        <v>2261</v>
+        <v>569</v>
       </c>
       <c r="E111" t="s">
         <v>34</v>
       </c>
       <c r="F111" t="s">
         <v>22</v>
       </c>
       <c r="G111" t="s">
         <v>23</v>
       </c>
       <c r="H111">
         <v>19</v>
       </c>
       <c r="I111" t="b">
         <v>0</v>
       </c>
       <c r="J111" t="s">
         <v>164</v>
       </c>
       <c r="K111">
         <v>2</v>
       </c>
       <c r="L111" t="s">
         <v>24</v>
       </c>
@@ -9608,50 +9608,53 @@
         <v>24</v>
       </c>
       <c r="P111" t="s">
         <v>24</v>
       </c>
       <c r="Q111">
         <v>100.74</v>
       </c>
       <c r="R111">
         <v>100.28</v>
       </c>
       <c r="S111">
         <v>201.02</v>
       </c>
     </row>
     <row r="112" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>224</v>
       </c>
       <c r="C112" t="s">
         <v>249</v>
       </c>
+      <c r="D112">
+        <v>612</v>
+      </c>
       <c r="E112" t="s">
         <v>24</v>
       </c>
       <c r="F112" t="s">
         <v>41</v>
       </c>
       <c r="G112" t="s">
         <v>23</v>
       </c>
       <c r="H112">
         <v>25</v>
       </c>
       <c r="I112" t="b">
         <v>0</v>
       </c>
       <c r="J112" t="s">
         <v>161</v>
       </c>
       <c r="K112">
         <v>2</v>
       </c>
       <c r="L112" t="s">
         <v>24</v>
       </c>
       <c r="M112">
@@ -9665,51 +9668,51 @@
       </c>
       <c r="P112" t="s">
         <v>24</v>
       </c>
       <c r="Q112" t="s">
         <v>24</v>
       </c>
       <c r="R112" t="s">
         <v>24</v>
       </c>
       <c r="S112">
         <v>200.98</v>
       </c>
     </row>
     <row r="113" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>103</v>
       </c>
       <c r="C113" t="s">
         <v>43</v>
       </c>
       <c r="D113">
-        <v>2496</v>
+        <v>13</v>
       </c>
       <c r="E113" t="s">
         <v>137</v>
       </c>
       <c r="F113" t="s">
         <v>22</v>
       </c>
       <c r="G113" t="s">
         <v>38</v>
       </c>
       <c r="H113">
         <v>9</v>
       </c>
       <c r="I113" t="b">
         <v>0</v>
       </c>
       <c r="J113" t="s">
         <v>161</v>
       </c>
       <c r="K113">
         <v>2</v>
       </c>
       <c r="L113" t="s">
         <v>24</v>
       </c>
@@ -9724,51 +9727,51 @@
       </c>
       <c r="P113" t="s">
         <v>24</v>
       </c>
       <c r="Q113">
         <v>96.01</v>
       </c>
       <c r="R113">
         <v>103.88</v>
       </c>
       <c r="S113">
         <v>199.89</v>
       </c>
     </row>
     <row r="114" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>210</v>
       </c>
       <c r="C114" t="s">
         <v>250</v>
       </c>
       <c r="D114">
-        <v>1225</v>
+        <v>485</v>
       </c>
       <c r="E114" t="s">
         <v>34</v>
       </c>
       <c r="F114" t="s">
         <v>31</v>
       </c>
       <c r="G114" t="s">
         <v>38</v>
       </c>
       <c r="H114">
         <v>6</v>
       </c>
       <c r="I114" t="b">
         <v>0</v>
       </c>
       <c r="J114" t="s">
         <v>164</v>
       </c>
       <c r="K114">
         <v>2</v>
       </c>
       <c r="L114" t="s">
         <v>24</v>
       </c>
@@ -9783,51 +9786,51 @@
       </c>
       <c r="P114" t="s">
         <v>24</v>
       </c>
       <c r="Q114">
         <v>103.59</v>
       </c>
       <c r="R114" t="s">
         <v>24</v>
       </c>
       <c r="S114">
         <v>198.86</v>
       </c>
     </row>
     <row r="115" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>138</v>
       </c>
       <c r="C115" t="s">
         <v>251</v>
       </c>
       <c r="D115">
-        <v>1555</v>
+        <v>330</v>
       </c>
       <c r="E115" t="s">
         <v>137</v>
       </c>
       <c r="F115" t="s">
         <v>31</v>
       </c>
       <c r="G115" t="s">
         <v>23</v>
       </c>
       <c r="H115">
         <v>16</v>
       </c>
       <c r="I115" t="b">
         <v>0</v>
       </c>
       <c r="J115" t="s">
         <v>164</v>
       </c>
       <c r="K115">
         <v>2</v>
       </c>
       <c r="L115">
         <v>95.21</v>
       </c>
@@ -9842,51 +9845,51 @@
       </c>
       <c r="P115" t="s">
         <v>24</v>
       </c>
       <c r="Q115" t="s">
         <v>24</v>
       </c>
       <c r="R115">
         <v>100.6</v>
       </c>
       <c r="S115">
         <v>195.81</v>
       </c>
     </row>
     <row r="116" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>252</v>
       </c>
       <c r="C116" t="s">
         <v>49</v>
       </c>
       <c r="D116">
-        <v>122</v>
+        <v>514</v>
       </c>
       <c r="E116" t="s">
         <v>253</v>
       </c>
       <c r="F116" t="s">
         <v>115</v>
       </c>
       <c r="G116" t="s">
         <v>23</v>
       </c>
       <c r="H116">
         <v>3</v>
       </c>
       <c r="I116" t="b">
         <v>0</v>
       </c>
       <c r="J116" t="s">
         <v>161</v>
       </c>
       <c r="K116">
         <v>2</v>
       </c>
       <c r="L116" t="s">
         <v>24</v>
       </c>
@@ -9901,51 +9904,51 @@
       </c>
       <c r="P116">
         <v>81.03</v>
       </c>
       <c r="Q116" t="s">
         <v>24</v>
       </c>
       <c r="R116">
         <v>114.13</v>
       </c>
       <c r="S116">
         <v>195.16</v>
       </c>
     </row>
     <row r="117" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>254</v>
       </c>
       <c r="C117" t="s">
         <v>255</v>
       </c>
       <c r="D117">
-        <v>2315</v>
+        <v>320</v>
       </c>
       <c r="E117" t="s">
         <v>24</v>
       </c>
       <c r="F117" t="s">
         <v>41</v>
       </c>
       <c r="G117" t="s">
         <v>23</v>
       </c>
       <c r="H117">
         <v>26</v>
       </c>
       <c r="I117" t="b">
         <v>0</v>
       </c>
       <c r="J117" t="s">
         <v>164</v>
       </c>
       <c r="K117">
         <v>2</v>
       </c>
       <c r="L117">
         <v>91.48</v>
       </c>
@@ -10075,51 +10078,51 @@
       </c>
       <c r="P119">
         <v>87.22</v>
       </c>
       <c r="Q119" t="s">
         <v>24</v>
       </c>
       <c r="R119" t="s">
         <v>24</v>
       </c>
       <c r="S119">
         <v>192.21</v>
       </c>
     </row>
     <row r="120" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>132</v>
       </c>
       <c r="C120" t="s">
         <v>259</v>
       </c>
       <c r="D120">
-        <v>200</v>
+        <v>96</v>
       </c>
       <c r="E120" t="s">
         <v>34</v>
       </c>
       <c r="F120" t="s">
         <v>115</v>
       </c>
       <c r="G120" t="s">
         <v>23</v>
       </c>
       <c r="H120">
         <v>4</v>
       </c>
       <c r="I120" t="b">
         <v>0</v>
       </c>
       <c r="J120" t="s">
         <v>164</v>
       </c>
       <c r="K120">
         <v>3</v>
       </c>
       <c r="L120" t="s">
         <v>24</v>
       </c>
@@ -10591,51 +10594,51 @@
       </c>
       <c r="P128" t="s">
         <v>24</v>
       </c>
       <c r="Q128">
         <v>78.04</v>
       </c>
       <c r="R128">
         <v>78.92</v>
       </c>
       <c r="S128">
         <v>174.46</v>
       </c>
     </row>
     <row r="129" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
         <v>33</v>
       </c>
       <c r="C129" t="s">
         <v>149</v>
       </c>
       <c r="D129">
-        <v>898</v>
+        <v>48</v>
       </c>
       <c r="E129" t="s">
         <v>140</v>
       </c>
       <c r="F129" t="s">
         <v>65</v>
       </c>
       <c r="G129" t="s">
         <v>23</v>
       </c>
       <c r="H129">
         <v>13</v>
       </c>
       <c r="I129" t="b">
         <v>0</v>
       </c>
       <c r="J129" t="s">
         <v>164</v>
       </c>
       <c r="K129">
         <v>2</v>
       </c>
       <c r="L129">
         <v>90.42</v>
       </c>
@@ -10877,51 +10880,51 @@
       </c>
       <c r="P133" t="s">
         <v>24</v>
       </c>
       <c r="Q133" t="s">
         <v>24</v>
       </c>
       <c r="R133" t="s">
         <v>24</v>
       </c>
       <c r="S133">
         <v>159.34</v>
       </c>
     </row>
     <row r="134" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>281</v>
       </c>
       <c r="C134" t="s">
         <v>282</v>
       </c>
       <c r="D134">
-        <v>2361</v>
+        <v>586</v>
       </c>
       <c r="E134" t="s">
         <v>34</v>
       </c>
       <c r="F134" t="s">
         <v>22</v>
       </c>
       <c r="G134" t="s">
         <v>38</v>
       </c>
       <c r="H134">
         <v>12</v>
       </c>
       <c r="I134" t="b">
         <v>0</v>
       </c>
       <c r="J134" t="s">
         <v>164</v>
       </c>
       <c r="K134">
         <v>2</v>
       </c>
       <c r="L134" t="s">
         <v>24</v>
       </c>
@@ -11163,51 +11166,51 @@
       </c>
       <c r="P138" t="s">
         <v>24</v>
       </c>
       <c r="Q138" t="s">
         <v>24</v>
       </c>
       <c r="R138" t="s">
         <v>24</v>
       </c>
       <c r="S138">
         <v>146.12</v>
       </c>
     </row>
     <row r="139" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>290</v>
       </c>
       <c r="C139" t="s">
         <v>291</v>
       </c>
       <c r="D139">
-        <v>2154</v>
+        <v>456</v>
       </c>
       <c r="E139" t="s">
         <v>137</v>
       </c>
       <c r="F139" t="s">
         <v>65</v>
       </c>
       <c r="G139" t="s">
         <v>38</v>
       </c>
       <c r="H139">
         <v>6</v>
       </c>
       <c r="I139" t="b">
         <v>0</v>
       </c>
       <c r="J139" t="s">
         <v>161</v>
       </c>
       <c r="K139">
         <v>2</v>
       </c>
       <c r="L139">
         <v>74.78</v>
       </c>
@@ -11390,51 +11393,51 @@
       </c>
       <c r="P142" t="s">
         <v>24</v>
       </c>
       <c r="Q142" t="s">
         <v>24</v>
       </c>
       <c r="R142" t="s">
         <v>24</v>
       </c>
       <c r="S142">
         <v>142.22</v>
       </c>
     </row>
     <row r="143" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>296</v>
       </c>
       <c r="D143">
-        <v>2178</v>
+        <v>276</v>
       </c>
       <c r="E143" t="s">
         <v>297</v>
       </c>
       <c r="F143" t="s">
         <v>41</v>
       </c>
       <c r="G143" t="s">
         <v>23</v>
       </c>
       <c r="H143">
         <v>32</v>
       </c>
       <c r="I143" t="b">
         <v>0</v>
       </c>
       <c r="J143" t="s">
         <v>164</v>
       </c>
       <c r="K143">
         <v>1</v>
       </c>
       <c r="L143" t="s">
         <v>24</v>
       </c>
@@ -11791,51 +11794,51 @@
       </c>
       <c r="P149" t="s">
         <v>24</v>
       </c>
       <c r="Q149" t="s">
         <v>24</v>
       </c>
       <c r="R149">
         <v>138.98</v>
       </c>
       <c r="S149">
         <v>138.98</v>
       </c>
     </row>
     <row r="150" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>273</v>
       </c>
       <c r="C150" t="s">
         <v>305</v>
       </c>
       <c r="D150">
-        <v>2391</v>
+        <v>51</v>
       </c>
       <c r="E150" t="s">
         <v>306</v>
       </c>
       <c r="F150" t="s">
         <v>41</v>
       </c>
       <c r="G150" t="s">
         <v>23</v>
       </c>
       <c r="H150">
         <v>36</v>
       </c>
       <c r="I150" t="b">
         <v>0</v>
       </c>
       <c r="J150" t="s">
         <v>164</v>
       </c>
       <c r="K150">
         <v>2</v>
       </c>
       <c r="L150">
         <v>138.42</v>
       </c>
@@ -11850,51 +11853,51 @@
       </c>
       <c r="P150" t="s">
         <v>24</v>
       </c>
       <c r="Q150">
         <v>0</v>
       </c>
       <c r="R150" t="s">
         <v>24</v>
       </c>
       <c r="S150">
         <v>138.42</v>
       </c>
     </row>
     <row r="151" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>307</v>
       </c>
       <c r="C151" t="s">
         <v>308</v>
       </c>
       <c r="D151">
-        <v>1638</v>
+        <v>64</v>
       </c>
       <c r="E151" t="s">
         <v>64</v>
       </c>
       <c r="F151" t="s">
         <v>31</v>
       </c>
       <c r="G151" t="s">
         <v>23</v>
       </c>
       <c r="H151">
         <v>20</v>
       </c>
       <c r="I151" t="b">
         <v>0</v>
       </c>
       <c r="J151" t="s">
         <v>164</v>
       </c>
       <c r="K151">
         <v>1</v>
       </c>
       <c r="L151" t="s">
         <v>24</v>
       </c>
@@ -12195,51 +12198,51 @@
       </c>
       <c r="P156" t="s">
         <v>24</v>
       </c>
       <c r="Q156" t="s">
         <v>24</v>
       </c>
       <c r="R156" t="s">
         <v>24</v>
       </c>
       <c r="S156">
         <v>136.46</v>
       </c>
     </row>
     <row r="157" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>315</v>
       </c>
       <c r="C157" t="s">
         <v>316</v>
       </c>
       <c r="D157">
-        <v>2284</v>
+        <v>224</v>
       </c>
       <c r="E157" t="s">
         <v>64</v>
       </c>
       <c r="F157" t="s">
         <v>41</v>
       </c>
       <c r="G157" t="s">
         <v>23</v>
       </c>
       <c r="H157">
         <v>41</v>
       </c>
       <c r="I157" t="b">
         <v>0</v>
       </c>
       <c r="J157" t="s">
         <v>164</v>
       </c>
       <c r="K157">
         <v>1</v>
       </c>
       <c r="L157" t="s">
         <v>24</v>
       </c>
@@ -12596,51 +12599,51 @@
       </c>
       <c r="P163" t="s">
         <v>24</v>
       </c>
       <c r="Q163" t="s">
         <v>24</v>
       </c>
       <c r="R163">
         <v>132.9</v>
       </c>
       <c r="S163">
         <v>132.9</v>
       </c>
     </row>
     <row r="164" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
         <v>204</v>
       </c>
       <c r="C164" t="s">
         <v>325</v>
       </c>
       <c r="D164">
-        <v>1529</v>
+        <v>112</v>
       </c>
       <c r="E164" t="s">
         <v>326</v>
       </c>
       <c r="F164" t="s">
         <v>41</v>
       </c>
       <c r="G164" t="s">
         <v>23</v>
       </c>
       <c r="H164">
         <v>47</v>
       </c>
       <c r="I164" t="b">
         <v>0</v>
       </c>
       <c r="J164" t="s">
         <v>164</v>
       </c>
       <c r="K164">
         <v>1</v>
       </c>
       <c r="L164" t="s">
         <v>24</v>
       </c>
@@ -12655,51 +12658,51 @@
       </c>
       <c r="P164">
         <v>132.82</v>
       </c>
       <c r="Q164" t="s">
         <v>24</v>
       </c>
       <c r="R164" t="s">
         <v>24</v>
       </c>
       <c r="S164">
         <v>132.82</v>
       </c>
     </row>
     <row r="165" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>327</v>
       </c>
       <c r="C165" t="s">
         <v>189</v>
       </c>
       <c r="D165">
-        <v>1990</v>
+        <v>593</v>
       </c>
       <c r="E165" t="s">
         <v>267</v>
       </c>
       <c r="F165" t="s">
         <v>84</v>
       </c>
       <c r="G165" t="s">
         <v>23</v>
       </c>
       <c r="H165">
         <v>6</v>
       </c>
       <c r="I165" t="b">
         <v>0</v>
       </c>
       <c r="J165" t="s">
         <v>164</v>
       </c>
       <c r="K165">
         <v>1</v>
       </c>
       <c r="L165" t="s">
         <v>24</v>
       </c>
@@ -12714,51 +12717,51 @@
       </c>
       <c r="P165" t="s">
         <v>24</v>
       </c>
       <c r="Q165" t="s">
         <v>24</v>
       </c>
       <c r="R165" t="s">
         <v>24</v>
       </c>
       <c r="S165">
         <v>132.45</v>
       </c>
     </row>
     <row r="166" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>328</v>
       </c>
       <c r="C166" t="s">
         <v>26</v>
       </c>
       <c r="D166">
-        <v>983</v>
+        <v>461</v>
       </c>
       <c r="E166" t="s">
         <v>178</v>
       </c>
       <c r="F166" t="s">
         <v>31</v>
       </c>
       <c r="G166" t="s">
         <v>23</v>
       </c>
       <c r="H166">
         <v>21</v>
       </c>
       <c r="I166" t="b">
         <v>0</v>
       </c>
       <c r="J166" t="s">
         <v>164</v>
       </c>
       <c r="K166">
         <v>1</v>
       </c>
       <c r="L166" t="s">
         <v>24</v>
       </c>
@@ -12829,51 +12832,51 @@
       </c>
       <c r="P167" t="s">
         <v>24</v>
       </c>
       <c r="Q167" t="s">
         <v>24</v>
       </c>
       <c r="R167" t="s">
         <v>24</v>
       </c>
       <c r="S167">
         <v>131.59</v>
       </c>
     </row>
     <row r="168" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>331</v>
       </c>
       <c r="C168" t="s">
         <v>49</v>
       </c>
       <c r="D168">
-        <v>2271</v>
+        <v>208</v>
       </c>
       <c r="E168" t="s">
         <v>332</v>
       </c>
       <c r="F168" t="s">
         <v>41</v>
       </c>
       <c r="G168" t="s">
         <v>23</v>
       </c>
       <c r="H168">
         <v>49</v>
       </c>
       <c r="I168" t="b">
         <v>0</v>
       </c>
       <c r="J168" t="s">
         <v>164</v>
       </c>
       <c r="K168">
         <v>1</v>
       </c>
       <c r="L168" t="s">
         <v>24</v>
       </c>
@@ -12944,51 +12947,51 @@
       </c>
       <c r="P169" t="s">
         <v>24</v>
       </c>
       <c r="Q169" t="s">
         <v>24</v>
       </c>
       <c r="R169">
         <v>131.46</v>
       </c>
       <c r="S169">
         <v>131.46</v>
       </c>
     </row>
     <row r="170" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>334</v>
       </c>
       <c r="C170" t="s">
         <v>335</v>
       </c>
       <c r="D170">
-        <v>1788</v>
+        <v>540</v>
       </c>
       <c r="E170" t="s">
         <v>34</v>
       </c>
       <c r="F170" t="s">
         <v>41</v>
       </c>
       <c r="G170" t="s">
         <v>38</v>
       </c>
       <c r="H170">
         <v>12</v>
       </c>
       <c r="I170" t="b">
         <v>0</v>
       </c>
       <c r="J170" t="s">
         <v>164</v>
       </c>
       <c r="K170">
         <v>1</v>
       </c>
       <c r="L170" t="s">
         <v>24</v>
       </c>
@@ -13003,51 +13006,51 @@
       </c>
       <c r="P170" t="s">
         <v>24</v>
       </c>
       <c r="Q170" t="s">
         <v>24</v>
       </c>
       <c r="R170">
         <v>131.34</v>
       </c>
       <c r="S170">
         <v>131.34</v>
       </c>
     </row>
     <row r="171" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
         <v>241</v>
       </c>
       <c r="C171" t="s">
         <v>149</v>
       </c>
       <c r="D171">
-        <v>2067</v>
+        <v>630</v>
       </c>
       <c r="E171" t="s">
         <v>73</v>
       </c>
       <c r="F171" t="s">
         <v>22</v>
       </c>
       <c r="G171" t="s">
         <v>23</v>
       </c>
       <c r="H171">
         <v>26</v>
       </c>
       <c r="I171" t="b">
         <v>0</v>
       </c>
       <c r="J171" t="s">
         <v>161</v>
       </c>
       <c r="K171">
         <v>1</v>
       </c>
       <c r="L171" t="s">
         <v>24</v>
       </c>
@@ -13062,51 +13065,51 @@
       </c>
       <c r="P171">
         <v>131.25</v>
       </c>
       <c r="Q171" t="s">
         <v>24</v>
       </c>
       <c r="R171" t="s">
         <v>24</v>
       </c>
       <c r="S171">
         <v>131.25</v>
       </c>
     </row>
     <row r="172" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
         <v>336</v>
       </c>
       <c r="C172" t="s">
         <v>337</v>
       </c>
       <c r="D172">
-        <v>1978</v>
+        <v>600</v>
       </c>
       <c r="E172" t="s">
         <v>34</v>
       </c>
       <c r="F172" t="s">
         <v>84</v>
       </c>
       <c r="G172" t="s">
         <v>23</v>
       </c>
       <c r="H172">
         <v>7</v>
       </c>
       <c r="I172" t="b">
         <v>0</v>
       </c>
       <c r="J172" t="s">
         <v>164</v>
       </c>
       <c r="K172">
         <v>1</v>
       </c>
       <c r="L172" t="s">
         <v>24</v>
       </c>
@@ -13351,51 +13354,51 @@
       </c>
       <c r="P176" t="s">
         <v>24</v>
       </c>
       <c r="Q176" t="s">
         <v>24</v>
       </c>
       <c r="R176">
         <v>128.54</v>
       </c>
       <c r="S176">
         <v>128.54</v>
       </c>
     </row>
     <row r="177" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
         <v>343</v>
       </c>
       <c r="C177" t="s">
         <v>344</v>
       </c>
       <c r="D177">
-        <v>403</v>
+        <v>310</v>
       </c>
       <c r="E177" t="s">
         <v>34</v>
       </c>
       <c r="F177" t="s">
         <v>31</v>
       </c>
       <c r="G177" t="s">
         <v>23</v>
       </c>
       <c r="H177">
         <v>23</v>
       </c>
       <c r="I177" t="b">
         <v>0</v>
       </c>
       <c r="J177" t="s">
         <v>164</v>
       </c>
       <c r="K177">
         <v>1</v>
       </c>
       <c r="L177">
         <v>128.2</v>
       </c>
@@ -13917,51 +13920,51 @@
       </c>
       <c r="P186" t="s">
         <v>24</v>
       </c>
       <c r="Q186" t="s">
         <v>24</v>
       </c>
       <c r="R186">
         <v>125.04</v>
       </c>
       <c r="S186">
         <v>125.04</v>
       </c>
     </row>
     <row r="187" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>360</v>
       </c>
       <c r="C187" t="s">
         <v>90</v>
       </c>
       <c r="D187">
-        <v>932</v>
+        <v>420</v>
       </c>
       <c r="E187" t="s">
         <v>34</v>
       </c>
       <c r="F187" t="s">
         <v>22</v>
       </c>
       <c r="G187" t="s">
         <v>23</v>
       </c>
       <c r="H187">
         <v>27</v>
       </c>
       <c r="I187" t="b">
         <v>0</v>
       </c>
       <c r="J187" t="s">
         <v>164</v>
       </c>
       <c r="K187">
         <v>1</v>
       </c>
       <c r="L187">
         <v>125.02</v>
       </c>
@@ -14601,51 +14604,51 @@
       </c>
       <c r="P198" t="s">
         <v>24</v>
       </c>
       <c r="Q198" t="s">
         <v>24</v>
       </c>
       <c r="R198">
         <v>122.41</v>
       </c>
       <c r="S198">
         <v>122.41</v>
       </c>
     </row>
     <row r="199" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>217</v>
       </c>
       <c r="C199" t="s">
         <v>379</v>
       </c>
       <c r="D199">
-        <v>2545</v>
+        <v>452</v>
       </c>
       <c r="E199" t="s">
         <v>351</v>
       </c>
       <c r="F199" t="s">
         <v>41</v>
       </c>
       <c r="G199" t="s">
         <v>23</v>
       </c>
       <c r="H199">
         <v>72</v>
       </c>
       <c r="I199" t="b">
         <v>0</v>
       </c>
       <c r="J199" t="s">
         <v>161</v>
       </c>
       <c r="K199">
         <v>1</v>
       </c>
       <c r="L199" t="s">
         <v>24</v>
       </c>
@@ -15335,51 +15338,51 @@
       </c>
       <c r="P211" t="s">
         <v>24</v>
       </c>
       <c r="Q211" t="s">
         <v>24</v>
       </c>
       <c r="R211" t="s">
         <v>24</v>
       </c>
       <c r="S211">
         <v>120.46</v>
       </c>
     </row>
     <row r="212" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
         <v>48</v>
       </c>
       <c r="C212" t="s">
         <v>400</v>
       </c>
       <c r="D212">
-        <v>2564</v>
+        <v>536</v>
       </c>
       <c r="E212" t="s">
         <v>24</v>
       </c>
       <c r="F212" t="s">
         <v>41</v>
       </c>
       <c r="G212" t="s">
         <v>23</v>
       </c>
       <c r="H212">
         <v>80</v>
       </c>
       <c r="I212" t="b">
         <v>0</v>
       </c>
       <c r="J212" t="s">
         <v>161</v>
       </c>
       <c r="K212">
         <v>1</v>
       </c>
       <c r="L212" t="s">
         <v>24</v>
       </c>
@@ -15450,51 +15453,51 @@
       </c>
       <c r="P213" t="s">
         <v>24</v>
       </c>
       <c r="Q213" t="s">
         <v>24</v>
       </c>
       <c r="R213">
         <v>119.62</v>
       </c>
       <c r="S213">
         <v>119.62</v>
       </c>
     </row>
     <row r="214" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
         <v>402</v>
       </c>
       <c r="C214" t="s">
         <v>403</v>
       </c>
       <c r="D214">
-        <v>2200</v>
+        <v>225</v>
       </c>
       <c r="E214" t="s">
         <v>44</v>
       </c>
       <c r="F214" t="s">
         <v>22</v>
       </c>
       <c r="G214" t="s">
         <v>23</v>
       </c>
       <c r="H214">
         <v>30</v>
       </c>
       <c r="I214" t="b">
         <v>0</v>
       </c>
       <c r="J214" t="s">
         <v>164</v>
       </c>
       <c r="K214">
         <v>1</v>
       </c>
       <c r="L214">
         <v>119.57</v>
       </c>
@@ -15509,51 +15512,51 @@
       </c>
       <c r="P214" t="s">
         <v>24</v>
       </c>
       <c r="Q214" t="s">
         <v>24</v>
       </c>
       <c r="R214" t="s">
         <v>24</v>
       </c>
       <c r="S214">
         <v>119.57</v>
       </c>
     </row>
     <row r="215" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
         <v>404</v>
       </c>
       <c r="C215" t="s">
         <v>33</v>
       </c>
       <c r="D215">
-        <v>228</v>
+        <v>56</v>
       </c>
       <c r="E215" t="s">
         <v>34</v>
       </c>
       <c r="F215" t="s">
         <v>65</v>
       </c>
       <c r="G215" t="s">
         <v>23</v>
       </c>
       <c r="H215">
         <v>15</v>
       </c>
       <c r="I215" t="b">
         <v>0</v>
       </c>
       <c r="J215" t="s">
         <v>164</v>
       </c>
       <c r="K215">
         <v>1</v>
       </c>
       <c r="L215" t="s">
         <v>24</v>
       </c>
@@ -15683,51 +15686,51 @@
       </c>
       <c r="P217" t="s">
         <v>24</v>
       </c>
       <c r="Q217" t="s">
         <v>24</v>
       </c>
       <c r="R217" t="s">
         <v>24</v>
       </c>
       <c r="S217">
         <v>119.03</v>
       </c>
     </row>
     <row r="218" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
         <v>409</v>
       </c>
       <c r="C218" t="s">
         <v>410</v>
       </c>
       <c r="D218">
-        <v>1626</v>
+        <v>6</v>
       </c>
       <c r="E218" t="s">
         <v>44</v>
       </c>
       <c r="F218" t="s">
         <v>41</v>
       </c>
       <c r="G218" t="s">
         <v>38</v>
       </c>
       <c r="H218">
         <v>14</v>
       </c>
       <c r="I218" t="b">
         <v>0</v>
       </c>
       <c r="J218" t="s">
         <v>161</v>
       </c>
       <c r="K218">
         <v>1</v>
       </c>
       <c r="L218" t="s">
         <v>24</v>
       </c>
@@ -15913,51 +15916,51 @@
       </c>
       <c r="P221" t="s">
         <v>24</v>
       </c>
       <c r="Q221" t="s">
         <v>24</v>
       </c>
       <c r="R221">
         <v>118.57</v>
       </c>
       <c r="S221">
         <v>118.57</v>
       </c>
     </row>
     <row r="222" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>417</v>
       </c>
       <c r="C222" t="s">
         <v>418</v>
       </c>
       <c r="D222">
-        <v>525</v>
+        <v>354</v>
       </c>
       <c r="E222" t="s">
         <v>140</v>
       </c>
       <c r="F222" t="s">
         <v>31</v>
       </c>
       <c r="G222" t="s">
         <v>23</v>
       </c>
       <c r="H222">
         <v>27</v>
       </c>
       <c r="I222" t="b">
         <v>0</v>
       </c>
       <c r="J222" t="s">
         <v>164</v>
       </c>
       <c r="K222">
         <v>1</v>
       </c>
       <c r="L222" t="s">
         <v>24</v>
       </c>
@@ -16084,51 +16087,51 @@
       </c>
       <c r="P224" t="s">
         <v>24</v>
       </c>
       <c r="Q224" t="s">
         <v>24</v>
       </c>
       <c r="R224" t="s">
         <v>24</v>
       </c>
       <c r="S224">
         <v>118.32</v>
       </c>
     </row>
     <row r="225" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
         <v>421</v>
       </c>
       <c r="C225" t="s">
         <v>222</v>
       </c>
       <c r="D225">
-        <v>2373</v>
+        <v>38</v>
       </c>
       <c r="E225" t="s">
         <v>422</v>
       </c>
       <c r="F225" t="s">
         <v>41</v>
       </c>
       <c r="G225" t="s">
         <v>23</v>
       </c>
       <c r="H225">
         <v>86</v>
       </c>
       <c r="I225" t="b">
         <v>0</v>
       </c>
       <c r="J225" t="s">
         <v>164</v>
       </c>
       <c r="K225">
         <v>1</v>
       </c>
       <c r="L225" t="s">
         <v>24</v>
       </c>
@@ -16591,51 +16594,51 @@
       </c>
       <c r="P233" t="s">
         <v>24</v>
       </c>
       <c r="Q233" t="s">
         <v>24</v>
       </c>
       <c r="R233">
         <v>116.47</v>
       </c>
       <c r="S233">
         <v>116.47</v>
       </c>
     </row>
     <row r="234" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
         <v>434</v>
       </c>
       <c r="C234" t="s">
         <v>435</v>
       </c>
       <c r="D234">
-        <v>2403</v>
+        <v>455</v>
       </c>
       <c r="E234" t="s">
         <v>24</v>
       </c>
       <c r="F234" t="s">
         <v>41</v>
       </c>
       <c r="G234" t="s">
         <v>23</v>
       </c>
       <c r="H234">
         <v>92</v>
       </c>
       <c r="I234" t="b">
         <v>0</v>
       </c>
       <c r="J234" t="s">
         <v>164</v>
       </c>
       <c r="K234">
         <v>1</v>
       </c>
       <c r="L234">
         <v>115.82</v>
       </c>
@@ -16818,51 +16821,51 @@
       </c>
       <c r="P237" t="s">
         <v>24</v>
       </c>
       <c r="Q237" t="s">
         <v>24</v>
       </c>
       <c r="R237" t="s">
         <v>24</v>
       </c>
       <c r="S237">
         <v>115.11</v>
       </c>
     </row>
     <row r="238" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
         <v>439</v>
       </c>
       <c r="C238" t="s">
         <v>440</v>
       </c>
       <c r="D238">
-        <v>1131</v>
+        <v>303</v>
       </c>
       <c r="E238" t="s">
         <v>441</v>
       </c>
       <c r="F238" t="s">
         <v>41</v>
       </c>
       <c r="G238" t="s">
         <v>38</v>
       </c>
       <c r="H238">
         <v>16</v>
       </c>
       <c r="I238" t="b">
         <v>0</v>
       </c>
       <c r="J238" t="s">
         <v>164</v>
       </c>
       <c r="K238">
         <v>1</v>
       </c>
       <c r="L238" t="s">
         <v>24</v>
       </c>
@@ -16877,51 +16880,51 @@
       </c>
       <c r="P238">
         <v>114.67</v>
       </c>
       <c r="Q238" t="s">
         <v>24</v>
       </c>
       <c r="R238" t="s">
         <v>24</v>
       </c>
       <c r="S238">
         <v>114.67</v>
       </c>
     </row>
     <row r="239" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
         <v>442</v>
       </c>
       <c r="C239" t="s">
         <v>433</v>
       </c>
       <c r="D239">
-        <v>745</v>
+        <v>93</v>
       </c>
       <c r="E239" t="s">
         <v>64</v>
       </c>
       <c r="F239" t="s">
         <v>31</v>
       </c>
       <c r="G239" t="s">
         <v>38</v>
       </c>
       <c r="H239">
         <v>9</v>
       </c>
       <c r="I239" t="b">
         <v>0</v>
       </c>
       <c r="J239" t="s">
         <v>164</v>
       </c>
       <c r="K239">
         <v>1</v>
       </c>
       <c r="L239" t="s">
         <v>24</v>
       </c>
@@ -16992,51 +16995,51 @@
       </c>
       <c r="P240">
         <v>114.45</v>
       </c>
       <c r="Q240" t="s">
         <v>24</v>
       </c>
       <c r="R240" t="s">
         <v>24</v>
       </c>
       <c r="S240">
         <v>114.45</v>
       </c>
     </row>
     <row r="241" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
         <v>154</v>
       </c>
       <c r="C241" t="s">
         <v>444</v>
       </c>
       <c r="D241">
-        <v>1279</v>
+        <v>438</v>
       </c>
       <c r="E241" t="s">
         <v>445</v>
       </c>
       <c r="F241" t="s">
         <v>41</v>
       </c>
       <c r="G241" t="s">
         <v>23</v>
       </c>
       <c r="H241">
         <v>97</v>
       </c>
       <c r="I241" t="b">
         <v>0</v>
       </c>
       <c r="J241" t="s">
         <v>164</v>
       </c>
       <c r="K241">
         <v>1</v>
       </c>
       <c r="L241" t="s">
         <v>24</v>
       </c>
@@ -17051,51 +17054,51 @@
       </c>
       <c r="P241" t="s">
         <v>24</v>
       </c>
       <c r="Q241">
         <v>114.27</v>
       </c>
       <c r="R241" t="s">
         <v>24</v>
       </c>
       <c r="S241">
         <v>114.27</v>
       </c>
     </row>
     <row r="242" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
         <v>254</v>
       </c>
       <c r="C242" t="s">
         <v>446</v>
       </c>
       <c r="D242">
-        <v>2517</v>
+        <v>300</v>
       </c>
       <c r="E242" t="s">
         <v>24</v>
       </c>
       <c r="F242" t="s">
         <v>41</v>
       </c>
       <c r="G242" t="s">
         <v>23</v>
       </c>
       <c r="H242">
         <v>98</v>
       </c>
       <c r="I242" t="b">
         <v>0</v>
       </c>
       <c r="J242" t="s">
         <v>161</v>
       </c>
       <c r="K242">
         <v>1</v>
       </c>
       <c r="L242" t="s">
         <v>24</v>
       </c>
@@ -17564,51 +17567,51 @@
       </c>
       <c r="P250" t="s">
         <v>24</v>
       </c>
       <c r="Q250" t="s">
         <v>24</v>
       </c>
       <c r="R250" t="s">
         <v>24</v>
       </c>
       <c r="S250">
         <v>113.33</v>
       </c>
     </row>
     <row r="251" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
         <v>457</v>
       </c>
       <c r="C251" t="s">
         <v>49</v>
       </c>
       <c r="D251">
-        <v>1493</v>
+        <v>488</v>
       </c>
       <c r="E251" t="s">
         <v>44</v>
       </c>
       <c r="F251" t="s">
         <v>31</v>
       </c>
       <c r="G251" t="s">
         <v>23</v>
       </c>
       <c r="H251">
         <v>28</v>
       </c>
       <c r="I251" t="b">
         <v>0</v>
       </c>
       <c r="J251" t="s">
         <v>164</v>
       </c>
       <c r="K251">
         <v>1</v>
       </c>
       <c r="L251" t="s">
         <v>24</v>
       </c>
@@ -17791,51 +17794,51 @@
       </c>
       <c r="P254" t="s">
         <v>24</v>
       </c>
       <c r="Q254" t="s">
         <v>24</v>
       </c>
       <c r="R254">
         <v>113.1</v>
       </c>
       <c r="S254">
         <v>113.1</v>
       </c>
     </row>
     <row r="255" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
         <v>182</v>
       </c>
       <c r="C255" t="s">
         <v>215</v>
       </c>
       <c r="D255">
-        <v>1315</v>
+        <v>283</v>
       </c>
       <c r="E255" t="s">
         <v>464</v>
       </c>
       <c r="F255" t="s">
         <v>22</v>
       </c>
       <c r="G255" t="s">
         <v>23</v>
       </c>
       <c r="H255">
         <v>37</v>
       </c>
       <c r="I255" t="b">
         <v>0</v>
       </c>
       <c r="J255" t="s">
         <v>164</v>
       </c>
       <c r="K255">
         <v>1</v>
       </c>
       <c r="L255" t="s">
         <v>24</v>
       </c>
@@ -18360,51 +18363,51 @@
       </c>
       <c r="P264">
         <v>111.81</v>
       </c>
       <c r="Q264" t="s">
         <v>24</v>
       </c>
       <c r="R264" t="s">
         <v>24</v>
       </c>
       <c r="S264">
         <v>111.81</v>
       </c>
     </row>
     <row r="265" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
         <v>207</v>
       </c>
       <c r="C265" t="s">
         <v>476</v>
       </c>
       <c r="D265">
-        <v>2400</v>
+        <v>487</v>
       </c>
       <c r="E265" t="s">
         <v>64</v>
       </c>
       <c r="F265" t="s">
         <v>41</v>
       </c>
       <c r="G265" t="s">
         <v>23</v>
       </c>
       <c r="H265">
         <v>109</v>
       </c>
       <c r="I265" t="b">
         <v>0</v>
       </c>
       <c r="J265" t="s">
         <v>164</v>
       </c>
       <c r="K265">
         <v>1</v>
       </c>
       <c r="L265" t="s">
         <v>24</v>
       </c>
@@ -19772,51 +19775,51 @@
       </c>
       <c r="P289" t="s">
         <v>24</v>
       </c>
       <c r="Q289">
         <v>109.25</v>
       </c>
       <c r="R289" t="s">
         <v>24</v>
       </c>
       <c r="S289">
         <v>109.25</v>
       </c>
     </row>
     <row r="290" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
         <v>273</v>
       </c>
       <c r="C290" t="s">
         <v>512</v>
       </c>
       <c r="D290">
-        <v>2003</v>
+        <v>591</v>
       </c>
       <c r="E290" t="s">
         <v>34</v>
       </c>
       <c r="F290" t="s">
         <v>84</v>
       </c>
       <c r="G290" t="s">
         <v>23</v>
       </c>
       <c r="H290">
         <v>12</v>
       </c>
       <c r="I290" t="b">
         <v>0</v>
       </c>
       <c r="J290" t="s">
         <v>164</v>
       </c>
       <c r="K290">
         <v>1</v>
       </c>
       <c r="L290" t="s">
         <v>24</v>
       </c>
@@ -20111,51 +20114,51 @@
       </c>
       <c r="P295" t="s">
         <v>24</v>
       </c>
       <c r="Q295" t="s">
         <v>24</v>
       </c>
       <c r="R295" t="s">
         <v>24</v>
       </c>
       <c r="S295">
         <v>108.49</v>
       </c>
     </row>
     <row r="296" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
         <v>518</v>
       </c>
       <c r="C296" t="s">
         <v>149</v>
       </c>
       <c r="D296">
-        <v>2394</v>
+        <v>539</v>
       </c>
       <c r="E296" t="s">
         <v>91</v>
       </c>
       <c r="F296" t="s">
         <v>31</v>
       </c>
       <c r="G296" t="s">
         <v>23</v>
       </c>
       <c r="H296">
         <v>33</v>
       </c>
       <c r="I296" t="b">
         <v>0</v>
       </c>
       <c r="J296" t="s">
         <v>164</v>
       </c>
       <c r="K296">
         <v>1</v>
       </c>
       <c r="L296">
         <v>108.28</v>
       </c>
@@ -20226,51 +20229,51 @@
       </c>
       <c r="P297" t="s">
         <v>24</v>
       </c>
       <c r="Q297" t="s">
         <v>24</v>
       </c>
       <c r="R297">
         <v>108.17</v>
       </c>
       <c r="S297">
         <v>108.17</v>
       </c>
     </row>
     <row r="298" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>361</v>
       </c>
       <c r="C298" t="s">
         <v>521</v>
       </c>
       <c r="D298">
-        <v>1525</v>
+        <v>333</v>
       </c>
       <c r="E298" t="s">
         <v>326</v>
       </c>
       <c r="F298" t="s">
         <v>22</v>
       </c>
       <c r="G298" t="s">
         <v>23</v>
       </c>
       <c r="H298">
         <v>45</v>
       </c>
       <c r="I298" t="b">
         <v>0</v>
       </c>
       <c r="J298" t="s">
         <v>164</v>
       </c>
       <c r="K298">
         <v>1</v>
       </c>
       <c r="L298" t="s">
         <v>24</v>
       </c>
@@ -20677,51 +20680,51 @@
       </c>
       <c r="P305" t="s">
         <v>24</v>
       </c>
       <c r="Q305">
         <v>107.23</v>
       </c>
       <c r="R305" t="s">
         <v>24</v>
       </c>
       <c r="S305">
         <v>107.23</v>
       </c>
     </row>
     <row r="306" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
         <v>345</v>
       </c>
       <c r="C306" t="s">
         <v>532</v>
       </c>
       <c r="D306">
-        <v>1317</v>
+        <v>305</v>
       </c>
       <c r="E306" t="s">
         <v>326</v>
       </c>
       <c r="F306" t="s">
         <v>22</v>
       </c>
       <c r="G306" t="s">
         <v>23</v>
       </c>
       <c r="H306">
         <v>49</v>
       </c>
       <c r="I306" t="b">
         <v>0</v>
       </c>
       <c r="J306" t="s">
         <v>164</v>
       </c>
       <c r="K306">
         <v>1</v>
       </c>
       <c r="L306" t="s">
         <v>24</v>
       </c>
@@ -20736,51 +20739,51 @@
       </c>
       <c r="P306">
         <v>107.13</v>
       </c>
       <c r="Q306" t="s">
         <v>24</v>
       </c>
       <c r="R306" t="s">
         <v>24</v>
       </c>
       <c r="S306">
         <v>107.13</v>
       </c>
     </row>
     <row r="307" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
         <v>533</v>
       </c>
       <c r="C307" t="s">
         <v>534</v>
       </c>
       <c r="D307">
-        <v>1614</v>
+        <v>304</v>
       </c>
       <c r="E307" t="s">
         <v>326</v>
       </c>
       <c r="F307" t="s">
         <v>22</v>
       </c>
       <c r="G307" t="s">
         <v>38</v>
       </c>
       <c r="H307">
         <v>17</v>
       </c>
       <c r="I307" t="b">
         <v>0</v>
       </c>
       <c r="J307" t="s">
         <v>164</v>
       </c>
       <c r="K307">
         <v>1</v>
       </c>
       <c r="L307" t="s">
         <v>24</v>
       </c>
@@ -20851,51 +20854,51 @@
       </c>
       <c r="P308">
         <v>106.97</v>
       </c>
       <c r="Q308" t="s">
         <v>24</v>
       </c>
       <c r="R308" t="s">
         <v>24</v>
       </c>
       <c r="S308">
         <v>106.97</v>
       </c>
     </row>
     <row r="309" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
         <v>536</v>
       </c>
       <c r="C309" t="s">
         <v>157</v>
       </c>
       <c r="D309">
-        <v>1906</v>
+        <v>143</v>
       </c>
       <c r="E309" t="s">
         <v>34</v>
       </c>
       <c r="F309" t="s">
         <v>84</v>
       </c>
       <c r="G309" t="s">
         <v>38</v>
       </c>
       <c r="H309">
         <v>5</v>
       </c>
       <c r="I309" t="b">
         <v>0</v>
       </c>
       <c r="J309" t="s">
         <v>164</v>
       </c>
       <c r="K309">
         <v>1</v>
       </c>
       <c r="L309" t="s">
         <v>24</v>
       </c>
@@ -21078,51 +21081,51 @@
       </c>
       <c r="P312">
         <v>106.11</v>
       </c>
       <c r="Q312" t="s">
         <v>24</v>
       </c>
       <c r="R312" t="s">
         <v>24</v>
       </c>
       <c r="S312">
         <v>106.11</v>
       </c>
     </row>
     <row r="313" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
         <v>361</v>
       </c>
       <c r="C313" t="s">
         <v>282</v>
       </c>
       <c r="D313">
-        <v>2402</v>
+        <v>579</v>
       </c>
       <c r="E313" t="s">
         <v>24</v>
       </c>
       <c r="F313" t="s">
         <v>41</v>
       </c>
       <c r="G313" t="s">
         <v>23</v>
       </c>
       <c r="H313">
         <v>129</v>
       </c>
       <c r="I313" t="b">
         <v>0</v>
       </c>
       <c r="J313" t="s">
         <v>164</v>
       </c>
       <c r="K313">
         <v>1</v>
       </c>
       <c r="L313">
         <v>106.11</v>
       </c>
@@ -21700,51 +21703,51 @@
       </c>
       <c r="P323" t="s">
         <v>24</v>
       </c>
       <c r="Q323" t="s">
         <v>24</v>
       </c>
       <c r="R323" t="s">
         <v>24</v>
       </c>
       <c r="S323">
         <v>105.3</v>
       </c>
     </row>
     <row r="324" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
         <v>555</v>
       </c>
       <c r="C324" t="s">
         <v>556</v>
       </c>
       <c r="D324">
-        <v>2520</v>
+        <v>319</v>
       </c>
       <c r="E324" t="s">
         <v>24</v>
       </c>
       <c r="F324" t="s">
         <v>41</v>
       </c>
       <c r="G324" t="s">
         <v>38</v>
       </c>
       <c r="H324">
         <v>24</v>
       </c>
       <c r="I324" t="b">
         <v>0</v>
       </c>
       <c r="J324" t="s">
         <v>161</v>
       </c>
       <c r="K324">
         <v>1</v>
       </c>
       <c r="L324" t="s">
         <v>24</v>
       </c>
@@ -21933,51 +21936,51 @@
       </c>
       <c r="P327" t="s">
         <v>24</v>
       </c>
       <c r="Q327" t="s">
         <v>24</v>
       </c>
       <c r="R327">
         <v>104.66</v>
       </c>
       <c r="S327">
         <v>104.66</v>
       </c>
     </row>
     <row r="328" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
         <v>561</v>
       </c>
       <c r="C328" t="s">
         <v>562</v>
       </c>
       <c r="D328">
-        <v>1431</v>
+        <v>409</v>
       </c>
       <c r="E328" t="s">
         <v>563</v>
       </c>
       <c r="F328" t="s">
         <v>22</v>
       </c>
       <c r="G328" t="s">
         <v>38</v>
       </c>
       <c r="H328">
         <v>18</v>
       </c>
       <c r="I328" t="b">
         <v>0</v>
       </c>
       <c r="J328" t="s">
         <v>161</v>
       </c>
       <c r="K328">
         <v>1</v>
       </c>
       <c r="L328" t="s">
         <v>24</v>
       </c>
@@ -22555,51 +22558,51 @@
       </c>
       <c r="P338" t="s">
         <v>24</v>
       </c>
       <c r="Q338" t="s">
         <v>24</v>
       </c>
       <c r="R338" t="s">
         <v>24</v>
       </c>
       <c r="S338">
         <v>103.79</v>
       </c>
     </row>
     <row r="339" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
         <v>116</v>
       </c>
       <c r="C339" t="s">
         <v>576</v>
       </c>
       <c r="D339">
-        <v>2553</v>
+        <v>496</v>
       </c>
       <c r="E339" t="s">
         <v>24</v>
       </c>
       <c r="F339" t="s">
         <v>41</v>
       </c>
       <c r="G339" t="s">
         <v>23</v>
       </c>
       <c r="H339">
         <v>140</v>
       </c>
       <c r="I339" t="b">
         <v>0</v>
       </c>
       <c r="J339" t="s">
         <v>161</v>
       </c>
       <c r="K339">
         <v>1</v>
       </c>
       <c r="L339" t="s">
         <v>24</v>
       </c>
@@ -22785,51 +22788,51 @@
       </c>
       <c r="P342">
         <v>103.66</v>
       </c>
       <c r="Q342" t="s">
         <v>24</v>
       </c>
       <c r="R342" t="s">
         <v>24</v>
       </c>
       <c r="S342">
         <v>103.66</v>
       </c>
     </row>
     <row r="343" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
         <v>309</v>
       </c>
       <c r="C343" t="s">
         <v>117</v>
       </c>
       <c r="D343">
-        <v>1207</v>
+        <v>446</v>
       </c>
       <c r="E343" t="s">
         <v>34</v>
       </c>
       <c r="F343" t="s">
         <v>41</v>
       </c>
       <c r="G343" t="s">
         <v>23</v>
       </c>
       <c r="H343">
         <v>142</v>
       </c>
       <c r="I343" t="b">
         <v>0</v>
       </c>
       <c r="J343" t="s">
         <v>164</v>
       </c>
       <c r="K343">
         <v>1</v>
       </c>
       <c r="L343" t="s">
         <v>24</v>
       </c>
@@ -23074,51 +23077,51 @@
       </c>
       <c r="P347" t="s">
         <v>24</v>
       </c>
       <c r="Q347" t="s">
         <v>24</v>
       </c>
       <c r="R347">
         <v>103.25</v>
       </c>
       <c r="S347">
         <v>103.25</v>
       </c>
     </row>
     <row r="348" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
         <v>277</v>
       </c>
       <c r="C348" t="s">
         <v>26</v>
       </c>
       <c r="D348">
-        <v>1934</v>
+        <v>428</v>
       </c>
       <c r="E348" t="s">
         <v>169</v>
       </c>
       <c r="F348" t="s">
         <v>84</v>
       </c>
       <c r="G348" t="s">
         <v>38</v>
       </c>
       <c r="H348">
         <v>6</v>
       </c>
       <c r="I348" t="b">
         <v>0</v>
       </c>
       <c r="J348" t="s">
         <v>164</v>
       </c>
       <c r="K348">
         <v>1</v>
       </c>
       <c r="L348" t="s">
         <v>24</v>
       </c>
@@ -24374,51 +24377,51 @@
       </c>
       <c r="P370" t="s">
         <v>24</v>
       </c>
       <c r="Q370" t="s">
         <v>24</v>
       </c>
       <c r="R370">
         <v>100.98</v>
       </c>
       <c r="S370">
         <v>100.98</v>
       </c>
     </row>
     <row r="371" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
         <v>614</v>
       </c>
       <c r="C371" t="s">
         <v>615</v>
       </c>
       <c r="D371">
-        <v>1239</v>
+        <v>523</v>
       </c>
       <c r="E371" t="s">
         <v>511</v>
       </c>
       <c r="F371" t="s">
         <v>22</v>
       </c>
       <c r="G371" t="s">
         <v>38</v>
       </c>
       <c r="H371">
         <v>23</v>
       </c>
       <c r="I371" t="b">
         <v>0</v>
       </c>
       <c r="J371" t="s">
         <v>161</v>
       </c>
       <c r="K371">
         <v>1</v>
       </c>
       <c r="L371" t="s">
         <v>24</v>
       </c>
@@ -24716,51 +24719,51 @@
       </c>
       <c r="P376" t="s">
         <v>24</v>
       </c>
       <c r="Q376" t="s">
         <v>24</v>
       </c>
       <c r="R376" t="s">
         <v>24</v>
       </c>
       <c r="S376">
         <v>99.94</v>
       </c>
     </row>
     <row r="377" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377" t="s">
         <v>348</v>
       </c>
       <c r="C377" t="s">
         <v>623</v>
       </c>
       <c r="D377">
-        <v>1792</v>
+        <v>87</v>
       </c>
       <c r="E377" t="s">
         <v>147</v>
       </c>
       <c r="F377" t="s">
         <v>31</v>
       </c>
       <c r="G377" t="s">
         <v>23</v>
       </c>
       <c r="H377">
         <v>44</v>
       </c>
       <c r="I377" t="b">
         <v>0</v>
       </c>
       <c r="J377" t="s">
         <v>164</v>
       </c>
       <c r="K377">
         <v>1</v>
       </c>
       <c r="L377" t="s">
         <v>24</v>
       </c>
@@ -24999,51 +25002,51 @@
       </c>
       <c r="P381" t="s">
         <v>24</v>
       </c>
       <c r="Q381" t="s">
         <v>24</v>
       </c>
       <c r="R381">
         <v>99.68</v>
       </c>
       <c r="S381">
         <v>99.68</v>
       </c>
     </row>
     <row r="382" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382" t="s">
         <v>631</v>
       </c>
       <c r="C382" t="s">
         <v>97</v>
       </c>
       <c r="D382">
-        <v>1342</v>
+        <v>97</v>
       </c>
       <c r="E382" t="s">
         <v>30</v>
       </c>
       <c r="F382" t="s">
         <v>31</v>
       </c>
       <c r="G382" t="s">
         <v>23</v>
       </c>
       <c r="H382">
         <v>45</v>
       </c>
       <c r="I382" t="b">
         <v>0</v>
       </c>
       <c r="J382" t="s">
         <v>164</v>
       </c>
       <c r="K382">
         <v>1</v>
       </c>
       <c r="L382" t="s">
         <v>24</v>
       </c>
@@ -25058,51 +25061,51 @@
       </c>
       <c r="P382" t="s">
         <v>24</v>
       </c>
       <c r="Q382" t="s">
         <v>24</v>
       </c>
       <c r="R382">
         <v>99.66</v>
       </c>
       <c r="S382">
         <v>99.66</v>
       </c>
     </row>
     <row r="383" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383" t="s">
         <v>71</v>
       </c>
       <c r="C383" t="s">
         <v>632</v>
       </c>
       <c r="D383">
-        <v>1361</v>
+        <v>344</v>
       </c>
       <c r="E383" t="s">
         <v>24</v>
       </c>
       <c r="F383" t="s">
         <v>31</v>
       </c>
       <c r="G383" t="s">
         <v>23</v>
       </c>
       <c r="H383">
         <v>46</v>
       </c>
       <c r="I383" t="b">
         <v>0</v>
       </c>
       <c r="J383" t="s">
         <v>164</v>
       </c>
       <c r="K383">
         <v>1</v>
       </c>
       <c r="L383" t="s">
         <v>24</v>
       </c>
@@ -25117,51 +25120,51 @@
       </c>
       <c r="P383">
         <v>99.65</v>
       </c>
       <c r="Q383" t="s">
         <v>24</v>
       </c>
       <c r="R383" t="s">
         <v>24</v>
       </c>
       <c r="S383">
         <v>99.65</v>
       </c>
     </row>
     <row r="384" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384" t="s">
         <v>361</v>
       </c>
       <c r="C384" t="s">
         <v>633</v>
       </c>
       <c r="D384">
-        <v>1378</v>
+        <v>79</v>
       </c>
       <c r="E384" t="s">
         <v>441</v>
       </c>
       <c r="F384" t="s">
         <v>65</v>
       </c>
       <c r="G384" t="s">
         <v>23</v>
       </c>
       <c r="H384">
         <v>21</v>
       </c>
       <c r="I384" t="b">
         <v>0</v>
       </c>
       <c r="J384" t="s">
         <v>164</v>
       </c>
       <c r="K384">
         <v>1</v>
       </c>
       <c r="L384" t="s">
         <v>24</v>
       </c>
@@ -25287,50 +25290,53 @@
         <v>24</v>
       </c>
       <c r="P386" t="s">
         <v>24</v>
       </c>
       <c r="Q386" t="s">
         <v>24</v>
       </c>
       <c r="R386" t="s">
         <v>24</v>
       </c>
       <c r="S386">
         <v>99.05</v>
       </c>
     </row>
     <row r="387" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387" t="s">
         <v>154</v>
       </c>
       <c r="C387" t="s">
         <v>77</v>
       </c>
+      <c r="D387">
+        <v>608</v>
+      </c>
       <c r="E387" t="s">
         <v>636</v>
       </c>
       <c r="F387" t="s">
         <v>22</v>
       </c>
       <c r="G387" t="s">
         <v>23</v>
       </c>
       <c r="H387">
         <v>61</v>
       </c>
       <c r="I387" t="b">
         <v>0</v>
       </c>
       <c r="J387" t="s">
         <v>161</v>
       </c>
       <c r="K387">
         <v>1</v>
       </c>
       <c r="L387" t="s">
         <v>24</v>
       </c>
       <c r="M387" t="s">
@@ -25904,51 +25910,51 @@
       </c>
       <c r="P397" t="s">
         <v>24</v>
       </c>
       <c r="Q397" t="s">
         <v>24</v>
       </c>
       <c r="R397" t="s">
         <v>24</v>
       </c>
       <c r="S397">
         <v>98.38</v>
       </c>
     </row>
     <row r="398" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A398">
         <v>397</v>
       </c>
       <c r="B398" t="s">
         <v>116</v>
       </c>
       <c r="C398" t="s">
         <v>374</v>
       </c>
       <c r="D398">
-        <v>2566</v>
+        <v>538</v>
       </c>
       <c r="E398" t="s">
         <v>413</v>
       </c>
       <c r="F398" t="s">
         <v>22</v>
       </c>
       <c r="G398" t="s">
         <v>23</v>
       </c>
       <c r="H398">
         <v>64</v>
       </c>
       <c r="I398" t="b">
         <v>0</v>
       </c>
       <c r="J398" t="s">
         <v>161</v>
       </c>
       <c r="K398">
         <v>1</v>
       </c>
       <c r="L398" t="s">
         <v>24</v>
       </c>
@@ -26635,51 +26641,51 @@
       </c>
       <c r="P410" t="s">
         <v>24</v>
       </c>
       <c r="Q410">
         <v>96.7</v>
       </c>
       <c r="R410" t="s">
         <v>24</v>
       </c>
       <c r="S410">
         <v>96.7</v>
       </c>
     </row>
     <row r="411" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411" t="s">
         <v>665</v>
       </c>
       <c r="C411" t="s">
         <v>26</v>
       </c>
       <c r="D411">
-        <v>1092</v>
+        <v>358</v>
       </c>
       <c r="E411" t="s">
         <v>34</v>
       </c>
       <c r="F411" t="s">
         <v>22</v>
       </c>
       <c r="G411" t="s">
         <v>38</v>
       </c>
       <c r="H411">
         <v>25</v>
       </c>
       <c r="I411" t="b">
         <v>0</v>
       </c>
       <c r="J411" t="s">
         <v>164</v>
       </c>
       <c r="K411">
         <v>1</v>
       </c>
       <c r="L411" t="s">
         <v>24</v>
       </c>
@@ -26806,51 +26812,51 @@
       </c>
       <c r="P413" t="s">
         <v>24</v>
       </c>
       <c r="Q413" t="s">
         <v>24</v>
       </c>
       <c r="R413">
         <v>96.28</v>
       </c>
       <c r="S413">
         <v>96.28</v>
       </c>
     </row>
     <row r="414" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A414">
         <v>413</v>
       </c>
       <c r="B414" t="s">
         <v>45</v>
       </c>
       <c r="C414" t="s">
         <v>473</v>
       </c>
       <c r="D414">
-        <v>1803</v>
+        <v>88</v>
       </c>
       <c r="E414" t="s">
         <v>441</v>
       </c>
       <c r="F414" t="s">
         <v>22</v>
       </c>
       <c r="G414" t="s">
         <v>23</v>
       </c>
       <c r="H414">
         <v>66</v>
       </c>
       <c r="I414" t="b">
         <v>0</v>
       </c>
       <c r="J414" t="s">
         <v>164</v>
       </c>
       <c r="K414">
         <v>1</v>
       </c>
       <c r="L414" t="s">
         <v>24</v>
       </c>
@@ -28000,51 +28006,51 @@
       </c>
       <c r="P434">
         <v>94.19</v>
       </c>
       <c r="Q434" t="s">
         <v>24</v>
       </c>
       <c r="R434" t="s">
         <v>24</v>
       </c>
       <c r="S434">
         <v>94.19</v>
       </c>
     </row>
     <row r="435" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435" t="s">
         <v>138</v>
       </c>
       <c r="C435" t="s">
         <v>692</v>
       </c>
       <c r="D435">
-        <v>2410</v>
+        <v>133</v>
       </c>
       <c r="E435" t="s">
         <v>693</v>
       </c>
       <c r="F435" t="s">
         <v>65</v>
       </c>
       <c r="G435" t="s">
         <v>23</v>
       </c>
       <c r="H435">
         <v>26</v>
       </c>
       <c r="I435" t="b">
         <v>0</v>
       </c>
       <c r="J435" t="s">
         <v>164</v>
       </c>
       <c r="K435">
         <v>1</v>
       </c>
       <c r="L435">
         <v>93.97</v>
       </c>
@@ -28851,50 +28857,53 @@
         <v>93.01</v>
       </c>
       <c r="P449" t="s">
         <v>24</v>
       </c>
       <c r="Q449" t="s">
         <v>24</v>
       </c>
       <c r="R449" t="s">
         <v>24</v>
       </c>
       <c r="S449">
         <v>93.01</v>
       </c>
     </row>
     <row r="450" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A450">
         <v>449</v>
       </c>
       <c r="B450" t="s">
         <v>284</v>
       </c>
       <c r="C450" t="s">
         <v>149</v>
       </c>
+      <c r="D450">
+        <v>370</v>
+      </c>
       <c r="E450" t="s">
         <v>711</v>
       </c>
       <c r="F450" t="s">
         <v>41</v>
       </c>
       <c r="G450" t="s">
         <v>23</v>
       </c>
       <c r="H450">
         <v>179</v>
       </c>
       <c r="I450" t="b">
         <v>0</v>
       </c>
       <c r="J450" t="s">
         <v>161</v>
       </c>
       <c r="K450">
         <v>1</v>
       </c>
       <c r="L450" t="s">
         <v>24</v>
       </c>
       <c r="M450" t="s">
@@ -29866,51 +29875,51 @@
       </c>
       <c r="P467" t="s">
         <v>24</v>
       </c>
       <c r="Q467" t="s">
         <v>24</v>
       </c>
       <c r="R467">
         <v>90.52</v>
       </c>
       <c r="S467">
         <v>90.52</v>
       </c>
     </row>
     <row r="468" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A468">
         <v>467</v>
       </c>
       <c r="B468" t="s">
         <v>207</v>
       </c>
       <c r="C468" t="s">
         <v>346</v>
       </c>
       <c r="D468">
-        <v>1</v>
+        <v>5027</v>
       </c>
       <c r="E468" t="s">
         <v>140</v>
       </c>
       <c r="F468" t="s">
         <v>65</v>
       </c>
       <c r="G468" t="s">
         <v>23</v>
       </c>
       <c r="H468">
         <v>28</v>
       </c>
       <c r="I468" t="b">
         <v>0</v>
       </c>
       <c r="J468" t="s">
         <v>164</v>
       </c>
       <c r="K468">
         <v>1</v>
       </c>
       <c r="L468" t="s">
         <v>24</v>
       </c>
@@ -30491,51 +30500,51 @@
       </c>
       <c r="P478" t="s">
         <v>24</v>
       </c>
       <c r="Q478" t="s">
         <v>24</v>
       </c>
       <c r="R478">
         <v>89.2</v>
       </c>
       <c r="S478">
         <v>89.2</v>
       </c>
     </row>
     <row r="479" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A479">
         <v>478</v>
       </c>
       <c r="B479" t="s">
         <v>154</v>
       </c>
       <c r="C479" t="s">
         <v>354</v>
       </c>
       <c r="D479">
-        <v>925</v>
+        <v>486</v>
       </c>
       <c r="E479" t="s">
         <v>73</v>
       </c>
       <c r="F479" t="s">
         <v>31</v>
       </c>
       <c r="G479" t="s">
         <v>23</v>
       </c>
       <c r="H479">
         <v>58</v>
       </c>
       <c r="I479" t="b">
         <v>0</v>
       </c>
       <c r="J479" t="s">
         <v>164</v>
       </c>
       <c r="K479">
         <v>1</v>
       </c>
       <c r="L479" t="s">
         <v>24</v>
       </c>
@@ -30606,51 +30615,51 @@
       </c>
       <c r="P480" t="s">
         <v>24</v>
       </c>
       <c r="Q480" t="s">
         <v>24</v>
       </c>
       <c r="R480">
         <v>88.9</v>
       </c>
       <c r="S480">
         <v>88.9</v>
       </c>
     </row>
     <row r="481" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A481">
         <v>480</v>
       </c>
       <c r="B481" t="s">
         <v>747</v>
       </c>
       <c r="C481" t="s">
         <v>748</v>
       </c>
       <c r="D481">
-        <v>1070</v>
+        <v>338</v>
       </c>
       <c r="E481" t="s">
         <v>137</v>
       </c>
       <c r="F481" t="s">
         <v>65</v>
       </c>
       <c r="G481" t="s">
         <v>23</v>
       </c>
       <c r="H481">
         <v>29</v>
       </c>
       <c r="I481" t="b">
         <v>0</v>
       </c>
       <c r="J481" t="s">
         <v>161</v>
       </c>
       <c r="K481">
         <v>2</v>
       </c>
       <c r="L481" t="s">
         <v>24</v>
       </c>
@@ -30836,51 +30845,51 @@
       </c>
       <c r="P484" t="s">
         <v>24</v>
       </c>
       <c r="Q484" t="s">
         <v>24</v>
       </c>
       <c r="R484" t="s">
         <v>24</v>
       </c>
       <c r="S484">
         <v>88.71</v>
       </c>
     </row>
     <row r="485" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A485">
         <v>484</v>
       </c>
       <c r="B485" t="s">
         <v>580</v>
       </c>
       <c r="C485" t="s">
         <v>752</v>
       </c>
       <c r="D485">
-        <v>1593</v>
+        <v>294</v>
       </c>
       <c r="E485" t="s">
         <v>73</v>
       </c>
       <c r="F485" t="s">
         <v>22</v>
       </c>
       <c r="G485" t="s">
         <v>38</v>
       </c>
       <c r="H485">
         <v>28</v>
       </c>
       <c r="I485" t="b">
         <v>0</v>
       </c>
       <c r="J485" t="s">
         <v>161</v>
       </c>
       <c r="K485">
         <v>1</v>
       </c>
       <c r="L485" t="s">
         <v>24</v>
       </c>
@@ -31175,51 +31184,51 @@
       </c>
       <c r="P490">
         <v>88.14</v>
       </c>
       <c r="Q490" t="s">
         <v>24</v>
       </c>
       <c r="R490" t="s">
         <v>24</v>
       </c>
       <c r="S490">
         <v>88.14</v>
       </c>
     </row>
     <row r="491" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A491">
         <v>490</v>
       </c>
       <c r="B491" t="s">
         <v>639</v>
       </c>
       <c r="C491" t="s">
         <v>109</v>
       </c>
       <c r="D491">
-        <v>75</v>
+        <v>180</v>
       </c>
       <c r="E491" t="s">
         <v>34</v>
       </c>
       <c r="F491" t="s">
         <v>22</v>
       </c>
       <c r="G491" t="s">
         <v>38</v>
       </c>
       <c r="H491">
         <v>30</v>
       </c>
       <c r="I491" t="b">
         <v>0</v>
       </c>
       <c r="J491" t="s">
         <v>164</v>
       </c>
       <c r="K491">
         <v>2</v>
       </c>
       <c r="L491" t="s">
         <v>24</v>
       </c>
@@ -31290,51 +31299,51 @@
       </c>
       <c r="P492" t="s">
         <v>24</v>
       </c>
       <c r="Q492">
         <v>88.09</v>
       </c>
       <c r="R492" t="s">
         <v>24</v>
       </c>
       <c r="S492">
         <v>88.09</v>
       </c>
     </row>
     <row r="493" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A493">
         <v>492</v>
       </c>
       <c r="B493" t="s">
         <v>138</v>
       </c>
       <c r="C493" t="s">
         <v>762</v>
       </c>
       <c r="D493">
-        <v>2376</v>
+        <v>378</v>
       </c>
       <c r="E493" t="s">
         <v>137</v>
       </c>
       <c r="F493" t="s">
         <v>31</v>
       </c>
       <c r="G493" t="s">
         <v>23</v>
       </c>
       <c r="H493">
         <v>61</v>
       </c>
       <c r="I493" t="b">
         <v>0</v>
       </c>
       <c r="J493" t="s">
         <v>164</v>
       </c>
       <c r="K493">
         <v>1</v>
       </c>
       <c r="L493">
         <v>88.06</v>
       </c>
@@ -31405,51 +31414,51 @@
       </c>
       <c r="P494" t="s">
         <v>24</v>
       </c>
       <c r="Q494" t="s">
         <v>24</v>
       </c>
       <c r="R494" t="s">
         <v>24</v>
       </c>
       <c r="S494">
         <v>88.03</v>
       </c>
     </row>
     <row r="495" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A495">
         <v>494</v>
       </c>
       <c r="B495" t="s">
         <v>71</v>
       </c>
       <c r="C495" t="s">
         <v>764</v>
       </c>
       <c r="D495">
-        <v>1028</v>
+        <v>220</v>
       </c>
       <c r="E495" t="s">
         <v>493</v>
       </c>
       <c r="F495" t="s">
         <v>65</v>
       </c>
       <c r="G495" t="s">
         <v>23</v>
       </c>
       <c r="H495">
         <v>32</v>
       </c>
       <c r="I495" t="b">
         <v>0</v>
       </c>
       <c r="J495" t="s">
         <v>164</v>
       </c>
       <c r="K495">
         <v>1</v>
       </c>
       <c r="L495">
         <v>87.6</v>
       </c>
@@ -32528,51 +32537,51 @@
       </c>
       <c r="P514">
         <v>85.64</v>
       </c>
       <c r="Q514" t="s">
         <v>24</v>
       </c>
       <c r="R514" t="s">
         <v>24</v>
       </c>
       <c r="S514">
         <v>85.64</v>
       </c>
     </row>
     <row r="515" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A515">
         <v>514</v>
       </c>
       <c r="B515" t="s">
         <v>54</v>
       </c>
       <c r="C515" t="s">
         <v>787</v>
       </c>
       <c r="D515">
-        <v>1843</v>
+        <v>14</v>
       </c>
       <c r="E515" t="s">
         <v>394</v>
       </c>
       <c r="F515" t="s">
         <v>31</v>
       </c>
       <c r="G515" t="s">
         <v>23</v>
       </c>
       <c r="H515">
         <v>65</v>
       </c>
       <c r="I515" t="b">
         <v>0</v>
       </c>
       <c r="J515" t="s">
         <v>164</v>
       </c>
       <c r="K515">
         <v>1</v>
       </c>
       <c r="L515" t="s">
         <v>24</v>
       </c>
@@ -32811,51 +32820,51 @@
       </c>
       <c r="P519" t="s">
         <v>24</v>
       </c>
       <c r="Q519" t="s">
         <v>24</v>
       </c>
       <c r="R519">
         <v>85.25</v>
       </c>
       <c r="S519">
         <v>85.25</v>
       </c>
     </row>
     <row r="520" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A520">
         <v>519</v>
       </c>
       <c r="B520" t="s">
         <v>792</v>
       </c>
       <c r="C520" t="s">
         <v>496</v>
       </c>
       <c r="D520">
-        <v>878</v>
+        <v>111</v>
       </c>
       <c r="E520" t="s">
         <v>137</v>
       </c>
       <c r="F520" t="s">
         <v>65</v>
       </c>
       <c r="G520" t="s">
         <v>23</v>
       </c>
       <c r="H520">
         <v>34</v>
       </c>
       <c r="I520" t="b">
         <v>0</v>
       </c>
       <c r="J520" t="s">
         <v>164</v>
       </c>
       <c r="K520">
         <v>1</v>
       </c>
       <c r="L520" t="s">
         <v>24</v>
       </c>
@@ -33377,51 +33386,51 @@
       </c>
       <c r="P529" t="s">
         <v>24</v>
       </c>
       <c r="Q529" t="s">
         <v>24</v>
       </c>
       <c r="R529" t="s">
         <v>24</v>
       </c>
       <c r="S529">
         <v>83.84</v>
       </c>
     </row>
     <row r="530" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A530">
         <v>529</v>
       </c>
       <c r="B530" t="s">
         <v>801</v>
       </c>
       <c r="C530" t="s">
         <v>33</v>
       </c>
       <c r="D530">
-        <v>2503</v>
+        <v>196</v>
       </c>
       <c r="E530" t="s">
         <v>802</v>
       </c>
       <c r="F530" t="s">
         <v>41</v>
       </c>
       <c r="G530" t="s">
         <v>38</v>
       </c>
       <c r="H530">
         <v>61</v>
       </c>
       <c r="I530" t="b">
         <v>0</v>
       </c>
       <c r="J530" t="s">
         <v>161</v>
       </c>
       <c r="K530">
         <v>1</v>
       </c>
       <c r="L530" t="s">
         <v>24</v>
       </c>
@@ -33548,51 +33557,51 @@
       </c>
       <c r="P532" t="s">
         <v>24</v>
       </c>
       <c r="Q532" t="s">
         <v>24</v>
       </c>
       <c r="R532">
         <v>83.57</v>
       </c>
       <c r="S532">
         <v>83.57</v>
       </c>
     </row>
     <row r="533" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A533">
         <v>532</v>
       </c>
       <c r="B533" t="s">
         <v>805</v>
       </c>
       <c r="C533" t="s">
         <v>806</v>
       </c>
       <c r="D533">
-        <v>1287</v>
+        <v>98</v>
       </c>
       <c r="E533" t="s">
         <v>37</v>
       </c>
       <c r="F533" t="s">
         <v>31</v>
       </c>
       <c r="G533" t="s">
         <v>38</v>
       </c>
       <c r="H533">
         <v>13</v>
       </c>
       <c r="I533" t="b">
         <v>0</v>
       </c>
       <c r="J533" t="s">
         <v>164</v>
       </c>
       <c r="K533">
         <v>1</v>
       </c>
       <c r="L533">
         <v>83.5</v>
       </c>
@@ -33663,51 +33672,51 @@
       </c>
       <c r="P534" t="s">
         <v>24</v>
       </c>
       <c r="Q534" t="s">
         <v>24</v>
       </c>
       <c r="R534">
         <v>83.45</v>
       </c>
       <c r="S534">
         <v>83.45</v>
       </c>
     </row>
     <row r="535" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A535">
         <v>534</v>
       </c>
       <c r="B535" t="s">
         <v>808</v>
       </c>
       <c r="C535" t="s">
         <v>809</v>
       </c>
       <c r="D535">
-        <v>2334</v>
+        <v>195</v>
       </c>
       <c r="E535" t="s">
         <v>810</v>
       </c>
       <c r="F535" t="s">
         <v>31</v>
       </c>
       <c r="G535" t="s">
         <v>38</v>
       </c>
       <c r="H535">
         <v>14</v>
       </c>
       <c r="I535" t="b">
         <v>0</v>
       </c>
       <c r="J535" t="s">
         <v>164</v>
       </c>
       <c r="K535">
         <v>1</v>
       </c>
       <c r="L535">
         <v>83.11</v>
       </c>
@@ -34285,51 +34294,51 @@
       </c>
       <c r="P545">
         <v>81.03</v>
       </c>
       <c r="Q545" t="s">
         <v>24</v>
       </c>
       <c r="R545" t="s">
         <v>24</v>
       </c>
       <c r="S545">
         <v>81.03</v>
       </c>
     </row>
     <row r="546" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A546">
         <v>545</v>
       </c>
       <c r="B546" t="s">
         <v>405</v>
       </c>
       <c r="C546" t="s">
         <v>222</v>
       </c>
       <c r="D546">
-        <v>1492</v>
+        <v>54</v>
       </c>
       <c r="E546" t="s">
         <v>823</v>
       </c>
       <c r="F546" t="s">
         <v>65</v>
       </c>
       <c r="G546" t="s">
         <v>23</v>
       </c>
       <c r="H546">
         <v>36</v>
       </c>
       <c r="I546" t="b">
         <v>0</v>
       </c>
       <c r="J546" t="s">
         <v>164</v>
       </c>
       <c r="K546">
         <v>1</v>
       </c>
       <c r="L546" t="s">
         <v>24</v>
       </c>
@@ -34344,51 +34353,51 @@
       </c>
       <c r="P546">
         <v>81.03</v>
       </c>
       <c r="Q546" t="s">
         <v>24</v>
       </c>
       <c r="R546" t="s">
         <v>24</v>
       </c>
       <c r="S546">
         <v>81.03</v>
       </c>
     </row>
     <row r="547" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A547">
         <v>546</v>
       </c>
       <c r="B547" t="s">
         <v>824</v>
       </c>
       <c r="C547" t="s">
         <v>825</v>
       </c>
       <c r="D547">
-        <v>589</v>
+        <v>317</v>
       </c>
       <c r="E547" t="s">
         <v>140</v>
       </c>
       <c r="F547" t="s">
         <v>65</v>
       </c>
       <c r="G547" t="s">
         <v>38</v>
       </c>
       <c r="H547">
         <v>8</v>
       </c>
       <c r="I547" t="b">
         <v>0</v>
       </c>
       <c r="J547" t="s">
         <v>164</v>
       </c>
       <c r="K547">
         <v>1</v>
       </c>
       <c r="L547">
         <v>80.93</v>
       </c>
@@ -34907,51 +34916,51 @@
       </c>
       <c r="P556" t="s">
         <v>24</v>
       </c>
       <c r="Q556" t="s">
         <v>24</v>
       </c>
       <c r="R556" t="s">
         <v>24</v>
       </c>
       <c r="S556">
         <v>78.66</v>
       </c>
     </row>
     <row r="557" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A557">
         <v>556</v>
       </c>
       <c r="B557" t="s">
         <v>827</v>
       </c>
       <c r="C557" t="s">
         <v>834</v>
       </c>
       <c r="D557">
-        <v>2030</v>
+        <v>468</v>
       </c>
       <c r="E557" t="s">
         <v>835</v>
       </c>
       <c r="F557" t="s">
         <v>22</v>
       </c>
       <c r="G557" t="s">
         <v>38</v>
       </c>
       <c r="H557">
         <v>36</v>
       </c>
       <c r="I557" t="b">
         <v>0</v>
       </c>
       <c r="J557" t="s">
         <v>164</v>
       </c>
       <c r="K557">
         <v>1</v>
       </c>
       <c r="L557" t="s">
         <v>24</v>
       </c>
@@ -35081,51 +35090,51 @@
       </c>
       <c r="P559" t="s">
         <v>24</v>
       </c>
       <c r="Q559">
         <v>78.04</v>
       </c>
       <c r="R559">
         <v>78.92</v>
       </c>
       <c r="S559">
         <v>78.04</v>
       </c>
     </row>
     <row r="560" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A560">
         <v>559</v>
       </c>
       <c r="B560" t="s">
         <v>837</v>
       </c>
       <c r="C560" t="s">
         <v>838</v>
       </c>
       <c r="D560">
-        <v>734</v>
+        <v>122</v>
       </c>
       <c r="E560" t="s">
         <v>73</v>
       </c>
       <c r="F560" t="s">
         <v>31</v>
       </c>
       <c r="G560" t="s">
         <v>38</v>
       </c>
       <c r="H560">
         <v>16</v>
       </c>
       <c r="I560" t="b">
         <v>0</v>
       </c>
       <c r="J560" t="s">
         <v>164</v>
       </c>
       <c r="K560">
         <v>1</v>
       </c>
       <c r="L560" t="s">
         <v>24</v>
       </c>
@@ -35706,51 +35715,51 @@
       </c>
       <c r="P570">
         <v>76.45</v>
       </c>
       <c r="Q570" t="s">
         <v>24</v>
       </c>
       <c r="R570" t="s">
         <v>24</v>
       </c>
       <c r="S570">
         <v>76.45</v>
       </c>
     </row>
     <row r="571" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A571">
         <v>570</v>
       </c>
       <c r="B571" t="s">
         <v>107</v>
       </c>
       <c r="C571" t="s">
         <v>613</v>
       </c>
       <c r="D571">
-        <v>2507</v>
+        <v>302</v>
       </c>
       <c r="E571" t="s">
         <v>24</v>
       </c>
       <c r="F571" t="s">
         <v>22</v>
       </c>
       <c r="G571" t="s">
         <v>38</v>
       </c>
       <c r="H571">
         <v>38</v>
       </c>
       <c r="I571" t="b">
         <v>0</v>
       </c>
       <c r="J571" t="s">
         <v>161</v>
       </c>
       <c r="K571">
         <v>1</v>
       </c>
       <c r="L571">
         <v>75.83</v>
       </c>
@@ -35989,51 +35998,51 @@
       </c>
       <c r="P575" t="s">
         <v>24</v>
       </c>
       <c r="Q575" t="s">
         <v>24</v>
       </c>
       <c r="R575">
         <v>75.3</v>
       </c>
       <c r="S575">
         <v>75.3</v>
       </c>
     </row>
     <row r="576" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A576">
         <v>575</v>
       </c>
       <c r="B576" t="s">
         <v>854</v>
       </c>
       <c r="C576" t="s">
         <v>855</v>
       </c>
       <c r="D576">
-        <v>1846</v>
+        <v>280</v>
       </c>
       <c r="E576" t="s">
         <v>34</v>
       </c>
       <c r="F576" t="s">
         <v>65</v>
       </c>
       <c r="G576" t="s">
         <v>23</v>
       </c>
       <c r="H576">
         <v>37</v>
       </c>
       <c r="I576" t="b">
         <v>0</v>
       </c>
       <c r="J576" t="s">
         <v>164</v>
       </c>
       <c r="K576">
         <v>1</v>
       </c>
       <c r="L576" t="s">
         <v>24</v>
       </c>
@@ -36275,51 +36284,51 @@
       </c>
       <c r="P580" t="s">
         <v>24</v>
       </c>
       <c r="Q580" t="s">
         <v>24</v>
       </c>
       <c r="R580" t="s">
         <v>24</v>
       </c>
       <c r="S580">
         <v>73.76</v>
       </c>
     </row>
     <row r="581" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A581">
         <v>580</v>
       </c>
       <c r="B581" t="s">
         <v>507</v>
       </c>
       <c r="C581" t="s">
         <v>859</v>
       </c>
       <c r="D581">
-        <v>1339</v>
+        <v>203</v>
       </c>
       <c r="E581" t="s">
         <v>30</v>
       </c>
       <c r="F581" t="s">
         <v>22</v>
       </c>
       <c r="G581" t="s">
         <v>23</v>
       </c>
       <c r="H581">
         <v>75</v>
       </c>
       <c r="I581" t="b">
         <v>0</v>
       </c>
       <c r="J581" t="s">
         <v>164</v>
       </c>
       <c r="K581">
         <v>1</v>
       </c>
       <c r="L581" t="s">
         <v>24</v>
       </c>
@@ -36502,51 +36511,51 @@
       </c>
       <c r="P584" t="s">
         <v>24</v>
       </c>
       <c r="Q584" t="s">
         <v>24</v>
       </c>
       <c r="R584" t="s">
         <v>24</v>
       </c>
       <c r="S584">
         <v>73.08</v>
       </c>
     </row>
     <row r="585" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A585">
         <v>584</v>
       </c>
       <c r="B585" t="s">
         <v>863</v>
       </c>
       <c r="C585" t="s">
         <v>864</v>
       </c>
       <c r="D585">
-        <v>1405</v>
+        <v>152</v>
       </c>
       <c r="E585" t="s">
         <v>34</v>
       </c>
       <c r="F585" t="s">
         <v>65</v>
       </c>
       <c r="G585" t="s">
         <v>38</v>
       </c>
       <c r="H585">
         <v>9</v>
       </c>
       <c r="I585" t="b">
         <v>0</v>
       </c>
       <c r="J585" t="s">
         <v>164</v>
       </c>
       <c r="K585">
         <v>1</v>
       </c>
       <c r="L585">
         <v>72.86</v>
       </c>
@@ -36617,51 +36626,51 @@
       </c>
       <c r="P586" t="s">
         <v>24</v>
       </c>
       <c r="Q586" t="s">
         <v>24</v>
       </c>
       <c r="R586" t="s">
         <v>24</v>
       </c>
       <c r="S586">
         <v>72.79</v>
       </c>
     </row>
     <row r="587" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A587">
         <v>586</v>
       </c>
       <c r="B587" t="s">
         <v>865</v>
       </c>
       <c r="C587" t="s">
         <v>866</v>
       </c>
       <c r="D587">
-        <v>2063</v>
+        <v>406</v>
       </c>
       <c r="E587" t="s">
         <v>34</v>
       </c>
       <c r="F587" t="s">
         <v>31</v>
       </c>
       <c r="G587" t="s">
         <v>23</v>
       </c>
       <c r="H587">
         <v>78</v>
       </c>
       <c r="I587" t="b">
         <v>0</v>
       </c>
       <c r="J587" t="s">
         <v>164</v>
       </c>
       <c r="K587">
         <v>1</v>
       </c>
       <c r="L587">
         <v>72.44</v>
       </c>
@@ -37180,51 +37189,51 @@
       </c>
       <c r="P596" t="s">
         <v>24</v>
       </c>
       <c r="Q596" t="s">
         <v>24</v>
       </c>
       <c r="R596">
         <v>68.38</v>
       </c>
       <c r="S596">
         <v>68.38</v>
       </c>
     </row>
     <row r="597" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A597">
         <v>596</v>
       </c>
       <c r="B597" t="s">
         <v>874</v>
       </c>
       <c r="C597" t="s">
         <v>875</v>
       </c>
       <c r="D597">
-        <v>2401</v>
+        <v>633</v>
       </c>
       <c r="E597" t="s">
         <v>55</v>
       </c>
       <c r="F597" t="s">
         <v>41</v>
       </c>
       <c r="G597" t="s">
         <v>38</v>
       </c>
       <c r="H597">
         <v>81</v>
       </c>
       <c r="I597" t="b">
         <v>0</v>
       </c>
       <c r="J597" t="s">
         <v>164</v>
       </c>
       <c r="K597">
         <v>1</v>
       </c>
       <c r="L597">
         <v>67.61</v>
       </c>
@@ -37696,51 +37705,51 @@
       </c>
       <c r="P605" t="s">
         <v>24</v>
       </c>
       <c r="Q605" t="s">
         <v>24</v>
       </c>
       <c r="R605" t="s">
         <v>24</v>
       </c>
       <c r="S605">
         <v>64.84</v>
       </c>
     </row>
     <row r="606" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A606">
         <v>605</v>
       </c>
       <c r="B606" t="s">
         <v>884</v>
       </c>
       <c r="C606" t="s">
         <v>49</v>
       </c>
       <c r="D606">
-        <v>1915</v>
+        <v>497</v>
       </c>
       <c r="E606" t="s">
         <v>111</v>
       </c>
       <c r="F606" t="s">
         <v>31</v>
       </c>
       <c r="G606" t="s">
         <v>38</v>
       </c>
       <c r="H606">
         <v>19</v>
       </c>
       <c r="I606" t="b">
         <v>0</v>
       </c>
       <c r="J606" t="s">
         <v>164</v>
       </c>
       <c r="K606">
         <v>1</v>
       </c>
       <c r="L606" t="s">
         <v>24</v>
       </c>
@@ -37979,51 +37988,51 @@
       </c>
       <c r="P610" t="s">
         <v>24</v>
       </c>
       <c r="Q610" t="s">
         <v>24</v>
       </c>
       <c r="R610">
         <v>61.29</v>
       </c>
       <c r="S610">
         <v>61.29</v>
       </c>
     </row>
     <row r="611" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A611">
         <v>610</v>
       </c>
       <c r="B611" t="s">
         <v>416</v>
       </c>
       <c r="C611" t="s">
         <v>282</v>
       </c>
       <c r="D611">
-        <v>1912</v>
+        <v>459</v>
       </c>
       <c r="E611" t="s">
         <v>493</v>
       </c>
       <c r="F611" t="s">
         <v>31</v>
       </c>
       <c r="G611" t="s">
         <v>38</v>
       </c>
       <c r="H611">
         <v>20</v>
       </c>
       <c r="I611" t="b">
         <v>0</v>
       </c>
       <c r="J611" t="s">
         <v>164</v>
       </c>
       <c r="K611">
         <v>1</v>
       </c>
       <c r="L611" t="s">
         <v>24</v>
       </c>
@@ -38206,51 +38215,51 @@
       </c>
       <c r="P614" t="s">
         <v>24</v>
       </c>
       <c r="Q614" t="s">
         <v>24</v>
       </c>
       <c r="R614">
         <v>0</v>
       </c>
       <c r="S614">
         <v>0</v>
       </c>
     </row>
     <row r="615" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A615">
         <v>614</v>
       </c>
       <c r="B615" t="s">
         <v>416</v>
       </c>
       <c r="C615" t="s">
         <v>891</v>
       </c>
       <c r="D615">
-        <v>1179</v>
+        <v>387</v>
       </c>
       <c r="E615" t="s">
         <v>73</v>
       </c>
       <c r="F615" t="s">
         <v>31</v>
       </c>
       <c r="G615" t="s">
         <v>38</v>
       </c>
       <c r="H615">
         <v>21</v>
       </c>
       <c r="I615" t="b">
         <v>0</v>
       </c>
       <c r="J615" t="s">
         <v>164</v>
       </c>
       <c r="K615">
         <v>1</v>
       </c>
       <c r="L615" t="s">
         <v>24</v>
       </c>
@@ -38489,51 +38498,51 @@
       </c>
       <c r="P619">
         <v>0</v>
       </c>
       <c r="Q619" t="s">
         <v>24</v>
       </c>
       <c r="R619" t="s">
         <v>24</v>
       </c>
       <c r="S619">
         <v>0</v>
       </c>
     </row>
     <row r="620" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A620">
         <v>619</v>
       </c>
       <c r="B620" t="s">
         <v>123</v>
       </c>
       <c r="C620" t="s">
         <v>896</v>
       </c>
       <c r="D620">
-        <v>2568</v>
+        <v>547</v>
       </c>
       <c r="E620" t="s">
         <v>24</v>
       </c>
       <c r="F620" t="s">
         <v>41</v>
       </c>
       <c r="G620" t="s">
         <v>23</v>
       </c>
       <c r="H620">
         <v>225</v>
       </c>
       <c r="I620" t="b">
         <v>0</v>
       </c>
       <c r="J620" t="s">
         <v>161</v>
       </c>
       <c r="K620">
         <v>1</v>
       </c>
       <c r="L620" t="s">
         <v>24</v>
       </c>