--- v0 (2025-12-24)
+++ v1 (2026-06-23)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8273" uniqueCount="1002">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8271" uniqueCount="1001">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
@@ -1603,101 +1603,98 @@
   <si>
     <t>Mumford</t>
   </si>
   <si>
     <t>Dean</t>
   </si>
   <si>
     <t>Mills</t>
   </si>
   <si>
     <t>Joseph</t>
   </si>
   <si>
     <t>Elmes</t>
   </si>
   <si>
     <t>Baron</t>
   </si>
   <si>
     <t>Aled</t>
   </si>
   <si>
     <t>Foxall</t>
   </si>
   <si>
-    <t>NOBLE</t>
+    <t>Noble</t>
   </si>
   <si>
     <t>Weston AC</t>
   </si>
   <si>
     <t>Stones</t>
   </si>
   <si>
     <t>BEDFORD HARRIERS AC</t>
   </si>
   <si>
     <t>Jules</t>
   </si>
   <si>
-    <t>TOONE</t>
+    <t>Toone</t>
   </si>
   <si>
     <t>Belshaw</t>
   </si>
   <si>
     <t>Alun</t>
   </si>
   <si>
     <t>Daniels</t>
   </si>
   <si>
     <t>Dwyfor Dreigiau</t>
   </si>
   <si>
     <t>Burrow</t>
   </si>
   <si>
     <t>Jaap</t>
   </si>
   <si>
     <t>Karelse</t>
   </si>
   <si>
     <t>Arwel</t>
   </si>
   <si>
     <t>Stephen</t>
   </si>
   <si>
     <t>Ellison</t>
   </si>
   <si>
-    <t>Hunt Williams</t>
-[...1 lines deleted...]
-  <si>
     <t>Alaw</t>
   </si>
   <si>
     <t>Shannon</t>
   </si>
   <si>
     <t>Anthony</t>
   </si>
   <si>
     <t>Andrea</t>
   </si>
   <si>
     <t>Rowlands</t>
   </si>
   <si>
     <t>Lowri</t>
   </si>
   <si>
     <t>Morgan</t>
   </si>
   <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>Hagley</t>
@@ -2443,51 +2440,51 @@
   <si>
     <t>Cathryn</t>
   </si>
   <si>
     <t>Becket</t>
   </si>
   <si>
     <t>Sonia</t>
   </si>
   <si>
     <t>Terry</t>
   </si>
   <si>
     <t>Eliza</t>
   </si>
   <si>
     <t>Taswell-Fryer</t>
   </si>
   <si>
     <t>Nadin</t>
   </si>
   <si>
     <t>Pilkington</t>
   </si>
   <si>
-    <t>Porter Jones</t>
+    <t>Porter-Jones</t>
   </si>
   <si>
     <t>Cranny</t>
   </si>
   <si>
     <t>Benn</t>
   </si>
   <si>
     <t>Retallick</t>
   </si>
   <si>
     <t>Fulford</t>
   </si>
   <si>
     <t>Ady</t>
   </si>
   <si>
     <t>Hayhoe</t>
   </si>
   <si>
     <t>Nathan</t>
   </si>
   <si>
     <t>Hoare</t>
   </si>
@@ -5643,50 +5640,53 @@
         <v>24</v>
       </c>
       <c r="P38" t="s">
         <v>24</v>
       </c>
       <c r="Q38" t="s">
         <v>24</v>
       </c>
       <c r="R38" t="s">
         <v>24</v>
       </c>
       <c r="S38">
         <v>348.86</v>
       </c>
     </row>
     <row r="39" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" t="s">
         <v>113</v>
       </c>
+      <c r="D39">
+        <v>2546</v>
+      </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" t="s">
         <v>22</v>
       </c>
       <c r="G39" t="s">
         <v>23</v>
       </c>
       <c r="H39">
         <v>13</v>
       </c>
       <c r="I39" t="b">
         <v>1</v>
       </c>
       <c r="J39" t="s">
         <v>24</v>
       </c>
       <c r="K39">
         <v>3</v>
       </c>
       <c r="L39">
         <v>125.94</v>
       </c>
       <c r="M39" t="s">
@@ -8737,50 +8737,53 @@
         <v>24</v>
       </c>
       <c r="P91" t="s">
         <v>24</v>
       </c>
       <c r="Q91">
         <v>122.08</v>
       </c>
       <c r="R91">
         <v>91.51</v>
       </c>
       <c r="S91">
         <v>233.64</v>
       </c>
     </row>
     <row r="92" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>147</v>
       </c>
       <c r="C92" t="s">
         <v>209</v>
       </c>
+      <c r="D92">
+        <v>2527</v>
+      </c>
       <c r="E92" t="s">
         <v>77</v>
       </c>
       <c r="F92" t="s">
         <v>28</v>
       </c>
       <c r="G92" t="s">
         <v>23</v>
       </c>
       <c r="H92">
         <v>11</v>
       </c>
       <c r="I92" t="b">
         <v>0</v>
       </c>
       <c r="J92" t="s">
         <v>163</v>
       </c>
       <c r="K92">
         <v>2</v>
       </c>
       <c r="L92" t="s">
         <v>24</v>
       </c>
       <c r="M92" t="s">
@@ -12031,50 +12034,53 @@
         <v>24</v>
       </c>
       <c r="P148" t="s">
         <v>24</v>
       </c>
       <c r="Q148" t="s">
         <v>24</v>
       </c>
       <c r="R148" t="s">
         <v>24</v>
       </c>
       <c r="S148">
         <v>145.37</v>
       </c>
     </row>
     <row r="149" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>314</v>
       </c>
       <c r="C149" t="s">
         <v>315</v>
       </c>
+      <c r="D149">
+        <v>2154</v>
+      </c>
       <c r="E149" t="s">
         <v>86</v>
       </c>
       <c r="F149" t="s">
         <v>63</v>
       </c>
       <c r="G149" t="s">
         <v>45</v>
       </c>
       <c r="H149">
         <v>8</v>
       </c>
       <c r="I149" t="b">
         <v>0</v>
       </c>
       <c r="J149" t="s">
         <v>163</v>
       </c>
       <c r="K149">
         <v>2</v>
       </c>
       <c r="L149" t="s">
         <v>24</v>
       </c>
       <c r="M149" t="s">
@@ -12967,66 +12973,66 @@
       <c r="C165" t="s">
         <v>328</v>
       </c>
       <c r="D165">
         <v>1633</v>
       </c>
       <c r="E165" t="s">
         <v>31</v>
       </c>
       <c r="F165" t="s">
         <v>22</v>
       </c>
       <c r="G165" t="s">
         <v>23</v>
       </c>
       <c r="H165">
         <v>44</v>
       </c>
       <c r="I165" t="b">
         <v>0</v>
       </c>
       <c r="J165" t="s">
         <v>163</v>
       </c>
       <c r="K165">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L165" t="s">
         <v>24</v>
       </c>
       <c r="M165" t="s">
         <v>24</v>
       </c>
       <c r="N165">
         <v>135.41</v>
       </c>
       <c r="O165" t="s">
         <v>24</v>
       </c>
-      <c r="P165" t="s">
-        <v>24</v>
+      <c r="P165">
+        <v>109.25</v>
       </c>
       <c r="Q165" t="s">
         <v>24</v>
       </c>
       <c r="R165" t="s">
         <v>24</v>
       </c>
       <c r="S165">
         <v>135.41</v>
       </c>
     </row>
     <row r="166" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>68</v>
       </c>
       <c r="C166" t="s">
         <v>337</v>
       </c>
       <c r="E166" t="s">
         <v>338</v>
       </c>
       <c r="F166" t="s">
@@ -14773,50 +14779,53 @@
         <v>24</v>
       </c>
       <c r="P196">
         <v>125.8</v>
       </c>
       <c r="Q196" t="s">
         <v>24</v>
       </c>
       <c r="R196" t="s">
         <v>24</v>
       </c>
       <c r="S196">
         <v>125.8</v>
       </c>
     </row>
     <row r="197" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>207</v>
       </c>
       <c r="C197" t="s">
         <v>381</v>
       </c>
+      <c r="D197">
+        <v>2561</v>
+      </c>
       <c r="E197" t="s">
         <v>356</v>
       </c>
       <c r="F197" t="s">
         <v>22</v>
       </c>
       <c r="G197" t="s">
         <v>23</v>
       </c>
       <c r="H197">
         <v>64</v>
       </c>
       <c r="I197" t="b">
         <v>0</v>
       </c>
       <c r="J197" t="s">
         <v>163</v>
       </c>
       <c r="K197">
         <v>1</v>
       </c>
       <c r="L197" t="s">
         <v>24</v>
       </c>
       <c r="M197" t="s">
@@ -14829,50 +14838,53 @@
         <v>24</v>
       </c>
       <c r="P197">
         <v>125.68</v>
       </c>
       <c r="Q197" t="s">
         <v>24</v>
       </c>
       <c r="R197" t="s">
         <v>24</v>
       </c>
       <c r="S197">
         <v>125.68</v>
       </c>
     </row>
     <row r="198" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>382</v>
       </c>
       <c r="C198" t="s">
         <v>371</v>
       </c>
+      <c r="D198">
+        <v>2541</v>
+      </c>
       <c r="E198" t="s">
         <v>383</v>
       </c>
       <c r="F198" t="s">
         <v>28</v>
       </c>
       <c r="G198" t="s">
         <v>23</v>
       </c>
       <c r="H198">
         <v>33</v>
       </c>
       <c r="I198" t="b">
         <v>0</v>
       </c>
       <c r="J198" t="s">
         <v>163</v>
       </c>
       <c r="K198">
         <v>1</v>
       </c>
       <c r="L198" t="s">
         <v>24</v>
       </c>
       <c r="M198">
@@ -20631,50 +20643,53 @@
         <v>24</v>
       </c>
       <c r="P299">
         <v>110.49</v>
       </c>
       <c r="Q299" t="s">
         <v>24</v>
       </c>
       <c r="R299" t="s">
         <v>24</v>
       </c>
       <c r="S299">
         <v>110.49</v>
       </c>
     </row>
     <row r="300" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
         <v>269</v>
       </c>
       <c r="C300" t="s">
         <v>531</v>
       </c>
+      <c r="D300">
+        <v>1900</v>
+      </c>
       <c r="E300" t="s">
         <v>532</v>
       </c>
       <c r="F300" t="s">
         <v>63</v>
       </c>
       <c r="G300" t="s">
         <v>23</v>
       </c>
       <c r="H300">
         <v>21</v>
       </c>
       <c r="I300" t="b">
         <v>0</v>
       </c>
       <c r="J300" t="s">
         <v>163</v>
       </c>
       <c r="K300">
         <v>1</v>
       </c>
       <c r="L300" t="s">
         <v>24</v>
       </c>
       <c r="M300" t="s">
@@ -20743,50 +20758,53 @@
         <v>24</v>
       </c>
       <c r="P301" t="s">
         <v>24</v>
       </c>
       <c r="Q301" t="s">
         <v>24</v>
       </c>
       <c r="R301" t="s">
         <v>24</v>
       </c>
       <c r="S301">
         <v>110.28</v>
       </c>
     </row>
     <row r="302" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
         <v>535</v>
       </c>
       <c r="C302" t="s">
         <v>536</v>
       </c>
+      <c r="D302">
+        <v>1922</v>
+      </c>
       <c r="E302" t="s">
         <v>77</v>
       </c>
       <c r="F302" t="s">
         <v>28</v>
       </c>
       <c r="G302" t="s">
         <v>45</v>
       </c>
       <c r="H302">
         <v>16</v>
       </c>
       <c r="I302" t="b">
         <v>0</v>
       </c>
       <c r="J302" t="s">
         <v>163</v>
       </c>
       <c r="K302">
         <v>1</v>
       </c>
       <c r="L302" t="s">
         <v>24</v>
       </c>
       <c r="M302" t="s">
@@ -21307,104 +21325,107 @@
       </c>
       <c r="O311" t="s">
         <v>24</v>
       </c>
       <c r="P311" t="s">
         <v>24</v>
       </c>
       <c r="Q311" t="s">
         <v>24</v>
       </c>
       <c r="R311" t="s">
         <v>24</v>
       </c>
       <c r="S311">
         <v>109.3</v>
       </c>
     </row>
     <row r="312" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
         <v>165</v>
       </c>
       <c r="C312" t="s">
-        <v>547</v>
+        <v>328</v>
+      </c>
+      <c r="D312">
+        <v>1633</v>
       </c>
       <c r="E312" t="s">
         <v>31</v>
       </c>
       <c r="F312" t="s">
         <v>22</v>
       </c>
       <c r="G312" t="s">
         <v>23</v>
       </c>
       <c r="H312">
         <v>99</v>
       </c>
       <c r="I312" t="b">
         <v>0</v>
       </c>
       <c r="J312" t="s">
         <v>163</v>
       </c>
       <c r="K312">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L312" t="s">
         <v>24</v>
       </c>
       <c r="M312" t="s">
         <v>24</v>
       </c>
-      <c r="N312" t="s">
-        <v>24</v>
+      <c r="N312">
+        <v>135.41</v>
       </c>
       <c r="O312" t="s">
         <v>24</v>
       </c>
       <c r="P312">
         <v>109.25</v>
       </c>
       <c r="Q312" t="s">
         <v>24</v>
       </c>
       <c r="R312" t="s">
         <v>24</v>
       </c>
       <c r="S312">
         <v>109.25</v>
       </c>
     </row>
     <row r="313" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="C313" t="s">
         <v>111</v>
       </c>
       <c r="E313" t="s">
         <v>44</v>
       </c>
       <c r="F313" t="s">
         <v>22</v>
       </c>
       <c r="G313" t="s">
         <v>45</v>
       </c>
       <c r="H313">
         <v>23</v>
       </c>
       <c r="I313" t="b">
         <v>0</v>
       </c>
       <c r="J313" t="s">
         <v>163</v>
       </c>
       <c r="K313">
         <v>1</v>
       </c>
@@ -21419,51 +21440,51 @@
       </c>
       <c r="O313" t="s">
         <v>24</v>
       </c>
       <c r="P313" t="s">
         <v>24</v>
       </c>
       <c r="Q313" t="s">
         <v>24</v>
       </c>
       <c r="R313" t="s">
         <v>24</v>
       </c>
       <c r="S313">
         <v>109.14</v>
       </c>
     </row>
     <row r="314" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
         <v>212</v>
       </c>
       <c r="C314" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="E314" t="s">
         <v>54</v>
       </c>
       <c r="F314" t="s">
         <v>63</v>
       </c>
       <c r="G314" t="s">
         <v>23</v>
       </c>
       <c r="H314">
         <v>23</v>
       </c>
       <c r="I314" t="b">
         <v>0</v>
       </c>
       <c r="J314" t="s">
         <v>163</v>
       </c>
       <c r="K314">
         <v>1</v>
       </c>
       <c r="L314" t="s">
         <v>24</v>
       </c>
@@ -21534,51 +21555,51 @@
       </c>
       <c r="O315">
         <v>107.61</v>
       </c>
       <c r="P315">
         <v>94.18</v>
       </c>
       <c r="Q315">
         <v>114.98</v>
       </c>
       <c r="R315">
         <v>99.29</v>
       </c>
       <c r="S315">
         <v>108.98</v>
       </c>
     </row>
     <row r="316" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
         <v>151</v>
       </c>
       <c r="C316" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="D316">
         <v>1315</v>
       </c>
       <c r="E316" t="s">
         <v>234</v>
       </c>
       <c r="F316" t="s">
         <v>28</v>
       </c>
       <c r="G316" t="s">
         <v>23</v>
       </c>
       <c r="H316">
         <v>67</v>
       </c>
       <c r="I316" t="b">
         <v>0</v>
       </c>
       <c r="J316" t="s">
         <v>163</v>
       </c>
       <c r="K316">
         <v>1</v>
       </c>
@@ -21590,54 +21611,54 @@
       </c>
       <c r="N316" t="s">
         <v>24</v>
       </c>
       <c r="O316" t="s">
         <v>24</v>
       </c>
       <c r="P316" t="s">
         <v>24</v>
       </c>
       <c r="Q316" t="s">
         <v>24</v>
       </c>
       <c r="R316">
         <v>108.65</v>
       </c>
       <c r="S316">
         <v>108.65</v>
       </c>
     </row>
     <row r="317" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
+        <v>550</v>
+      </c>
+      <c r="C317" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="D317">
         <v>2397</v>
       </c>
       <c r="E317" t="s">
         <v>31</v>
       </c>
       <c r="F317" t="s">
         <v>28</v>
       </c>
       <c r="G317" t="s">
         <v>45</v>
       </c>
       <c r="H317">
         <v>18</v>
       </c>
       <c r="I317" t="b">
         <v>0</v>
       </c>
       <c r="J317" t="s">
         <v>163</v>
       </c>
       <c r="K317">
         <v>1</v>
       </c>
@@ -21649,54 +21670,54 @@
       </c>
       <c r="N317" t="s">
         <v>24</v>
       </c>
       <c r="O317" t="s">
         <v>24</v>
       </c>
       <c r="P317" t="s">
         <v>24</v>
       </c>
       <c r="Q317" t="s">
         <v>24</v>
       </c>
       <c r="R317">
         <v>108.58</v>
       </c>
       <c r="S317">
         <v>108.58</v>
       </c>
     </row>
     <row r="318" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
+        <v>552</v>
+      </c>
+      <c r="C318" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>554</v>
       </c>
       <c r="E318" t="s">
         <v>24</v>
       </c>
       <c r="F318" t="s">
         <v>22</v>
       </c>
       <c r="G318" t="s">
         <v>45</v>
       </c>
       <c r="H318">
         <v>24</v>
       </c>
       <c r="I318" t="b">
         <v>0</v>
       </c>
       <c r="J318" t="s">
         <v>163</v>
       </c>
       <c r="K318">
         <v>1</v>
       </c>
       <c r="L318" t="s">
         <v>24</v>
       </c>
@@ -21705,60 +21726,60 @@
       </c>
       <c r="N318">
         <v>108.55</v>
       </c>
       <c r="O318" t="s">
         <v>24</v>
       </c>
       <c r="P318" t="s">
         <v>24</v>
       </c>
       <c r="Q318" t="s">
         <v>24</v>
       </c>
       <c r="R318" t="s">
         <v>24</v>
       </c>
       <c r="S318">
         <v>108.55</v>
       </c>
     </row>
     <row r="319" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
+        <v>554</v>
+      </c>
+      <c r="C319" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="D319">
         <v>726</v>
       </c>
       <c r="E319" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="F319" t="s">
         <v>63</v>
       </c>
       <c r="G319" t="s">
         <v>23</v>
       </c>
       <c r="H319">
         <v>24</v>
       </c>
       <c r="I319" t="b">
         <v>0</v>
       </c>
       <c r="J319" t="s">
         <v>163</v>
       </c>
       <c r="K319">
         <v>1</v>
       </c>
       <c r="L319" t="s">
         <v>24</v>
       </c>
       <c r="M319" t="s">
         <v>24</v>
       </c>
@@ -21767,51 +21788,51 @@
       </c>
       <c r="O319">
         <v>107.92</v>
       </c>
       <c r="P319" t="s">
         <v>24</v>
       </c>
       <c r="Q319" t="s">
         <v>24</v>
       </c>
       <c r="R319" t="s">
         <v>24</v>
       </c>
       <c r="S319">
         <v>107.92</v>
       </c>
     </row>
     <row r="320" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
         <v>201</v>
       </c>
       <c r="C320" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="E320" t="s">
         <v>77</v>
       </c>
       <c r="F320" t="s">
         <v>22</v>
       </c>
       <c r="G320" t="s">
         <v>23</v>
       </c>
       <c r="H320">
         <v>100</v>
       </c>
       <c r="I320" t="b">
         <v>0</v>
       </c>
       <c r="J320" t="s">
         <v>163</v>
       </c>
       <c r="K320">
         <v>1</v>
       </c>
       <c r="L320" t="s">
         <v>24</v>
       </c>
@@ -21823,51 +21844,51 @@
       </c>
       <c r="O320" t="s">
         <v>24</v>
       </c>
       <c r="P320">
         <v>107.74</v>
       </c>
       <c r="Q320" t="s">
         <v>24</v>
       </c>
       <c r="R320" t="s">
         <v>24</v>
       </c>
       <c r="S320">
         <v>107.74</v>
       </c>
     </row>
     <row r="321" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
         <v>212</v>
       </c>
       <c r="C321" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="D321">
         <v>1388</v>
       </c>
       <c r="E321" t="s">
         <v>60</v>
       </c>
       <c r="F321" t="s">
         <v>34</v>
       </c>
       <c r="G321" t="s">
         <v>23</v>
       </c>
       <c r="H321">
         <v>43</v>
       </c>
       <c r="I321" t="b">
         <v>0</v>
       </c>
       <c r="J321" t="s">
         <v>163</v>
       </c>
       <c r="K321">
         <v>1</v>
       </c>
@@ -21879,54 +21900,54 @@
       </c>
       <c r="N321">
         <v>107.73</v>
       </c>
       <c r="O321" t="s">
         <v>24</v>
       </c>
       <c r="P321" t="s">
         <v>24</v>
       </c>
       <c r="Q321" t="s">
         <v>24</v>
       </c>
       <c r="R321" t="s">
         <v>24</v>
       </c>
       <c r="S321">
         <v>107.73</v>
       </c>
     </row>
     <row r="322" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
+        <v>559</v>
+      </c>
+      <c r="C322" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
       <c r="E322" t="s">
         <v>21</v>
       </c>
       <c r="F322" t="s">
         <v>34</v>
       </c>
       <c r="G322" t="s">
         <v>23</v>
       </c>
       <c r="H322">
         <v>44</v>
       </c>
       <c r="I322" t="b">
         <v>0</v>
       </c>
       <c r="J322" t="s">
         <v>163</v>
       </c>
       <c r="K322">
         <v>1</v>
       </c>
       <c r="L322" t="s">
         <v>24</v>
       </c>
@@ -21938,51 +21959,51 @@
       </c>
       <c r="O322" t="s">
         <v>24</v>
       </c>
       <c r="P322">
         <v>107.34</v>
       </c>
       <c r="Q322" t="s">
         <v>24</v>
       </c>
       <c r="R322" t="s">
         <v>24</v>
       </c>
       <c r="S322">
         <v>107.34</v>
       </c>
     </row>
     <row r="323" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
         <v>212</v>
       </c>
       <c r="C323" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="E323" t="s">
         <v>342</v>
       </c>
       <c r="F323" t="s">
         <v>63</v>
       </c>
       <c r="G323" t="s">
         <v>23</v>
       </c>
       <c r="H323">
         <v>25</v>
       </c>
       <c r="I323" t="b">
         <v>0</v>
       </c>
       <c r="J323" t="s">
         <v>163</v>
       </c>
       <c r="K323">
         <v>1</v>
       </c>
       <c r="L323" t="s">
         <v>24</v>
       </c>
@@ -21991,54 +22012,54 @@
       </c>
       <c r="N323" t="s">
         <v>24</v>
       </c>
       <c r="O323" t="s">
         <v>24</v>
       </c>
       <c r="P323">
         <v>107.27</v>
       </c>
       <c r="Q323" t="s">
         <v>24</v>
       </c>
       <c r="R323" t="s">
         <v>24</v>
       </c>
       <c r="S323">
         <v>107.27</v>
       </c>
     </row>
     <row r="324" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
+        <v>562</v>
+      </c>
+      <c r="C324" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
       <c r="E324" t="s">
         <v>24</v>
       </c>
       <c r="F324" t="s">
         <v>63</v>
       </c>
       <c r="G324" t="s">
         <v>23</v>
       </c>
       <c r="H324">
         <v>26</v>
       </c>
       <c r="I324" t="b">
         <v>0</v>
       </c>
       <c r="J324" t="s">
         <v>163</v>
       </c>
       <c r="K324">
         <v>1</v>
       </c>
       <c r="L324" t="s">
         <v>24</v>
       </c>
@@ -22050,51 +22071,51 @@
       </c>
       <c r="O324" t="s">
         <v>24</v>
       </c>
       <c r="P324" t="s">
         <v>24</v>
       </c>
       <c r="Q324">
         <v>107.21</v>
       </c>
       <c r="R324" t="s">
         <v>24</v>
       </c>
       <c r="S324">
         <v>107.21</v>
       </c>
     </row>
     <row r="325" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
         <v>305</v>
       </c>
       <c r="C325" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="E325" t="s">
         <v>401</v>
       </c>
       <c r="F325" t="s">
         <v>28</v>
       </c>
       <c r="G325" t="s">
         <v>23</v>
       </c>
       <c r="H325">
         <v>68</v>
       </c>
       <c r="I325" t="b">
         <v>0</v>
       </c>
       <c r="J325" t="s">
         <v>163</v>
       </c>
       <c r="K325">
         <v>1</v>
       </c>
       <c r="L325">
         <v>106.87</v>
       </c>
@@ -22162,51 +22183,51 @@
       </c>
       <c r="O326" t="s">
         <v>24</v>
       </c>
       <c r="P326" t="s">
         <v>24</v>
       </c>
       <c r="Q326" t="s">
         <v>24</v>
       </c>
       <c r="R326" t="s">
         <v>24</v>
       </c>
       <c r="S326">
         <v>106.79</v>
       </c>
     </row>
     <row r="327" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
         <v>64</v>
       </c>
       <c r="C327" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="E327" t="s">
         <v>77</v>
       </c>
       <c r="F327" t="s">
         <v>28</v>
       </c>
       <c r="G327" t="s">
         <v>23</v>
       </c>
       <c r="H327">
         <v>69</v>
       </c>
       <c r="I327" t="b">
         <v>0</v>
       </c>
       <c r="J327" t="s">
         <v>163</v>
       </c>
       <c r="K327">
         <v>1</v>
       </c>
       <c r="L327" t="s">
         <v>24</v>
       </c>
@@ -22215,54 +22236,54 @@
       </c>
       <c r="N327">
         <v>106.71</v>
       </c>
       <c r="O327" t="s">
         <v>24</v>
       </c>
       <c r="P327" t="s">
         <v>24</v>
       </c>
       <c r="Q327" t="s">
         <v>24</v>
       </c>
       <c r="R327" t="s">
         <v>24</v>
       </c>
       <c r="S327">
         <v>106.71</v>
       </c>
     </row>
     <row r="328" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
+        <v>566</v>
+      </c>
+      <c r="C328" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
       <c r="E328" t="s">
         <v>24</v>
       </c>
       <c r="F328" t="s">
         <v>118</v>
       </c>
       <c r="G328" t="s">
         <v>45</v>
       </c>
       <c r="H328">
         <v>5</v>
       </c>
       <c r="I328" t="b">
         <v>0</v>
       </c>
       <c r="J328" t="s">
         <v>163</v>
       </c>
       <c r="K328">
         <v>1</v>
       </c>
       <c r="L328" t="s">
         <v>24</v>
       </c>
@@ -22274,107 +22295,107 @@
       </c>
       <c r="O328" t="s">
         <v>24</v>
       </c>
       <c r="P328" t="s">
         <v>24</v>
       </c>
       <c r="Q328" t="s">
         <v>24</v>
       </c>
       <c r="R328" t="s">
         <v>24</v>
       </c>
       <c r="S328">
         <v>106.71</v>
       </c>
     </row>
     <row r="329" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
         <v>186</v>
       </c>
       <c r="C329" t="s">
+        <v>568</v>
+      </c>
+      <c r="E329" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
       <c r="F329" t="s">
         <v>28</v>
       </c>
       <c r="G329" t="s">
         <v>23</v>
       </c>
       <c r="H329">
         <v>70</v>
       </c>
       <c r="I329" t="b">
         <v>0</v>
       </c>
       <c r="J329" t="s">
         <v>163</v>
       </c>
       <c r="K329">
         <v>1</v>
       </c>
       <c r="L329" t="s">
         <v>24</v>
       </c>
       <c r="M329" t="s">
         <v>24</v>
       </c>
       <c r="N329">
         <v>106.66</v>
       </c>
       <c r="O329" t="s">
         <v>24</v>
       </c>
       <c r="P329" t="s">
         <v>24</v>
       </c>
       <c r="Q329" t="s">
         <v>24</v>
       </c>
       <c r="R329" t="s">
         <v>24</v>
       </c>
       <c r="S329">
         <v>106.66</v>
       </c>
     </row>
     <row r="330" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
+        <v>570</v>
+      </c>
+      <c r="C330" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
       <c r="E330" t="s">
         <v>70</v>
       </c>
       <c r="F330" t="s">
         <v>28</v>
       </c>
       <c r="G330" t="s">
         <v>45</v>
       </c>
       <c r="H330">
         <v>19</v>
       </c>
       <c r="I330" t="b">
         <v>0</v>
       </c>
       <c r="J330" t="s">
         <v>163</v>
       </c>
       <c r="K330">
         <v>1</v>
       </c>
       <c r="L330" t="s">
         <v>24</v>
       </c>
@@ -22445,51 +22466,51 @@
       </c>
       <c r="O331" t="s">
         <v>24</v>
       </c>
       <c r="P331" t="s">
         <v>24</v>
       </c>
       <c r="Q331" t="s">
         <v>24</v>
       </c>
       <c r="R331" t="s">
         <v>24</v>
       </c>
       <c r="S331">
         <v>106.43</v>
       </c>
     </row>
     <row r="332" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
         <v>311</v>
       </c>
       <c r="C332" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="E332" t="s">
         <v>24</v>
       </c>
       <c r="F332" t="s">
         <v>22</v>
       </c>
       <c r="G332" t="s">
         <v>23</v>
       </c>
       <c r="H332">
         <v>103</v>
       </c>
       <c r="I332" t="b">
         <v>0</v>
       </c>
       <c r="J332" t="s">
         <v>163</v>
       </c>
       <c r="K332">
         <v>1</v>
       </c>
       <c r="L332" t="s">
         <v>24</v>
       </c>
@@ -22501,51 +22522,51 @@
       </c>
       <c r="O332" t="s">
         <v>24</v>
       </c>
       <c r="P332" t="s">
         <v>24</v>
       </c>
       <c r="Q332" t="s">
         <v>24</v>
       </c>
       <c r="R332" t="s">
         <v>24</v>
       </c>
       <c r="S332">
         <v>106.28</v>
       </c>
     </row>
     <row r="333" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
         <v>305</v>
       </c>
       <c r="C333" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="E333" t="s">
         <v>200</v>
       </c>
       <c r="F333" t="s">
         <v>22</v>
       </c>
       <c r="G333" t="s">
         <v>23</v>
       </c>
       <c r="H333">
         <v>104</v>
       </c>
       <c r="I333" t="b">
         <v>0</v>
       </c>
       <c r="J333" t="s">
         <v>163</v>
       </c>
       <c r="K333">
         <v>1</v>
       </c>
       <c r="L333">
         <v>106.24</v>
       </c>
@@ -22554,54 +22575,54 @@
       </c>
       <c r="N333" t="s">
         <v>24</v>
       </c>
       <c r="O333" t="s">
         <v>24</v>
       </c>
       <c r="P333" t="s">
         <v>24</v>
       </c>
       <c r="Q333" t="s">
         <v>24</v>
       </c>
       <c r="R333" t="s">
         <v>24</v>
       </c>
       <c r="S333">
         <v>106.24</v>
       </c>
     </row>
     <row r="334" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
+        <v>574</v>
+      </c>
+      <c r="C334" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="D334">
         <v>1891</v>
       </c>
       <c r="E334" t="s">
         <v>44</v>
       </c>
       <c r="F334" t="s">
         <v>28</v>
       </c>
       <c r="G334" t="s">
         <v>45</v>
       </c>
       <c r="H334">
         <v>20</v>
       </c>
       <c r="I334" t="b">
         <v>0</v>
       </c>
       <c r="J334" t="s">
         <v>163</v>
       </c>
       <c r="K334">
         <v>1</v>
       </c>
@@ -22616,51 +22637,51 @@
       </c>
       <c r="O334" t="s">
         <v>24</v>
       </c>
       <c r="P334" t="s">
         <v>24</v>
       </c>
       <c r="Q334" t="s">
         <v>24</v>
       </c>
       <c r="R334" t="s">
         <v>24</v>
       </c>
       <c r="S334">
         <v>106.1</v>
       </c>
     </row>
     <row r="335" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
         <v>191</v>
       </c>
       <c r="C335" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="D335">
         <v>907</v>
       </c>
       <c r="E335" t="s">
         <v>217</v>
       </c>
       <c r="F335" t="s">
         <v>28</v>
       </c>
       <c r="G335" t="s">
         <v>23</v>
       </c>
       <c r="H335">
         <v>71</v>
       </c>
       <c r="I335" t="b">
         <v>0</v>
       </c>
       <c r="J335" t="s">
         <v>163</v>
       </c>
       <c r="K335">
         <v>1</v>
       </c>
@@ -22675,54 +22696,54 @@
       </c>
       <c r="O335" t="s">
         <v>24</v>
       </c>
       <c r="P335" t="s">
         <v>24</v>
       </c>
       <c r="Q335" t="s">
         <v>24</v>
       </c>
       <c r="R335" t="s">
         <v>24</v>
       </c>
       <c r="S335">
         <v>105.73</v>
       </c>
     </row>
     <row r="336" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
         <v>96</v>
       </c>
       <c r="C336" t="s">
+        <v>577</v>
+      </c>
+      <c r="E336" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
       <c r="F336" t="s">
         <v>28</v>
       </c>
       <c r="G336" t="s">
         <v>23</v>
       </c>
       <c r="H336">
         <v>72</v>
       </c>
       <c r="I336" t="b">
         <v>0</v>
       </c>
       <c r="J336" t="s">
         <v>163</v>
       </c>
       <c r="K336">
         <v>1</v>
       </c>
       <c r="L336" t="s">
         <v>24</v>
       </c>
       <c r="M336" t="s">
         <v>24</v>
       </c>
@@ -22731,51 +22752,51 @@
       </c>
       <c r="O336" t="s">
         <v>24</v>
       </c>
       <c r="P336">
         <v>105.49</v>
       </c>
       <c r="Q336" t="s">
         <v>24</v>
       </c>
       <c r="R336" t="s">
         <v>24</v>
       </c>
       <c r="S336">
         <v>105.49</v>
       </c>
     </row>
     <row r="337" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
         <v>384</v>
       </c>
       <c r="C337" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="E337" t="s">
         <v>24</v>
       </c>
       <c r="F337" t="s">
         <v>22</v>
       </c>
       <c r="G337" t="s">
         <v>23</v>
       </c>
       <c r="H337">
         <v>105</v>
       </c>
       <c r="I337" t="b">
         <v>0</v>
       </c>
       <c r="J337" t="s">
         <v>163</v>
       </c>
       <c r="K337">
         <v>1</v>
       </c>
       <c r="L337" t="s">
         <v>24</v>
       </c>
@@ -22784,54 +22805,54 @@
       </c>
       <c r="N337" t="s">
         <v>24</v>
       </c>
       <c r="O337">
         <v>105.44</v>
       </c>
       <c r="P337" t="s">
         <v>24</v>
       </c>
       <c r="Q337" t="s">
         <v>24</v>
       </c>
       <c r="R337" t="s">
         <v>24</v>
       </c>
       <c r="S337">
         <v>105.44</v>
       </c>
     </row>
     <row r="338" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
+        <v>580</v>
+      </c>
+      <c r="C338" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
       <c r="D338">
         <v>1908</v>
       </c>
       <c r="E338" t="s">
         <v>24</v>
       </c>
       <c r="F338" t="s">
         <v>22</v>
       </c>
       <c r="G338" t="s">
         <v>23</v>
       </c>
       <c r="H338">
         <v>106</v>
       </c>
       <c r="I338" t="b">
         <v>0</v>
       </c>
       <c r="J338" t="s">
         <v>163</v>
       </c>
       <c r="K338">
         <v>1</v>
       </c>
@@ -22843,51 +22864,51 @@
       </c>
       <c r="N338">
         <v>105.43</v>
       </c>
       <c r="O338" t="s">
         <v>24</v>
       </c>
       <c r="P338" t="s">
         <v>24</v>
       </c>
       <c r="Q338" t="s">
         <v>24</v>
       </c>
       <c r="R338" t="s">
         <v>24</v>
       </c>
       <c r="S338">
         <v>105.43</v>
       </c>
     </row>
     <row r="339" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="C339" t="s">
         <v>93</v>
       </c>
       <c r="D339">
         <v>1447</v>
       </c>
       <c r="E339" t="s">
         <v>294</v>
       </c>
       <c r="F339" t="s">
         <v>22</v>
       </c>
       <c r="G339" t="s">
         <v>23</v>
       </c>
       <c r="H339">
         <v>107</v>
       </c>
       <c r="I339" t="b">
         <v>0</v>
       </c>
       <c r="J339" t="s">
         <v>163</v>
       </c>
@@ -22905,54 +22926,54 @@
       </c>
       <c r="O339" t="s">
         <v>24</v>
       </c>
       <c r="P339" t="s">
         <v>24</v>
       </c>
       <c r="Q339" t="s">
         <v>24</v>
       </c>
       <c r="R339" t="s">
         <v>24</v>
       </c>
       <c r="S339">
         <v>105.14</v>
       </c>
     </row>
     <row r="340" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
         <v>284</v>
       </c>
       <c r="C340" t="s">
+        <v>583</v>
+      </c>
+      <c r="E340" t="s">
         <v>584</v>
-      </c>
-[...1 lines deleted...]
-        <v>585</v>
       </c>
       <c r="F340" t="s">
         <v>22</v>
       </c>
       <c r="G340" t="s">
         <v>45</v>
       </c>
       <c r="H340">
         <v>25</v>
       </c>
       <c r="I340" t="b">
         <v>0</v>
       </c>
       <c r="J340" t="s">
         <v>163</v>
       </c>
       <c r="K340">
         <v>1</v>
       </c>
       <c r="L340" t="s">
         <v>24</v>
       </c>
       <c r="M340" t="s">
         <v>24</v>
       </c>
@@ -22961,51 +22982,54 @@
       </c>
       <c r="O340" t="s">
         <v>24</v>
       </c>
       <c r="P340" t="s">
         <v>24</v>
       </c>
       <c r="Q340" t="s">
         <v>24</v>
       </c>
       <c r="R340" t="s">
         <v>24</v>
       </c>
       <c r="S340">
         <v>105.14</v>
       </c>
     </row>
     <row r="341" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
         <v>46</v>
       </c>
       <c r="C341" t="s">
-        <v>586</v>
+        <v>585</v>
+      </c>
+      <c r="D341">
+        <v>2208</v>
       </c>
       <c r="E341" t="s">
         <v>24</v>
       </c>
       <c r="F341" t="s">
         <v>34</v>
       </c>
       <c r="G341" t="s">
         <v>23</v>
       </c>
       <c r="H341">
         <v>45</v>
       </c>
       <c r="I341" t="b">
         <v>0</v>
       </c>
       <c r="J341" t="s">
         <v>163</v>
       </c>
       <c r="K341">
         <v>1</v>
       </c>
       <c r="L341" t="s">
         <v>24</v>
       </c>
@@ -23070,60 +23094,60 @@
       </c>
       <c r="N342" t="s">
         <v>24</v>
       </c>
       <c r="O342" t="s">
         <v>24</v>
       </c>
       <c r="P342" t="s">
         <v>24</v>
       </c>
       <c r="Q342" t="s">
         <v>24</v>
       </c>
       <c r="R342" t="s">
         <v>24</v>
       </c>
       <c r="S342">
         <v>104.9</v>
       </c>
     </row>
     <row r="343" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="C343" t="s">
         <v>144</v>
       </c>
       <c r="D343">
         <v>994</v>
       </c>
       <c r="E343" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="F343" t="s">
         <v>297</v>
       </c>
       <c r="G343" t="s">
         <v>45</v>
       </c>
       <c r="H343">
         <v>1</v>
       </c>
       <c r="I343" t="b">
         <v>0</v>
       </c>
       <c r="J343" t="s">
         <v>163</v>
       </c>
       <c r="K343">
         <v>1</v>
       </c>
       <c r="L343" t="s">
         <v>24</v>
       </c>
       <c r="M343" t="s">
         <v>24</v>
       </c>
@@ -23132,51 +23156,51 @@
       </c>
       <c r="O343" t="s">
         <v>24</v>
       </c>
       <c r="P343" t="s">
         <v>24</v>
       </c>
       <c r="Q343">
         <v>104.89</v>
       </c>
       <c r="R343" t="s">
         <v>24</v>
       </c>
       <c r="S343">
         <v>104.89</v>
       </c>
     </row>
     <row r="344" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
         <v>235</v>
       </c>
       <c r="C344" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="E344" t="s">
         <v>196</v>
       </c>
       <c r="F344" t="s">
         <v>22</v>
       </c>
       <c r="G344" t="s">
         <v>45</v>
       </c>
       <c r="H344">
         <v>26</v>
       </c>
       <c r="I344" t="b">
         <v>0</v>
       </c>
       <c r="J344" t="s">
         <v>163</v>
       </c>
       <c r="K344">
         <v>1</v>
       </c>
       <c r="L344" t="s">
         <v>24</v>
       </c>
@@ -23185,54 +23209,54 @@
       </c>
       <c r="N344" t="s">
         <v>24</v>
       </c>
       <c r="O344" t="s">
         <v>24</v>
       </c>
       <c r="P344">
         <v>104.85</v>
       </c>
       <c r="Q344" t="s">
         <v>24</v>
       </c>
       <c r="R344" t="s">
         <v>24</v>
       </c>
       <c r="S344">
         <v>104.85</v>
       </c>
     </row>
     <row r="345" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
+        <v>589</v>
+      </c>
+      <c r="C345" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
       <c r="E345" t="s">
         <v>70</v>
       </c>
       <c r="F345" t="s">
         <v>28</v>
       </c>
       <c r="G345" t="s">
         <v>45</v>
       </c>
       <c r="H345">
         <v>21</v>
       </c>
       <c r="I345" t="b">
         <v>0</v>
       </c>
       <c r="J345" t="s">
         <v>163</v>
       </c>
       <c r="K345">
         <v>1</v>
       </c>
       <c r="L345" t="s">
         <v>24</v>
       </c>
@@ -23241,54 +23265,54 @@
       </c>
       <c r="N345" t="s">
         <v>24</v>
       </c>
       <c r="O345" t="s">
         <v>24</v>
       </c>
       <c r="P345" t="s">
         <v>24</v>
       </c>
       <c r="Q345">
         <v>104.81</v>
       </c>
       <c r="R345" t="s">
         <v>24</v>
       </c>
       <c r="S345">
         <v>104.81</v>
       </c>
     </row>
     <row r="346" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
+        <v>591</v>
+      </c>
+      <c r="C346" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>593</v>
       </c>
       <c r="D346">
         <v>1793</v>
       </c>
       <c r="E346" t="s">
         <v>31</v>
       </c>
       <c r="F346" t="s">
         <v>22</v>
       </c>
       <c r="G346" t="s">
         <v>45</v>
       </c>
       <c r="H346">
         <v>27</v>
       </c>
       <c r="I346" t="b">
         <v>0</v>
       </c>
       <c r="J346" t="s">
         <v>163</v>
       </c>
       <c r="K346">
         <v>1</v>
       </c>
@@ -23300,54 +23324,54 @@
       </c>
       <c r="N346" t="s">
         <v>24</v>
       </c>
       <c r="O346" t="s">
         <v>24</v>
       </c>
       <c r="P346" t="s">
         <v>24</v>
       </c>
       <c r="Q346">
         <v>104.81</v>
       </c>
       <c r="R346" t="s">
         <v>24</v>
       </c>
       <c r="S346">
         <v>104.81</v>
       </c>
     </row>
     <row r="347" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
+        <v>593</v>
+      </c>
+      <c r="C347" t="s">
         <v>594</v>
-      </c>
-[...1 lines deleted...]
-        <v>595</v>
       </c>
       <c r="E347" t="s">
         <v>24</v>
       </c>
       <c r="F347" t="s">
         <v>22</v>
       </c>
       <c r="G347" t="s">
         <v>23</v>
       </c>
       <c r="H347">
         <v>109</v>
       </c>
       <c r="I347" t="b">
         <v>0</v>
       </c>
       <c r="J347" t="s">
         <v>163</v>
       </c>
       <c r="K347">
         <v>1</v>
       </c>
       <c r="L347" t="s">
         <v>24</v>
       </c>
@@ -23359,51 +23383,51 @@
       </c>
       <c r="O347" t="s">
         <v>24</v>
       </c>
       <c r="P347">
         <v>104.71</v>
       </c>
       <c r="Q347" t="s">
         <v>24</v>
       </c>
       <c r="R347" t="s">
         <v>24</v>
       </c>
       <c r="S347">
         <v>104.71</v>
       </c>
     </row>
     <row r="348" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
         <v>52</v>
       </c>
       <c r="C348" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="D348">
         <v>1921</v>
       </c>
       <c r="E348" t="s">
         <v>24</v>
       </c>
       <c r="F348" t="s">
         <v>34</v>
       </c>
       <c r="G348" t="s">
         <v>23</v>
       </c>
       <c r="H348">
         <v>46</v>
       </c>
       <c r="I348" t="b">
         <v>0</v>
       </c>
       <c r="J348" t="s">
         <v>163</v>
       </c>
       <c r="K348">
         <v>1</v>
       </c>
@@ -23415,54 +23439,54 @@
       </c>
       <c r="N348">
         <v>104.66</v>
       </c>
       <c r="O348" t="s">
         <v>24</v>
       </c>
       <c r="P348" t="s">
         <v>24</v>
       </c>
       <c r="Q348" t="s">
         <v>24</v>
       </c>
       <c r="R348" t="s">
         <v>24</v>
       </c>
       <c r="S348">
         <v>104.66</v>
       </c>
     </row>
     <row r="349" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
+        <v>596</v>
+      </c>
+      <c r="C349" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
       <c r="E349" t="s">
         <v>342</v>
       </c>
       <c r="F349" t="s">
         <v>34</v>
       </c>
       <c r="G349" t="s">
         <v>45</v>
       </c>
       <c r="H349">
         <v>9</v>
       </c>
       <c r="I349" t="b">
         <v>0</v>
       </c>
       <c r="J349" t="s">
         <v>163</v>
       </c>
       <c r="K349">
         <v>1</v>
       </c>
       <c r="L349" t="s">
         <v>24</v>
       </c>
@@ -23477,51 +23501,51 @@
       </c>
       <c r="P349">
         <v>104.66</v>
       </c>
       <c r="Q349" t="s">
         <v>24</v>
       </c>
       <c r="R349" t="s">
         <v>24</v>
       </c>
       <c r="S349">
         <v>104.66</v>
       </c>
     </row>
     <row r="350" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
         <v>52</v>
       </c>
       <c r="C350" t="s">
         <v>343</v>
       </c>
       <c r="E350" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F350" t="s">
         <v>34</v>
       </c>
       <c r="G350" t="s">
         <v>23</v>
       </c>
       <c r="H350">
         <v>47</v>
       </c>
       <c r="I350" t="b">
         <v>0</v>
       </c>
       <c r="J350" t="s">
         <v>163</v>
       </c>
       <c r="K350">
         <v>1</v>
       </c>
       <c r="L350" t="s">
         <v>24</v>
       </c>
       <c r="M350" t="s">
         <v>24</v>
       </c>
@@ -23530,51 +23554,51 @@
       </c>
       <c r="O350" t="s">
         <v>24</v>
       </c>
       <c r="P350" t="s">
         <v>24</v>
       </c>
       <c r="Q350" t="s">
         <v>24</v>
       </c>
       <c r="R350" t="s">
         <v>24</v>
       </c>
       <c r="S350">
         <v>104.5</v>
       </c>
     </row>
     <row r="351" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
         <v>98</v>
       </c>
       <c r="C351" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="E351" t="s">
         <v>77</v>
       </c>
       <c r="F351" t="s">
         <v>34</v>
       </c>
       <c r="G351" t="s">
         <v>23</v>
       </c>
       <c r="H351">
         <v>48</v>
       </c>
       <c r="I351" t="b">
         <v>0</v>
       </c>
       <c r="J351" t="s">
         <v>163</v>
       </c>
       <c r="K351">
         <v>1</v>
       </c>
       <c r="L351">
         <v>104.49</v>
       </c>
@@ -23639,51 +23663,51 @@
       </c>
       <c r="N352">
         <v>104.34</v>
       </c>
       <c r="O352" t="s">
         <v>24</v>
       </c>
       <c r="P352" t="s">
         <v>24</v>
       </c>
       <c r="Q352" t="s">
         <v>24</v>
       </c>
       <c r="R352" t="s">
         <v>24</v>
       </c>
       <c r="S352">
         <v>104.34</v>
       </c>
     </row>
     <row r="353" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="C353" t="s">
         <v>475</v>
       </c>
       <c r="D353">
         <v>1252</v>
       </c>
       <c r="E353" t="s">
         <v>24</v>
       </c>
       <c r="F353" t="s">
         <v>22</v>
       </c>
       <c r="G353" t="s">
         <v>45</v>
       </c>
       <c r="H353">
         <v>28</v>
       </c>
       <c r="I353" t="b">
         <v>0</v>
       </c>
       <c r="J353" t="s">
         <v>163</v>
       </c>
@@ -23698,54 +23722,54 @@
       </c>
       <c r="N353" t="s">
         <v>24</v>
       </c>
       <c r="O353" t="s">
         <v>24</v>
       </c>
       <c r="P353" t="s">
         <v>24</v>
       </c>
       <c r="Q353" t="s">
         <v>24</v>
       </c>
       <c r="R353" t="s">
         <v>24</v>
       </c>
       <c r="S353">
         <v>104.31</v>
       </c>
     </row>
     <row r="354" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="C354" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="D354">
         <v>1236</v>
       </c>
       <c r="E354" t="s">
         <v>24</v>
       </c>
       <c r="F354" t="s">
         <v>34</v>
       </c>
       <c r="G354" t="s">
         <v>23</v>
       </c>
       <c r="H354">
         <v>49</v>
       </c>
       <c r="I354" t="b">
         <v>0</v>
       </c>
       <c r="J354" t="s">
         <v>163</v>
       </c>
       <c r="K354">
         <v>1</v>
       </c>
@@ -23757,54 +23781,54 @@
       </c>
       <c r="N354" t="s">
         <v>24</v>
       </c>
       <c r="O354" t="s">
         <v>24</v>
       </c>
       <c r="P354" t="s">
         <v>24</v>
       </c>
       <c r="Q354" t="s">
         <v>24</v>
       </c>
       <c r="R354" t="s">
         <v>24</v>
       </c>
       <c r="S354">
         <v>104.29</v>
       </c>
     </row>
     <row r="355" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
+        <v>602</v>
+      </c>
+      <c r="C355" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
       <c r="E355" t="s">
         <v>274</v>
       </c>
       <c r="F355" t="s">
         <v>22</v>
       </c>
       <c r="G355" t="s">
         <v>45</v>
       </c>
       <c r="H355">
         <v>29</v>
       </c>
       <c r="I355" t="b">
         <v>0</v>
       </c>
       <c r="J355" t="s">
         <v>163</v>
       </c>
       <c r="K355">
         <v>1</v>
       </c>
       <c r="L355" t="s">
         <v>24</v>
       </c>
@@ -23816,51 +23840,51 @@
       </c>
       <c r="O355" t="s">
         <v>24</v>
       </c>
       <c r="P355" t="s">
         <v>24</v>
       </c>
       <c r="Q355" t="s">
         <v>24</v>
       </c>
       <c r="R355" t="s">
         <v>24</v>
       </c>
       <c r="S355">
         <v>104.23</v>
       </c>
     </row>
     <row r="356" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356" t="s">
         <v>148</v>
       </c>
       <c r="C356" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="D356">
         <v>1041</v>
       </c>
       <c r="E356" t="s">
         <v>39</v>
       </c>
       <c r="F356" t="s">
         <v>34</v>
       </c>
       <c r="G356" t="s">
         <v>23</v>
       </c>
       <c r="H356">
         <v>50</v>
       </c>
       <c r="I356" t="b">
         <v>0</v>
       </c>
       <c r="J356" t="s">
         <v>163</v>
       </c>
       <c r="K356">
         <v>1</v>
       </c>
@@ -23875,51 +23899,51 @@
       </c>
       <c r="O356" t="s">
         <v>24</v>
       </c>
       <c r="P356" t="s">
         <v>24</v>
       </c>
       <c r="Q356" t="s">
         <v>24</v>
       </c>
       <c r="R356" t="s">
         <v>24</v>
       </c>
       <c r="S356">
         <v>104.17</v>
       </c>
     </row>
     <row r="357" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357" t="s">
         <v>191</v>
       </c>
       <c r="C357" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="E357" t="s">
         <v>423</v>
       </c>
       <c r="F357" t="s">
         <v>34</v>
       </c>
       <c r="G357" t="s">
         <v>23</v>
       </c>
       <c r="H357">
         <v>51</v>
       </c>
       <c r="I357" t="b">
         <v>0</v>
       </c>
       <c r="J357" t="s">
         <v>163</v>
       </c>
       <c r="K357">
         <v>1</v>
       </c>
       <c r="L357" t="s">
         <v>24</v>
       </c>
@@ -23928,51 +23952,51 @@
       </c>
       <c r="N357" t="s">
         <v>24</v>
       </c>
       <c r="O357" t="s">
         <v>24</v>
       </c>
       <c r="P357" t="s">
         <v>24</v>
       </c>
       <c r="Q357" t="s">
         <v>24</v>
       </c>
       <c r="R357" t="s">
         <v>24</v>
       </c>
       <c r="S357">
         <v>104.09</v>
       </c>
     </row>
     <row r="358" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="C358" t="s">
         <v>458</v>
       </c>
       <c r="E358" t="s">
         <v>196</v>
       </c>
       <c r="F358" t="s">
         <v>28</v>
       </c>
       <c r="G358" t="s">
         <v>45</v>
       </c>
       <c r="H358">
         <v>22</v>
       </c>
       <c r="I358" t="b">
         <v>0</v>
       </c>
       <c r="J358" t="s">
         <v>163</v>
       </c>
       <c r="K358">
         <v>1</v>
       </c>
@@ -23984,54 +24008,54 @@
       </c>
       <c r="N358" t="s">
         <v>24</v>
       </c>
       <c r="O358" t="s">
         <v>24</v>
       </c>
       <c r="P358">
         <v>104.08</v>
       </c>
       <c r="Q358" t="s">
         <v>24</v>
       </c>
       <c r="R358" t="s">
         <v>24</v>
       </c>
       <c r="S358">
         <v>104.08</v>
       </c>
     </row>
     <row r="359" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
+        <v>607</v>
+      </c>
+      <c r="C359" t="s">
         <v>608</v>
-      </c>
-[...1 lines deleted...]
-        <v>609</v>
       </c>
       <c r="D359">
         <v>1574</v>
       </c>
       <c r="E359" t="s">
         <v>196</v>
       </c>
       <c r="F359" t="s">
         <v>28</v>
       </c>
       <c r="G359" t="s">
         <v>45</v>
       </c>
       <c r="H359">
         <v>23</v>
       </c>
       <c r="I359" t="b">
         <v>0</v>
       </c>
       <c r="J359" t="s">
         <v>163</v>
       </c>
       <c r="K359">
         <v>1</v>
       </c>
@@ -24043,54 +24067,54 @@
       </c>
       <c r="N359">
         <v>103.79</v>
       </c>
       <c r="O359" t="s">
         <v>24</v>
       </c>
       <c r="P359" t="s">
         <v>24</v>
       </c>
       <c r="Q359" t="s">
         <v>24</v>
       </c>
       <c r="R359" t="s">
         <v>24</v>
       </c>
       <c r="S359">
         <v>103.79</v>
       </c>
     </row>
     <row r="360" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360" t="s">
+        <v>609</v>
+      </c>
+      <c r="C360" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
       <c r="D360">
         <v>1723</v>
       </c>
       <c r="E360" t="s">
         <v>24</v>
       </c>
       <c r="F360" t="s">
         <v>22</v>
       </c>
       <c r="G360" t="s">
         <v>23</v>
       </c>
       <c r="H360">
         <v>111</v>
       </c>
       <c r="I360" t="b">
         <v>0</v>
       </c>
       <c r="J360" t="s">
         <v>163</v>
       </c>
       <c r="K360">
         <v>1</v>
       </c>
@@ -24102,54 +24126,54 @@
       </c>
       <c r="N360" t="s">
         <v>24</v>
       </c>
       <c r="O360" t="s">
         <v>24</v>
       </c>
       <c r="P360" t="s">
         <v>24</v>
       </c>
       <c r="Q360" t="s">
         <v>24</v>
       </c>
       <c r="R360" t="s">
         <v>24</v>
       </c>
       <c r="S360">
         <v>103.7</v>
       </c>
     </row>
     <row r="361" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361" t="s">
+        <v>611</v>
+      </c>
+      <c r="C361" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
       <c r="D361">
         <v>732</v>
       </c>
       <c r="E361" t="s">
         <v>234</v>
       </c>
       <c r="F361" t="s">
         <v>28</v>
       </c>
       <c r="G361" t="s">
         <v>45</v>
       </c>
       <c r="H361">
         <v>24</v>
       </c>
       <c r="I361" t="b">
         <v>0</v>
       </c>
       <c r="J361" t="s">
         <v>163</v>
       </c>
       <c r="K361">
         <v>1</v>
       </c>
@@ -24164,51 +24188,51 @@
       </c>
       <c r="O361" t="s">
         <v>24</v>
       </c>
       <c r="P361" t="s">
         <v>24</v>
       </c>
       <c r="Q361" t="s">
         <v>24</v>
       </c>
       <c r="R361" t="s">
         <v>24</v>
       </c>
       <c r="S361">
         <v>103.63</v>
       </c>
     </row>
     <row r="362" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
         <v>186</v>
       </c>
       <c r="C362" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="E362" t="s">
         <v>24</v>
       </c>
       <c r="F362" t="s">
         <v>118</v>
       </c>
       <c r="G362" t="s">
         <v>23</v>
       </c>
       <c r="H362">
         <v>17</v>
       </c>
       <c r="I362" t="b">
         <v>0</v>
       </c>
       <c r="J362" t="s">
         <v>163</v>
       </c>
       <c r="K362">
         <v>1</v>
       </c>
       <c r="L362" t="s">
         <v>24</v>
       </c>
@@ -24220,51 +24244,51 @@
       </c>
       <c r="O362" t="s">
         <v>24</v>
       </c>
       <c r="P362" t="s">
         <v>24</v>
       </c>
       <c r="Q362" t="s">
         <v>24</v>
       </c>
       <c r="R362" t="s">
         <v>24</v>
       </c>
       <c r="S362">
         <v>103.59</v>
       </c>
     </row>
     <row r="363" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
         <v>343</v>
       </c>
       <c r="C363" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="D363">
         <v>1746</v>
       </c>
       <c r="E363" t="s">
         <v>60</v>
       </c>
       <c r="F363" t="s">
         <v>63</v>
       </c>
       <c r="G363" t="s">
         <v>23</v>
       </c>
       <c r="H363">
         <v>27</v>
       </c>
       <c r="I363" t="b">
         <v>0</v>
       </c>
       <c r="J363" t="s">
         <v>163</v>
       </c>
       <c r="K363">
         <v>1</v>
       </c>
@@ -24279,51 +24303,51 @@
       </c>
       <c r="O363" t="s">
         <v>24</v>
       </c>
       <c r="P363" t="s">
         <v>24</v>
       </c>
       <c r="Q363" t="s">
         <v>24</v>
       </c>
       <c r="R363" t="s">
         <v>24</v>
       </c>
       <c r="S363">
         <v>103.54</v>
       </c>
     </row>
     <row r="364" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
         <v>353</v>
       </c>
       <c r="C364" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="D364">
         <v>1048</v>
       </c>
       <c r="E364" t="s">
         <v>299</v>
       </c>
       <c r="F364" t="s">
         <v>63</v>
       </c>
       <c r="G364" t="s">
         <v>23</v>
       </c>
       <c r="H364">
         <v>28</v>
       </c>
       <c r="I364" t="b">
         <v>0</v>
       </c>
       <c r="J364" t="s">
         <v>163</v>
       </c>
       <c r="K364">
         <v>1</v>
       </c>
@@ -24341,51 +24365,51 @@
       </c>
       <c r="P364" t="s">
         <v>24</v>
       </c>
       <c r="Q364" t="s">
         <v>24</v>
       </c>
       <c r="R364" t="s">
         <v>24</v>
       </c>
       <c r="S364">
         <v>103.38</v>
       </c>
     </row>
     <row r="365" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365" t="s">
         <v>269</v>
       </c>
       <c r="C365" t="s">
         <v>461</v>
       </c>
       <c r="E365" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F365" t="s">
         <v>63</v>
       </c>
       <c r="G365" t="s">
         <v>23</v>
       </c>
       <c r="H365">
         <v>29</v>
       </c>
       <c r="I365" t="b">
         <v>0</v>
       </c>
       <c r="J365" t="s">
         <v>163</v>
       </c>
       <c r="K365">
         <v>1</v>
       </c>
       <c r="L365" t="s">
         <v>24</v>
       </c>
       <c r="M365" t="s">
         <v>24</v>
       </c>
@@ -24394,51 +24418,51 @@
       </c>
       <c r="O365" t="s">
         <v>24</v>
       </c>
       <c r="P365">
         <v>103.38</v>
       </c>
       <c r="Q365" t="s">
         <v>24</v>
       </c>
       <c r="R365" t="s">
         <v>24</v>
       </c>
       <c r="S365">
         <v>103.38</v>
       </c>
     </row>
     <row r="366" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366" t="s">
         <v>98</v>
       </c>
       <c r="C366" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="E366" t="s">
         <v>331</v>
       </c>
       <c r="F366" t="s">
         <v>63</v>
       </c>
       <c r="G366" t="s">
         <v>23</v>
       </c>
       <c r="H366">
         <v>30</v>
       </c>
       <c r="I366" t="b">
         <v>0</v>
       </c>
       <c r="J366" t="s">
         <v>163</v>
       </c>
       <c r="K366">
         <v>1</v>
       </c>
       <c r="L366" t="s">
         <v>24</v>
       </c>
@@ -24447,51 +24471,51 @@
       </c>
       <c r="N366" t="s">
         <v>24</v>
       </c>
       <c r="O366" t="s">
         <v>24</v>
       </c>
       <c r="P366">
         <v>103.3</v>
       </c>
       <c r="Q366" t="s">
         <v>24</v>
       </c>
       <c r="R366" t="s">
         <v>24</v>
       </c>
       <c r="S366">
         <v>103.3</v>
       </c>
     </row>
     <row r="367" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="C367" t="s">
         <v>460</v>
       </c>
       <c r="E367" t="s">
         <v>24</v>
       </c>
       <c r="F367" t="s">
         <v>22</v>
       </c>
       <c r="G367" t="s">
         <v>23</v>
       </c>
       <c r="H367">
         <v>112</v>
       </c>
       <c r="I367" t="b">
         <v>0</v>
       </c>
       <c r="J367" t="s">
         <v>163</v>
       </c>
       <c r="K367">
         <v>1</v>
       </c>
@@ -24503,54 +24527,54 @@
       </c>
       <c r="N367">
         <v>103.27</v>
       </c>
       <c r="O367" t="s">
         <v>24</v>
       </c>
       <c r="P367" t="s">
         <v>24</v>
       </c>
       <c r="Q367" t="s">
         <v>24</v>
       </c>
       <c r="R367" t="s">
         <v>24</v>
       </c>
       <c r="S367">
         <v>103.27</v>
       </c>
     </row>
     <row r="368" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368" t="s">
+        <v>619</v>
+      </c>
+      <c r="C368" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
       <c r="D368">
         <v>1740</v>
       </c>
       <c r="E368" t="s">
         <v>31</v>
       </c>
       <c r="F368" t="s">
         <v>22</v>
       </c>
       <c r="G368" t="s">
         <v>45</v>
       </c>
       <c r="H368">
         <v>30</v>
       </c>
       <c r="I368" t="b">
         <v>0</v>
       </c>
       <c r="J368" t="s">
         <v>163</v>
       </c>
       <c r="K368">
         <v>1</v>
       </c>
@@ -24562,57 +24586,57 @@
       </c>
       <c r="N368">
         <v>103.06</v>
       </c>
       <c r="O368" t="s">
         <v>24</v>
       </c>
       <c r="P368" t="s">
         <v>24</v>
       </c>
       <c r="Q368" t="s">
         <v>24</v>
       </c>
       <c r="R368" t="s">
         <v>24</v>
       </c>
       <c r="S368">
         <v>103.06</v>
       </c>
     </row>
     <row r="369" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
+        <v>621</v>
+      </c>
+      <c r="C369" t="s">
         <v>622</v>
       </c>
-      <c r="C369" t="s">
+      <c r="E369" t="s">
         <v>623</v>
-      </c>
-[...1 lines deleted...]
-        <v>624</v>
       </c>
       <c r="F369" t="s">
         <v>28</v>
       </c>
       <c r="G369" t="s">
         <v>45</v>
       </c>
       <c r="H369">
         <v>25</v>
       </c>
       <c r="I369" t="b">
         <v>0</v>
       </c>
       <c r="J369" t="s">
         <v>163</v>
       </c>
       <c r="K369">
         <v>1</v>
       </c>
       <c r="L369" t="s">
         <v>24</v>
       </c>
       <c r="M369" t="s">
         <v>24</v>
       </c>
@@ -24621,51 +24645,51 @@
       </c>
       <c r="O369" t="s">
         <v>24</v>
       </c>
       <c r="P369">
         <v>102.81</v>
       </c>
       <c r="Q369" t="s">
         <v>24</v>
       </c>
       <c r="R369" t="s">
         <v>24</v>
       </c>
       <c r="S369">
         <v>102.81</v>
       </c>
     </row>
     <row r="370" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370" t="s">
         <v>61</v>
       </c>
       <c r="C370" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="E370" t="s">
         <v>356</v>
       </c>
       <c r="F370" t="s">
         <v>34</v>
       </c>
       <c r="G370" t="s">
         <v>23</v>
       </c>
       <c r="H370">
         <v>52</v>
       </c>
       <c r="I370" t="b">
         <v>0</v>
       </c>
       <c r="J370" t="s">
         <v>163</v>
       </c>
       <c r="K370">
         <v>1</v>
       </c>
       <c r="L370" t="s">
         <v>24</v>
       </c>
@@ -24674,54 +24698,54 @@
       </c>
       <c r="N370" t="s">
         <v>24</v>
       </c>
       <c r="O370" t="s">
         <v>24</v>
       </c>
       <c r="P370">
         <v>102.78</v>
       </c>
       <c r="Q370" t="s">
         <v>24</v>
       </c>
       <c r="R370" t="s">
         <v>24</v>
       </c>
       <c r="S370">
         <v>102.78</v>
       </c>
     </row>
     <row r="371" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
+        <v>625</v>
+      </c>
+      <c r="C371" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="D371">
         <v>1667</v>
       </c>
       <c r="E371" t="s">
         <v>532</v>
       </c>
       <c r="F371" t="s">
         <v>34</v>
       </c>
       <c r="G371" t="s">
         <v>23</v>
       </c>
       <c r="H371">
         <v>53</v>
       </c>
       <c r="I371" t="b">
         <v>0</v>
       </c>
       <c r="J371" t="s">
         <v>163</v>
       </c>
       <c r="K371">
         <v>1</v>
       </c>
@@ -24795,51 +24819,51 @@
       </c>
       <c r="O372" t="s">
         <v>24</v>
       </c>
       <c r="P372" t="s">
         <v>24</v>
       </c>
       <c r="Q372" t="s">
         <v>24</v>
       </c>
       <c r="R372" t="s">
         <v>24</v>
       </c>
       <c r="S372">
         <v>102.38</v>
       </c>
     </row>
     <row r="373" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373" t="s">
         <v>180</v>
       </c>
       <c r="C373" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="D373">
         <v>1851</v>
       </c>
       <c r="E373" t="s">
         <v>24</v>
       </c>
       <c r="F373" t="s">
         <v>28</v>
       </c>
       <c r="G373" t="s">
         <v>23</v>
       </c>
       <c r="H373">
         <v>73</v>
       </c>
       <c r="I373" t="b">
         <v>0</v>
       </c>
       <c r="J373" t="s">
         <v>163</v>
       </c>
       <c r="K373">
         <v>1</v>
       </c>
@@ -24857,51 +24881,51 @@
       </c>
       <c r="P373" t="s">
         <v>24</v>
       </c>
       <c r="Q373" t="s">
         <v>24</v>
       </c>
       <c r="R373" t="s">
         <v>24</v>
       </c>
       <c r="S373">
         <v>102.33</v>
       </c>
     </row>
     <row r="374" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374" t="s">
         <v>178</v>
       </c>
       <c r="C374" t="s">
         <v>515</v>
       </c>
       <c r="E374" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="F374" t="s">
         <v>63</v>
       </c>
       <c r="G374" t="s">
         <v>23</v>
       </c>
       <c r="H374">
         <v>31</v>
       </c>
       <c r="I374" t="b">
         <v>0</v>
       </c>
       <c r="J374" t="s">
         <v>163</v>
       </c>
       <c r="K374">
         <v>1</v>
       </c>
       <c r="L374" t="s">
         <v>24</v>
       </c>
       <c r="M374" t="s">
         <v>24</v>
       </c>
@@ -24910,54 +24934,54 @@
       </c>
       <c r="O374" t="s">
         <v>24</v>
       </c>
       <c r="P374">
         <v>102.33</v>
       </c>
       <c r="Q374" t="s">
         <v>24</v>
       </c>
       <c r="R374" t="s">
         <v>24</v>
       </c>
       <c r="S374">
         <v>102.33</v>
       </c>
     </row>
     <row r="375" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375" t="s">
         <v>129</v>
       </c>
       <c r="C375" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="E375" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="F375" t="s">
         <v>34</v>
       </c>
       <c r="G375" t="s">
         <v>23</v>
       </c>
       <c r="H375">
         <v>54</v>
       </c>
       <c r="I375" t="b">
         <v>0</v>
       </c>
       <c r="J375" t="s">
         <v>163</v>
       </c>
       <c r="K375">
         <v>1</v>
       </c>
       <c r="L375" t="s">
         <v>24</v>
       </c>
       <c r="M375" t="s">
         <v>24</v>
       </c>
@@ -24966,51 +24990,51 @@
       </c>
       <c r="O375" t="s">
         <v>24</v>
       </c>
       <c r="P375">
         <v>102.18</v>
       </c>
       <c r="Q375" t="s">
         <v>24</v>
       </c>
       <c r="R375" t="s">
         <v>24</v>
       </c>
       <c r="S375">
         <v>102.18</v>
       </c>
     </row>
     <row r="376" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376" t="s">
         <v>151</v>
       </c>
       <c r="C376" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="E376" t="s">
         <v>24</v>
       </c>
       <c r="F376" t="s">
         <v>34</v>
       </c>
       <c r="G376" t="s">
         <v>23</v>
       </c>
       <c r="H376">
         <v>55</v>
       </c>
       <c r="I376" t="b">
         <v>0</v>
       </c>
       <c r="J376" t="s">
         <v>163</v>
       </c>
       <c r="K376">
         <v>1</v>
       </c>
       <c r="L376" t="s">
         <v>24</v>
       </c>
@@ -25075,51 +25099,51 @@
       </c>
       <c r="N377">
         <v>102.15</v>
       </c>
       <c r="O377" t="s">
         <v>24</v>
       </c>
       <c r="P377" t="s">
         <v>24</v>
       </c>
       <c r="Q377" t="s">
         <v>24</v>
       </c>
       <c r="R377" t="s">
         <v>24</v>
       </c>
       <c r="S377">
         <v>102.15</v>
       </c>
     </row>
     <row r="378" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="C378" t="s">
         <v>109</v>
       </c>
       <c r="D378">
         <v>1285</v>
       </c>
       <c r="E378" t="s">
         <v>77</v>
       </c>
       <c r="F378" t="s">
         <v>28</v>
       </c>
       <c r="G378" t="s">
         <v>45</v>
       </c>
       <c r="H378">
         <v>26</v>
       </c>
       <c r="I378" t="b">
         <v>0</v>
       </c>
       <c r="J378" t="s">
         <v>163</v>
       </c>
@@ -25137,51 +25161,51 @@
       </c>
       <c r="O378" t="s">
         <v>24</v>
       </c>
       <c r="P378">
         <v>102.09</v>
       </c>
       <c r="Q378" t="s">
         <v>24</v>
       </c>
       <c r="R378" t="s">
         <v>24</v>
       </c>
       <c r="S378">
         <v>102.09</v>
       </c>
     </row>
     <row r="379" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379" t="s">
         <v>167</v>
       </c>
       <c r="C379" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="D379">
         <v>1812</v>
       </c>
       <c r="E379" t="s">
         <v>31</v>
       </c>
       <c r="F379" t="s">
         <v>22</v>
       </c>
       <c r="G379" t="s">
         <v>23</v>
       </c>
       <c r="H379">
         <v>114</v>
       </c>
       <c r="I379" t="b">
         <v>0</v>
       </c>
       <c r="J379" t="s">
         <v>163</v>
       </c>
       <c r="K379">
         <v>1</v>
       </c>
@@ -25196,51 +25220,51 @@
       </c>
       <c r="O379" t="s">
         <v>24</v>
       </c>
       <c r="P379" t="s">
         <v>24</v>
       </c>
       <c r="Q379" t="s">
         <v>24</v>
       </c>
       <c r="R379" t="s">
         <v>24</v>
       </c>
       <c r="S379">
         <v>102.09</v>
       </c>
     </row>
     <row r="380" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380" t="s">
         <v>170</v>
       </c>
       <c r="C380" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="E380" t="s">
         <v>24</v>
       </c>
       <c r="F380" t="s">
         <v>22</v>
       </c>
       <c r="G380" t="s">
         <v>23</v>
       </c>
       <c r="H380">
         <v>115</v>
       </c>
       <c r="I380" t="b">
         <v>0</v>
       </c>
       <c r="J380" t="s">
         <v>163</v>
       </c>
       <c r="K380">
         <v>1</v>
       </c>
       <c r="L380" t="s">
         <v>24</v>
       </c>
@@ -25252,51 +25276,51 @@
       </c>
       <c r="O380" t="s">
         <v>24</v>
       </c>
       <c r="P380" t="s">
         <v>24</v>
       </c>
       <c r="Q380" t="s">
         <v>24</v>
       </c>
       <c r="R380" t="s">
         <v>24</v>
       </c>
       <c r="S380">
         <v>102.08</v>
       </c>
     </row>
     <row r="381" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381" t="s">
         <v>319</v>
       </c>
       <c r="C381" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="E381" t="s">
         <v>24</v>
       </c>
       <c r="F381" t="s">
         <v>22</v>
       </c>
       <c r="G381" t="s">
         <v>23</v>
       </c>
       <c r="H381">
         <v>116</v>
       </c>
       <c r="I381" t="b">
         <v>0</v>
       </c>
       <c r="J381" t="s">
         <v>163</v>
       </c>
       <c r="K381">
         <v>1</v>
       </c>
       <c r="L381">
         <v>102.04</v>
       </c>
@@ -25305,54 +25329,54 @@
       </c>
       <c r="N381" t="s">
         <v>24</v>
       </c>
       <c r="O381" t="s">
         <v>24</v>
       </c>
       <c r="P381" t="s">
         <v>24</v>
       </c>
       <c r="Q381" t="s">
         <v>24</v>
       </c>
       <c r="R381" t="s">
         <v>24</v>
       </c>
       <c r="S381">
         <v>102.04</v>
       </c>
     </row>
     <row r="382" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382" t="s">
+        <v>634</v>
+      </c>
+      <c r="C382" t="s">
         <v>635</v>
-      </c>
-[...1 lines deleted...]
-        <v>636</v>
       </c>
       <c r="D382">
         <v>1179</v>
       </c>
       <c r="E382" t="s">
         <v>60</v>
       </c>
       <c r="F382" t="s">
         <v>28</v>
       </c>
       <c r="G382" t="s">
         <v>45</v>
       </c>
       <c r="H382">
         <v>27</v>
       </c>
       <c r="I382" t="b">
         <v>0</v>
       </c>
       <c r="J382" t="s">
         <v>163</v>
       </c>
       <c r="K382">
         <v>1</v>
       </c>
@@ -25367,51 +25391,51 @@
       </c>
       <c r="O382" t="s">
         <v>24</v>
       </c>
       <c r="P382" t="s">
         <v>24</v>
       </c>
       <c r="Q382" t="s">
         <v>24</v>
       </c>
       <c r="R382" t="s">
         <v>24</v>
       </c>
       <c r="S382">
         <v>102.01</v>
       </c>
     </row>
     <row r="383" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383" t="s">
         <v>139</v>
       </c>
       <c r="C383" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="E383" t="s">
         <v>24</v>
       </c>
       <c r="F383" t="s">
         <v>22</v>
       </c>
       <c r="G383" t="s">
         <v>23</v>
       </c>
       <c r="H383">
         <v>117</v>
       </c>
       <c r="I383" t="b">
         <v>0</v>
       </c>
       <c r="J383" t="s">
         <v>163</v>
       </c>
       <c r="K383">
         <v>1</v>
       </c>
       <c r="L383" t="s">
         <v>24</v>
       </c>
@@ -25423,51 +25447,51 @@
       </c>
       <c r="O383">
         <v>101.9</v>
       </c>
       <c r="P383" t="s">
         <v>24</v>
       </c>
       <c r="Q383" t="s">
         <v>24</v>
       </c>
       <c r="R383" t="s">
         <v>24</v>
       </c>
       <c r="S383">
         <v>101.9</v>
       </c>
     </row>
     <row r="384" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384" t="s">
         <v>212</v>
       </c>
       <c r="C384" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="E384" t="s">
         <v>24</v>
       </c>
       <c r="F384" t="s">
         <v>34</v>
       </c>
       <c r="G384" t="s">
         <v>23</v>
       </c>
       <c r="H384">
         <v>56</v>
       </c>
       <c r="I384" t="b">
         <v>0</v>
       </c>
       <c r="J384" t="s">
         <v>163</v>
       </c>
       <c r="K384">
         <v>1</v>
       </c>
       <c r="L384" t="s">
         <v>24</v>
       </c>
@@ -25479,51 +25503,54 @@
       </c>
       <c r="O384" t="s">
         <v>24</v>
       </c>
       <c r="P384" t="s">
         <v>24</v>
       </c>
       <c r="Q384" t="s">
         <v>24</v>
       </c>
       <c r="R384" t="s">
         <v>24</v>
       </c>
       <c r="S384">
         <v>101.84</v>
       </c>
     </row>
     <row r="385" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385" t="s">
         <v>212</v>
       </c>
       <c r="C385" t="s">
-        <v>639</v>
+        <v>638</v>
+      </c>
+      <c r="D385">
+        <v>2537</v>
       </c>
       <c r="E385" t="s">
         <v>245</v>
       </c>
       <c r="F385" t="s">
         <v>28</v>
       </c>
       <c r="G385" t="s">
         <v>23</v>
       </c>
       <c r="H385">
         <v>74</v>
       </c>
       <c r="I385" t="b">
         <v>0</v>
       </c>
       <c r="J385" t="s">
         <v>163</v>
       </c>
       <c r="K385">
         <v>1</v>
       </c>
       <c r="L385">
         <v>101.83</v>
       </c>
@@ -25535,51 +25562,51 @@
       </c>
       <c r="O385" t="s">
         <v>24</v>
       </c>
       <c r="P385" t="s">
         <v>24</v>
       </c>
       <c r="Q385" t="s">
         <v>24</v>
       </c>
       <c r="R385" t="s">
         <v>24</v>
       </c>
       <c r="S385">
         <v>101.83</v>
       </c>
     </row>
     <row r="386" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386" t="s">
         <v>104</v>
       </c>
       <c r="C386" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="D386">
         <v>1860</v>
       </c>
       <c r="E386" t="s">
         <v>24</v>
       </c>
       <c r="F386" t="s">
         <v>34</v>
       </c>
       <c r="G386" t="s">
         <v>23</v>
       </c>
       <c r="H386">
         <v>57</v>
       </c>
       <c r="I386" t="b">
         <v>0</v>
       </c>
       <c r="J386" t="s">
         <v>163</v>
       </c>
       <c r="K386">
         <v>1</v>
       </c>
@@ -25594,107 +25621,107 @@
       </c>
       <c r="O386" t="s">
         <v>24</v>
       </c>
       <c r="P386" t="s">
         <v>24</v>
       </c>
       <c r="Q386" t="s">
         <v>24</v>
       </c>
       <c r="R386" t="s">
         <v>24</v>
       </c>
       <c r="S386">
         <v>101.69</v>
       </c>
     </row>
     <row r="387" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387" t="s">
         <v>489</v>
       </c>
       <c r="C387" t="s">
+        <v>640</v>
+      </c>
+      <c r="E387" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
       <c r="F387" t="s">
         <v>28</v>
       </c>
       <c r="G387" t="s">
         <v>23</v>
       </c>
       <c r="H387">
         <v>75</v>
       </c>
       <c r="I387" t="b">
         <v>0</v>
       </c>
       <c r="J387" t="s">
         <v>163</v>
       </c>
       <c r="K387">
         <v>1</v>
       </c>
       <c r="L387" t="s">
         <v>24</v>
       </c>
       <c r="M387" t="s">
         <v>24</v>
       </c>
       <c r="N387" t="s">
         <v>24</v>
       </c>
       <c r="O387" t="s">
         <v>24</v>
       </c>
       <c r="P387" t="s">
         <v>24</v>
       </c>
       <c r="Q387" t="s">
         <v>24</v>
       </c>
       <c r="R387">
         <v>101.53</v>
       </c>
       <c r="S387">
         <v>101.53</v>
       </c>
     </row>
     <row r="388" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388" t="s">
+        <v>642</v>
+      </c>
+      <c r="C388" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
       <c r="E388" t="s">
         <v>48</v>
       </c>
       <c r="F388" t="s">
         <v>22</v>
       </c>
       <c r="G388" t="s">
         <v>45</v>
       </c>
       <c r="H388">
         <v>32</v>
       </c>
       <c r="I388" t="b">
         <v>0</v>
       </c>
       <c r="J388" t="s">
         <v>163</v>
       </c>
       <c r="K388">
         <v>1</v>
       </c>
       <c r="L388" t="s">
         <v>24</v>
       </c>
@@ -25709,51 +25736,51 @@
       </c>
       <c r="P388" t="s">
         <v>24</v>
       </c>
       <c r="Q388" t="s">
         <v>24</v>
       </c>
       <c r="R388" t="s">
         <v>24</v>
       </c>
       <c r="S388">
         <v>101.52</v>
       </c>
     </row>
     <row r="389" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389" t="s">
         <v>237</v>
       </c>
       <c r="C389" t="s">
         <v>38</v>
       </c>
       <c r="E389" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F389" t="s">
         <v>118</v>
       </c>
       <c r="G389" t="s">
         <v>23</v>
       </c>
       <c r="H389">
         <v>18</v>
       </c>
       <c r="I389" t="b">
         <v>0</v>
       </c>
       <c r="J389" t="s">
         <v>163</v>
       </c>
       <c r="K389">
         <v>1</v>
       </c>
       <c r="L389" t="s">
         <v>24</v>
       </c>
       <c r="M389" t="s">
         <v>24</v>
       </c>
@@ -25762,51 +25789,51 @@
       </c>
       <c r="O389">
         <v>101.45</v>
       </c>
       <c r="P389" t="s">
         <v>24</v>
       </c>
       <c r="Q389" t="s">
         <v>24</v>
       </c>
       <c r="R389" t="s">
         <v>24</v>
       </c>
       <c r="S389">
         <v>101.45</v>
       </c>
     </row>
     <row r="390" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A390">
         <v>389</v>
       </c>
       <c r="B390" t="s">
         <v>538</v>
       </c>
       <c r="C390" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="E390" t="s">
         <v>24</v>
       </c>
       <c r="F390" t="s">
         <v>28</v>
       </c>
       <c r="G390" t="s">
         <v>23</v>
       </c>
       <c r="H390">
         <v>76</v>
       </c>
       <c r="I390" t="b">
         <v>0</v>
       </c>
       <c r="J390" t="s">
         <v>163</v>
       </c>
       <c r="K390">
         <v>1</v>
       </c>
       <c r="L390" t="s">
         <v>24</v>
       </c>
@@ -25815,51 +25842,51 @@
       </c>
       <c r="N390" t="s">
         <v>24</v>
       </c>
       <c r="O390" t="s">
         <v>24</v>
       </c>
       <c r="P390" t="s">
         <v>24</v>
       </c>
       <c r="Q390" t="s">
         <v>24</v>
       </c>
       <c r="R390" t="s">
         <v>24</v>
       </c>
       <c r="S390">
         <v>101.36</v>
       </c>
     </row>
     <row r="391" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A391">
         <v>390</v>
       </c>
       <c r="B391" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="C391" t="s">
         <v>264</v>
       </c>
       <c r="E391" t="s">
         <v>31</v>
       </c>
       <c r="F391" t="s">
         <v>22</v>
       </c>
       <c r="G391" t="s">
         <v>45</v>
       </c>
       <c r="H391">
         <v>33</v>
       </c>
       <c r="I391" t="b">
         <v>0</v>
       </c>
       <c r="J391" t="s">
         <v>163</v>
       </c>
       <c r="K391">
         <v>1</v>
       </c>
@@ -25874,51 +25901,51 @@
       </c>
       <c r="O391" t="s">
         <v>24</v>
       </c>
       <c r="P391" t="s">
         <v>24</v>
       </c>
       <c r="Q391" t="s">
         <v>24</v>
       </c>
       <c r="R391" t="s">
         <v>24</v>
       </c>
       <c r="S391">
         <v>101.31</v>
       </c>
     </row>
     <row r="392" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A392">
         <v>391</v>
       </c>
       <c r="B392" t="s">
         <v>343</v>
       </c>
       <c r="C392" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="E392" t="s">
         <v>24</v>
       </c>
       <c r="F392" t="s">
         <v>28</v>
       </c>
       <c r="G392" t="s">
         <v>23</v>
       </c>
       <c r="H392">
         <v>77</v>
       </c>
       <c r="I392" t="b">
         <v>0</v>
       </c>
       <c r="J392" t="s">
         <v>163</v>
       </c>
       <c r="K392">
         <v>1</v>
       </c>
       <c r="L392" t="s">
         <v>24</v>
       </c>
@@ -25933,101 +25960,101 @@
       </c>
       <c r="P392" t="s">
         <v>24</v>
       </c>
       <c r="Q392" t="s">
         <v>24</v>
       </c>
       <c r="R392" t="s">
         <v>24</v>
       </c>
       <c r="S392">
         <v>101.08</v>
       </c>
     </row>
     <row r="393" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A393">
         <v>392</v>
       </c>
       <c r="B393" t="s">
         <v>256</v>
       </c>
       <c r="C393" t="s">
         <v>144</v>
       </c>
       <c r="E393" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="F393" t="s">
         <v>22</v>
       </c>
       <c r="G393" t="s">
         <v>23</v>
       </c>
       <c r="H393">
         <v>118</v>
       </c>
       <c r="I393" t="b">
         <v>0</v>
       </c>
       <c r="J393" t="s">
         <v>163</v>
       </c>
       <c r="K393">
         <v>1</v>
       </c>
       <c r="L393" t="s">
         <v>24</v>
       </c>
       <c r="M393">
         <v>100.93</v>
       </c>
       <c r="N393" t="s">
         <v>24</v>
       </c>
       <c r="O393" t="s">
         <v>24</v>
       </c>
       <c r="P393" t="s">
         <v>24</v>
       </c>
       <c r="Q393" t="s">
         <v>24</v>
       </c>
       <c r="R393" t="s">
         <v>24</v>
       </c>
       <c r="S393">
         <v>100.93</v>
       </c>
     </row>
     <row r="394" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A394">
         <v>393</v>
       </c>
       <c r="B394" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="C394" t="s">
         <v>541</v>
       </c>
       <c r="E394" t="s">
         <v>331</v>
       </c>
       <c r="F394" t="s">
         <v>22</v>
       </c>
       <c r="G394" t="s">
         <v>45</v>
       </c>
       <c r="H394">
         <v>34</v>
       </c>
       <c r="I394" t="b">
         <v>0</v>
       </c>
       <c r="J394" t="s">
         <v>163</v>
       </c>
       <c r="K394">
         <v>1</v>
       </c>
@@ -26039,57 +26066,57 @@
       </c>
       <c r="N394" t="s">
         <v>24</v>
       </c>
       <c r="O394" t="s">
         <v>24</v>
       </c>
       <c r="P394">
         <v>100.58</v>
       </c>
       <c r="Q394" t="s">
         <v>24</v>
       </c>
       <c r="R394" t="s">
         <v>24</v>
       </c>
       <c r="S394">
         <v>100.58</v>
       </c>
     </row>
     <row r="395" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A395">
         <v>394</v>
       </c>
       <c r="B395" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="C395" t="s">
         <v>237</v>
       </c>
       <c r="E395" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="F395" t="s">
         <v>34</v>
       </c>
       <c r="G395" t="s">
         <v>23</v>
       </c>
       <c r="H395">
         <v>58</v>
       </c>
       <c r="I395" t="b">
         <v>0</v>
       </c>
       <c r="J395" t="s">
         <v>163</v>
       </c>
       <c r="K395">
         <v>1</v>
       </c>
       <c r="L395" t="s">
         <v>24</v>
       </c>
       <c r="M395">
         <v>100.56</v>
       </c>
@@ -26098,51 +26125,51 @@
       </c>
       <c r="O395" t="s">
         <v>24</v>
       </c>
       <c r="P395" t="s">
         <v>24</v>
       </c>
       <c r="Q395" t="s">
         <v>24</v>
       </c>
       <c r="R395" t="s">
         <v>24</v>
       </c>
       <c r="S395">
         <v>100.56</v>
       </c>
     </row>
     <row r="396" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396" t="s">
         <v>182</v>
       </c>
       <c r="C396" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="D396">
         <v>1995</v>
       </c>
       <c r="E396" t="s">
         <v>24</v>
       </c>
       <c r="F396" t="s">
         <v>22</v>
       </c>
       <c r="G396" t="s">
         <v>45</v>
       </c>
       <c r="H396">
         <v>35</v>
       </c>
       <c r="I396" t="b">
         <v>0</v>
       </c>
       <c r="J396" t="s">
         <v>163</v>
       </c>
       <c r="K396">
         <v>1</v>
       </c>
@@ -26210,51 +26237,51 @@
       </c>
       <c r="N397" t="s">
         <v>24</v>
       </c>
       <c r="O397" t="s">
         <v>24</v>
       </c>
       <c r="P397">
         <v>100.48</v>
       </c>
       <c r="Q397" t="s">
         <v>24</v>
       </c>
       <c r="R397" t="s">
         <v>24</v>
       </c>
       <c r="S397">
         <v>100.48</v>
       </c>
     </row>
     <row r="398" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A398">
         <v>397</v>
       </c>
       <c r="B398" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="C398" t="s">
         <v>226</v>
       </c>
       <c r="E398" t="s">
         <v>24</v>
       </c>
       <c r="F398" t="s">
         <v>34</v>
       </c>
       <c r="G398" t="s">
         <v>45</v>
       </c>
       <c r="H398">
         <v>10</v>
       </c>
       <c r="I398" t="b">
         <v>0</v>
       </c>
       <c r="J398" t="s">
         <v>163</v>
       </c>
       <c r="K398">
         <v>1</v>
       </c>
@@ -26269,51 +26296,51 @@
       </c>
       <c r="O398">
         <v>100.37</v>
       </c>
       <c r="P398" t="s">
         <v>24</v>
       </c>
       <c r="Q398" t="s">
         <v>24</v>
       </c>
       <c r="R398" t="s">
         <v>24</v>
       </c>
       <c r="S398">
         <v>100.37</v>
       </c>
     </row>
     <row r="399" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A399">
         <v>398</v>
       </c>
       <c r="B399" t="s">
         <v>64</v>
       </c>
       <c r="C399" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="D399">
         <v>1570</v>
       </c>
       <c r="E399" t="s">
         <v>24</v>
       </c>
       <c r="F399" t="s">
         <v>28</v>
       </c>
       <c r="G399" t="s">
         <v>23</v>
       </c>
       <c r="H399">
         <v>78</v>
       </c>
       <c r="I399" t="b">
         <v>0</v>
       </c>
       <c r="J399" t="s">
         <v>163</v>
       </c>
       <c r="K399">
         <v>1</v>
       </c>
@@ -26325,57 +26352,57 @@
       </c>
       <c r="N399" t="s">
         <v>24</v>
       </c>
       <c r="O399">
         <v>100.33</v>
       </c>
       <c r="P399" t="s">
         <v>24</v>
       </c>
       <c r="Q399" t="s">
         <v>24</v>
       </c>
       <c r="R399" t="s">
         <v>24</v>
       </c>
       <c r="S399">
         <v>100.33</v>
       </c>
     </row>
     <row r="400" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="C400" t="s">
+        <v>622</v>
+      </c>
+      <c r="E400" t="s">
         <v>623</v>
-      </c>
-[...1 lines deleted...]
-        <v>624</v>
       </c>
       <c r="F400" t="s">
         <v>28</v>
       </c>
       <c r="G400" t="s">
         <v>23</v>
       </c>
       <c r="H400">
         <v>79</v>
       </c>
       <c r="I400" t="b">
         <v>0</v>
       </c>
       <c r="J400" t="s">
         <v>163</v>
       </c>
       <c r="K400">
         <v>1</v>
       </c>
       <c r="L400" t="s">
         <v>24</v>
       </c>
       <c r="M400" t="s">
         <v>24</v>
       </c>
@@ -26384,51 +26411,51 @@
       </c>
       <c r="O400" t="s">
         <v>24</v>
       </c>
       <c r="P400">
         <v>100.27</v>
       </c>
       <c r="Q400" t="s">
         <v>24</v>
       </c>
       <c r="R400" t="s">
         <v>24</v>
       </c>
       <c r="S400">
         <v>100.27</v>
       </c>
     </row>
     <row r="401" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A401">
         <v>400</v>
       </c>
       <c r="B401" t="s">
         <v>151</v>
       </c>
       <c r="C401" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="E401" t="s">
         <v>24</v>
       </c>
       <c r="F401" t="s">
         <v>28</v>
       </c>
       <c r="G401" t="s">
         <v>23</v>
       </c>
       <c r="H401">
         <v>80</v>
       </c>
       <c r="I401" t="b">
         <v>0</v>
       </c>
       <c r="J401" t="s">
         <v>163</v>
       </c>
       <c r="K401">
         <v>1</v>
       </c>
       <c r="L401" t="s">
         <v>24</v>
       </c>
@@ -26499,51 +26526,51 @@
       </c>
       <c r="O402" t="s">
         <v>24</v>
       </c>
       <c r="P402" t="s">
         <v>24</v>
       </c>
       <c r="Q402">
         <v>86.38</v>
       </c>
       <c r="R402" t="s">
         <v>24</v>
       </c>
       <c r="S402">
         <v>100.15</v>
       </c>
     </row>
     <row r="403" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A403">
         <v>402</v>
       </c>
       <c r="B403" t="s">
         <v>191</v>
       </c>
       <c r="C403" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="E403" t="s">
         <v>77</v>
       </c>
       <c r="F403" t="s">
         <v>22</v>
       </c>
       <c r="G403" t="s">
         <v>23</v>
       </c>
       <c r="H403">
         <v>120</v>
       </c>
       <c r="I403" t="b">
         <v>0</v>
       </c>
       <c r="J403" t="s">
         <v>163</v>
       </c>
       <c r="K403">
         <v>1</v>
       </c>
       <c r="L403" t="s">
         <v>24</v>
       </c>
@@ -26552,54 +26579,54 @@
       </c>
       <c r="N403">
         <v>100.15</v>
       </c>
       <c r="O403" t="s">
         <v>24</v>
       </c>
       <c r="P403" t="s">
         <v>24</v>
       </c>
       <c r="Q403" t="s">
         <v>24</v>
       </c>
       <c r="R403" t="s">
         <v>24</v>
       </c>
       <c r="S403">
         <v>100.15</v>
       </c>
     </row>
     <row r="404" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A404">
         <v>403</v>
       </c>
       <c r="B404" t="s">
+        <v>657</v>
+      </c>
+      <c r="C404" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
       <c r="E404" t="s">
         <v>24</v>
       </c>
       <c r="F404" t="s">
         <v>22</v>
       </c>
       <c r="G404" t="s">
         <v>45</v>
       </c>
       <c r="H404">
         <v>36</v>
       </c>
       <c r="I404" t="b">
         <v>0</v>
       </c>
       <c r="J404" t="s">
         <v>163</v>
       </c>
       <c r="K404">
         <v>1</v>
       </c>
       <c r="L404" t="s">
         <v>24</v>
       </c>
@@ -26611,57 +26638,57 @@
       </c>
       <c r="O404" t="s">
         <v>24</v>
       </c>
       <c r="P404" t="s">
         <v>24</v>
       </c>
       <c r="Q404" t="s">
         <v>24</v>
       </c>
       <c r="R404" t="s">
         <v>24</v>
       </c>
       <c r="S404">
         <v>100.09</v>
       </c>
     </row>
     <row r="405" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405" t="s">
         <v>221</v>
       </c>
       <c r="C405" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="D405">
         <v>1845</v>
       </c>
       <c r="E405" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F405" t="s">
         <v>28</v>
       </c>
       <c r="G405" t="s">
         <v>45</v>
       </c>
       <c r="H405">
         <v>28</v>
       </c>
       <c r="I405" t="b">
         <v>0</v>
       </c>
       <c r="J405" t="s">
         <v>163</v>
       </c>
       <c r="K405">
         <v>1</v>
       </c>
       <c r="L405" t="s">
         <v>24</v>
       </c>
       <c r="M405" t="s">
         <v>24</v>
       </c>
@@ -26670,51 +26697,51 @@
       </c>
       <c r="O405" t="s">
         <v>24</v>
       </c>
       <c r="P405" t="s">
         <v>24</v>
       </c>
       <c r="Q405" t="s">
         <v>24</v>
       </c>
       <c r="R405" t="s">
         <v>24</v>
       </c>
       <c r="S405">
         <v>100.07</v>
       </c>
     </row>
     <row r="406" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A406">
         <v>405</v>
       </c>
       <c r="B406" t="s">
         <v>312</v>
       </c>
       <c r="C406" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="E406" t="s">
         <v>77</v>
       </c>
       <c r="F406" t="s">
         <v>34</v>
       </c>
       <c r="G406" t="s">
         <v>23</v>
       </c>
       <c r="H406">
         <v>59</v>
       </c>
       <c r="I406" t="b">
         <v>0</v>
       </c>
       <c r="J406" t="s">
         <v>163</v>
       </c>
       <c r="K406">
         <v>1</v>
       </c>
       <c r="L406" t="s">
         <v>24</v>
       </c>
@@ -26838,54 +26865,54 @@
       </c>
       <c r="O408" t="s">
         <v>24</v>
       </c>
       <c r="P408" t="s">
         <v>24</v>
       </c>
       <c r="Q408" t="s">
         <v>24</v>
       </c>
       <c r="R408" t="s">
         <v>24</v>
       </c>
       <c r="S408">
         <v>99.67</v>
       </c>
     </row>
     <row r="409" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409" t="s">
         <v>42</v>
       </c>
       <c r="C409" t="s">
+        <v>661</v>
+      </c>
+      <c r="E409" t="s">
         <v>662</v>
-      </c>
-[...1 lines deleted...]
-        <v>663</v>
       </c>
       <c r="F409" t="s">
         <v>28</v>
       </c>
       <c r="G409" t="s">
         <v>45</v>
       </c>
       <c r="H409">
         <v>29</v>
       </c>
       <c r="I409" t="b">
         <v>0</v>
       </c>
       <c r="J409" t="s">
         <v>163</v>
       </c>
       <c r="K409">
         <v>1</v>
       </c>
       <c r="L409" t="s">
         <v>24</v>
       </c>
       <c r="M409" t="s">
         <v>24</v>
       </c>
@@ -26894,51 +26921,51 @@
       </c>
       <c r="O409" t="s">
         <v>24</v>
       </c>
       <c r="P409" t="s">
         <v>24</v>
       </c>
       <c r="Q409" t="s">
         <v>24</v>
       </c>
       <c r="R409" t="s">
         <v>24</v>
       </c>
       <c r="S409">
         <v>99.62</v>
       </c>
     </row>
     <row r="410" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A410">
         <v>409</v>
       </c>
       <c r="B410" t="s">
         <v>431</v>
       </c>
       <c r="C410" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="D410">
         <v>1875</v>
       </c>
       <c r="E410" t="s">
         <v>24</v>
       </c>
       <c r="F410" t="s">
         <v>28</v>
       </c>
       <c r="G410" t="s">
         <v>23</v>
       </c>
       <c r="H410">
         <v>81</v>
       </c>
       <c r="I410" t="b">
         <v>0</v>
       </c>
       <c r="J410" t="s">
         <v>163</v>
       </c>
       <c r="K410">
         <v>1</v>
       </c>
@@ -26950,54 +26977,54 @@
       </c>
       <c r="N410">
         <v>99.61</v>
       </c>
       <c r="O410" t="s">
         <v>24</v>
       </c>
       <c r="P410" t="s">
         <v>24</v>
       </c>
       <c r="Q410" t="s">
         <v>24</v>
       </c>
       <c r="R410" t="s">
         <v>24</v>
       </c>
       <c r="S410">
         <v>99.61</v>
       </c>
     </row>
     <row r="411" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411" t="s">
+        <v>664</v>
+      </c>
+      <c r="C411" t="s">
         <v>665</v>
-      </c>
-[...1 lines deleted...]
-        <v>666</v>
       </c>
       <c r="D411">
         <v>1500</v>
       </c>
       <c r="E411" t="s">
         <v>200</v>
       </c>
       <c r="F411" t="s">
         <v>28</v>
       </c>
       <c r="G411" t="s">
         <v>45</v>
       </c>
       <c r="H411">
         <v>30</v>
       </c>
       <c r="I411" t="b">
         <v>0</v>
       </c>
       <c r="J411" t="s">
         <v>163</v>
       </c>
       <c r="K411">
         <v>1</v>
       </c>
@@ -27068,51 +27095,51 @@
       </c>
       <c r="O412" t="s">
         <v>24</v>
       </c>
       <c r="P412" t="s">
         <v>24</v>
       </c>
       <c r="Q412" t="s">
         <v>24</v>
       </c>
       <c r="R412" t="s">
         <v>24</v>
       </c>
       <c r="S412">
         <v>99.49</v>
       </c>
     </row>
     <row r="413" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413" t="s">
         <v>240</v>
       </c>
       <c r="C413" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="E413" t="s">
         <v>24</v>
       </c>
       <c r="F413" t="s">
         <v>28</v>
       </c>
       <c r="G413" t="s">
         <v>23</v>
       </c>
       <c r="H413">
         <v>83</v>
       </c>
       <c r="I413" t="b">
         <v>0</v>
       </c>
       <c r="J413" t="s">
         <v>163</v>
       </c>
       <c r="K413">
         <v>1</v>
       </c>
       <c r="L413" t="s">
         <v>24</v>
       </c>
@@ -27177,54 +27204,54 @@
       </c>
       <c r="N414">
         <v>99.46</v>
       </c>
       <c r="O414" t="s">
         <v>24</v>
       </c>
       <c r="P414" t="s">
         <v>24</v>
       </c>
       <c r="Q414" t="s">
         <v>24</v>
       </c>
       <c r="R414" t="s">
         <v>24</v>
       </c>
       <c r="S414">
         <v>99.46</v>
       </c>
     </row>
     <row r="415" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A415">
         <v>414</v>
       </c>
       <c r="B415" t="s">
+        <v>667</v>
+      </c>
+      <c r="C415" t="s">
         <v>668</v>
-      </c>
-[...1 lines deleted...]
-        <v>669</v>
       </c>
       <c r="E415" t="s">
         <v>234</v>
       </c>
       <c r="F415" t="s">
         <v>28</v>
       </c>
       <c r="G415" t="s">
         <v>23</v>
       </c>
       <c r="H415">
         <v>84</v>
       </c>
       <c r="I415" t="b">
         <v>0</v>
       </c>
       <c r="J415" t="s">
         <v>163</v>
       </c>
       <c r="K415">
         <v>1</v>
       </c>
       <c r="L415" t="s">
         <v>24</v>
       </c>
@@ -27236,51 +27263,51 @@
       </c>
       <c r="O415" t="s">
         <v>24</v>
       </c>
       <c r="P415" t="s">
         <v>24</v>
       </c>
       <c r="Q415" t="s">
         <v>24</v>
       </c>
       <c r="R415">
         <v>99.42</v>
       </c>
       <c r="S415">
         <v>99.42</v>
       </c>
     </row>
     <row r="416" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A416">
         <v>415</v>
       </c>
       <c r="B416" t="s">
         <v>191</v>
       </c>
       <c r="C416" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="D416">
         <v>1917</v>
       </c>
       <c r="E416" t="s">
         <v>24</v>
       </c>
       <c r="F416" t="s">
         <v>28</v>
       </c>
       <c r="G416" t="s">
         <v>23</v>
       </c>
       <c r="H416">
         <v>85</v>
       </c>
       <c r="I416" t="b">
         <v>0</v>
       </c>
       <c r="J416" t="s">
         <v>163</v>
       </c>
       <c r="K416">
         <v>1</v>
       </c>
@@ -27295,51 +27322,51 @@
       </c>
       <c r="O416" t="s">
         <v>24</v>
       </c>
       <c r="P416" t="s">
         <v>24</v>
       </c>
       <c r="Q416" t="s">
         <v>24</v>
       </c>
       <c r="R416" t="s">
         <v>24</v>
       </c>
       <c r="S416">
         <v>99.36</v>
       </c>
     </row>
     <row r="417" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A417">
         <v>416</v>
       </c>
       <c r="B417" t="s">
         <v>124</v>
       </c>
       <c r="C417" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="D417">
         <v>1878</v>
       </c>
       <c r="E417" t="s">
         <v>24</v>
       </c>
       <c r="F417" t="s">
         <v>22</v>
       </c>
       <c r="G417" t="s">
         <v>23</v>
       </c>
       <c r="H417">
         <v>123</v>
       </c>
       <c r="I417" t="b">
         <v>0</v>
       </c>
       <c r="J417" t="s">
         <v>163</v>
       </c>
       <c r="K417">
         <v>1</v>
       </c>
@@ -27351,51 +27378,51 @@
       </c>
       <c r="N417">
         <v>99.24</v>
       </c>
       <c r="O417" t="s">
         <v>24</v>
       </c>
       <c r="P417" t="s">
         <v>24</v>
       </c>
       <c r="Q417" t="s">
         <v>24</v>
       </c>
       <c r="R417" t="s">
         <v>24</v>
       </c>
       <c r="S417">
         <v>99.24</v>
       </c>
     </row>
     <row r="418" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="C418" t="s">
         <v>500</v>
       </c>
       <c r="E418" t="s">
         <v>514</v>
       </c>
       <c r="F418" t="s">
         <v>22</v>
       </c>
       <c r="G418" t="s">
         <v>23</v>
       </c>
       <c r="H418">
         <v>124</v>
       </c>
       <c r="I418" t="b">
         <v>0</v>
       </c>
       <c r="J418" t="s">
         <v>163</v>
       </c>
       <c r="K418">
         <v>1</v>
       </c>
@@ -27407,54 +27434,54 @@
       </c>
       <c r="N418" t="s">
         <v>24</v>
       </c>
       <c r="O418">
         <v>99.1</v>
       </c>
       <c r="P418" t="s">
         <v>24</v>
       </c>
       <c r="Q418" t="s">
         <v>24</v>
       </c>
       <c r="R418" t="s">
         <v>24</v>
       </c>
       <c r="S418">
         <v>99.1</v>
       </c>
     </row>
     <row r="419" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A419">
         <v>418</v>
       </c>
       <c r="B419" t="s">
+        <v>672</v>
+      </c>
+      <c r="C419" t="s">
         <v>673</v>
-      </c>
-[...1 lines deleted...]
-        <v>674</v>
       </c>
       <c r="E419" t="s">
         <v>24</v>
       </c>
       <c r="F419" t="s">
         <v>22</v>
       </c>
       <c r="G419" t="s">
         <v>23</v>
       </c>
       <c r="H419">
         <v>125</v>
       </c>
       <c r="I419" t="b">
         <v>0</v>
       </c>
       <c r="J419" t="s">
         <v>163</v>
       </c>
       <c r="K419">
         <v>1</v>
       </c>
       <c r="L419" t="s">
         <v>24</v>
       </c>
@@ -27466,104 +27493,104 @@
       </c>
       <c r="O419" t="s">
         <v>24</v>
       </c>
       <c r="P419" t="s">
         <v>24</v>
       </c>
       <c r="Q419" t="s">
         <v>24</v>
       </c>
       <c r="R419" t="s">
         <v>24</v>
       </c>
       <c r="S419">
         <v>98.99</v>
       </c>
     </row>
     <row r="420" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A420">
         <v>419</v>
       </c>
       <c r="B420" t="s">
         <v>55</v>
       </c>
       <c r="C420" t="s">
+        <v>674</v>
+      </c>
+      <c r="E420" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
       <c r="F420" t="s">
         <v>34</v>
       </c>
       <c r="G420" t="s">
         <v>23</v>
       </c>
       <c r="H420">
         <v>60</v>
       </c>
       <c r="I420" t="b">
         <v>0</v>
       </c>
       <c r="J420" t="s">
         <v>163</v>
       </c>
       <c r="K420">
         <v>1</v>
       </c>
       <c r="L420" t="s">
         <v>24</v>
       </c>
       <c r="M420" t="s">
         <v>24</v>
       </c>
       <c r="N420" t="s">
         <v>24</v>
       </c>
       <c r="O420" t="s">
         <v>24</v>
       </c>
       <c r="P420">
         <v>98.92</v>
       </c>
       <c r="Q420" t="s">
         <v>24</v>
       </c>
       <c r="R420" t="s">
         <v>24</v>
       </c>
       <c r="S420">
         <v>98.92</v>
       </c>
     </row>
     <row r="421" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="C421" t="s">
         <v>117</v>
       </c>
       <c r="E421" t="s">
         <v>519</v>
       </c>
       <c r="F421" t="s">
         <v>34</v>
       </c>
       <c r="G421" t="s">
         <v>23</v>
       </c>
       <c r="H421">
         <v>61</v>
       </c>
       <c r="I421" t="b">
         <v>0</v>
       </c>
       <c r="J421" t="s">
         <v>163</v>
       </c>
       <c r="K421">
         <v>1</v>
       </c>
@@ -27578,51 +27605,51 @@
       </c>
       <c r="O421" t="s">
         <v>24</v>
       </c>
       <c r="P421" t="s">
         <v>24</v>
       </c>
       <c r="Q421" t="s">
         <v>24</v>
       </c>
       <c r="R421">
         <v>98.9</v>
       </c>
       <c r="S421">
         <v>98.9</v>
       </c>
     </row>
     <row r="422" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422" t="s">
         <v>212</v>
       </c>
       <c r="C422" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="E422" t="s">
         <v>514</v>
       </c>
       <c r="F422" t="s">
         <v>28</v>
       </c>
       <c r="G422" t="s">
         <v>23</v>
       </c>
       <c r="H422">
         <v>86</v>
       </c>
       <c r="I422" t="b">
         <v>0</v>
       </c>
       <c r="J422" t="s">
         <v>163</v>
       </c>
       <c r="K422">
         <v>1</v>
       </c>
       <c r="L422" t="s">
         <v>24</v>
       </c>
@@ -27634,51 +27661,51 @@
       </c>
       <c r="O422">
         <v>98.77</v>
       </c>
       <c r="P422" t="s">
         <v>24</v>
       </c>
       <c r="Q422" t="s">
         <v>24</v>
       </c>
       <c r="R422" t="s">
         <v>24</v>
       </c>
       <c r="S422">
         <v>98.77</v>
       </c>
     </row>
     <row r="423" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423" t="s">
         <v>197</v>
       </c>
       <c r="C423" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="D423">
         <v>1802</v>
       </c>
       <c r="E423" t="s">
         <v>24</v>
       </c>
       <c r="F423" t="s">
         <v>28</v>
       </c>
       <c r="G423" t="s">
         <v>23</v>
       </c>
       <c r="H423">
         <v>87</v>
       </c>
       <c r="I423" t="b">
         <v>0</v>
       </c>
       <c r="J423" t="s">
         <v>163</v>
       </c>
       <c r="K423">
         <v>1</v>
       </c>
@@ -27690,54 +27717,54 @@
       </c>
       <c r="N423">
         <v>98.76</v>
       </c>
       <c r="O423" t="s">
         <v>24</v>
       </c>
       <c r="P423" t="s">
         <v>24</v>
       </c>
       <c r="Q423" t="s">
         <v>24</v>
       </c>
       <c r="R423" t="s">
         <v>24</v>
       </c>
       <c r="S423">
         <v>98.76</v>
       </c>
     </row>
     <row r="424" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="C424" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="E424" t="s">
         <v>376</v>
       </c>
       <c r="F424" t="s">
         <v>63</v>
       </c>
       <c r="G424" t="s">
         <v>23</v>
       </c>
       <c r="H424">
         <v>32</v>
       </c>
       <c r="I424" t="b">
         <v>0</v>
       </c>
       <c r="J424" t="s">
         <v>163</v>
       </c>
       <c r="K424">
         <v>1</v>
       </c>
       <c r="L424" t="s">
         <v>24</v>
       </c>
@@ -27746,54 +27773,54 @@
       </c>
       <c r="N424">
         <v>98.68</v>
       </c>
       <c r="O424" t="s">
         <v>24</v>
       </c>
       <c r="P424" t="s">
         <v>24</v>
       </c>
       <c r="Q424" t="s">
         <v>24</v>
       </c>
       <c r="R424" t="s">
         <v>24</v>
       </c>
       <c r="S424">
         <v>98.68</v>
       </c>
     </row>
     <row r="425" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425" t="s">
+        <v>680</v>
+      </c>
+      <c r="C425" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
       <c r="E425" t="s">
         <v>334</v>
       </c>
       <c r="F425" t="s">
         <v>28</v>
       </c>
       <c r="G425" t="s">
         <v>45</v>
       </c>
       <c r="H425">
         <v>31</v>
       </c>
       <c r="I425" t="b">
         <v>0</v>
       </c>
       <c r="J425" t="s">
         <v>163</v>
       </c>
       <c r="K425">
         <v>1</v>
       </c>
       <c r="L425" t="s">
         <v>24</v>
       </c>
@@ -27802,113 +27829,113 @@
       </c>
       <c r="N425" t="s">
         <v>24</v>
       </c>
       <c r="O425" t="s">
         <v>24</v>
       </c>
       <c r="P425" t="s">
         <v>24</v>
       </c>
       <c r="Q425">
         <v>98.59</v>
       </c>
       <c r="R425" t="s">
         <v>24</v>
       </c>
       <c r="S425">
         <v>98.59</v>
       </c>
     </row>
     <row r="426" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426" t="s">
+        <v>682</v>
+      </c>
+      <c r="C426" t="s">
         <v>683</v>
-      </c>
-[...1 lines deleted...]
-        <v>684</v>
       </c>
       <c r="D426">
         <v>2025</v>
       </c>
       <c r="E426" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="F426" t="s">
         <v>118</v>
       </c>
       <c r="G426" t="s">
         <v>45</v>
       </c>
       <c r="H426">
         <v>6</v>
       </c>
       <c r="I426" t="b">
         <v>0</v>
       </c>
       <c r="J426" t="s">
         <v>163</v>
       </c>
       <c r="K426">
         <v>1</v>
       </c>
       <c r="L426" t="s">
         <v>24</v>
       </c>
       <c r="M426">
         <v>98.54</v>
       </c>
       <c r="N426" t="s">
         <v>24</v>
       </c>
       <c r="O426" t="s">
         <v>24</v>
       </c>
       <c r="P426" t="s">
         <v>24</v>
       </c>
       <c r="Q426" t="s">
         <v>24</v>
       </c>
       <c r="R426" t="s">
         <v>24</v>
       </c>
       <c r="S426">
         <v>98.54</v>
       </c>
     </row>
     <row r="427" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A427">
         <v>426</v>
       </c>
       <c r="B427" t="s">
+        <v>685</v>
+      </c>
+      <c r="C427" t="s">
         <v>686</v>
-      </c>
-[...1 lines deleted...]
-        <v>687</v>
       </c>
       <c r="E427" t="s">
         <v>31</v>
       </c>
       <c r="F427" t="s">
         <v>22</v>
       </c>
       <c r="G427" t="s">
         <v>45</v>
       </c>
       <c r="H427">
         <v>38</v>
       </c>
       <c r="I427" t="b">
         <v>0</v>
       </c>
       <c r="J427" t="s">
         <v>163</v>
       </c>
       <c r="K427">
         <v>1</v>
       </c>
       <c r="L427" t="s">
         <v>24</v>
       </c>
@@ -27973,54 +28000,54 @@
       </c>
       <c r="N428">
         <v>98.5</v>
       </c>
       <c r="O428" t="s">
         <v>24</v>
       </c>
       <c r="P428" t="s">
         <v>24</v>
       </c>
       <c r="Q428" t="s">
         <v>24</v>
       </c>
       <c r="R428" t="s">
         <v>24</v>
       </c>
       <c r="S428">
         <v>98.5</v>
       </c>
     </row>
     <row r="429" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A429">
         <v>428</v>
       </c>
       <c r="B429" t="s">
+        <v>687</v>
+      </c>
+      <c r="C429" t="s">
         <v>688</v>
-      </c>
-[...1 lines deleted...]
-        <v>689</v>
       </c>
       <c r="E429" t="s">
         <v>514</v>
       </c>
       <c r="F429" t="s">
         <v>22</v>
       </c>
       <c r="G429" t="s">
         <v>45</v>
       </c>
       <c r="H429">
         <v>39</v>
       </c>
       <c r="I429" t="b">
         <v>0</v>
       </c>
       <c r="J429" t="s">
         <v>163</v>
       </c>
       <c r="K429">
         <v>1</v>
       </c>
       <c r="L429" t="s">
         <v>24</v>
       </c>
@@ -28029,54 +28056,54 @@
       </c>
       <c r="N429" t="s">
         <v>24</v>
       </c>
       <c r="O429">
         <v>98.43</v>
       </c>
       <c r="P429" t="s">
         <v>24</v>
       </c>
       <c r="Q429" t="s">
         <v>24</v>
       </c>
       <c r="R429" t="s">
         <v>24</v>
       </c>
       <c r="S429">
         <v>98.43</v>
       </c>
     </row>
     <row r="430" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A430">
         <v>429</v>
       </c>
       <c r="B430" t="s">
+        <v>689</v>
+      </c>
+      <c r="C430" t="s">
         <v>690</v>
-      </c>
-[...1 lines deleted...]
-        <v>691</v>
       </c>
       <c r="E430" t="s">
         <v>77</v>
       </c>
       <c r="F430" t="s">
         <v>34</v>
       </c>
       <c r="G430" t="s">
         <v>45</v>
       </c>
       <c r="H430">
         <v>11</v>
       </c>
       <c r="I430" t="b">
         <v>0</v>
       </c>
       <c r="J430" t="s">
         <v>163</v>
       </c>
       <c r="K430">
         <v>1</v>
       </c>
       <c r="L430" t="s">
         <v>24</v>
       </c>
@@ -28088,51 +28115,51 @@
       </c>
       <c r="O430" t="s">
         <v>24</v>
       </c>
       <c r="P430">
         <v>98.31</v>
       </c>
       <c r="Q430" t="s">
         <v>24</v>
       </c>
       <c r="R430" t="s">
         <v>24</v>
       </c>
       <c r="S430">
         <v>98.31</v>
       </c>
     </row>
     <row r="431" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431" t="s">
         <v>489</v>
       </c>
       <c r="C431" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="D431">
         <v>1353</v>
       </c>
       <c r="E431" t="s">
         <v>24</v>
       </c>
       <c r="F431" t="s">
         <v>28</v>
       </c>
       <c r="G431" t="s">
         <v>23</v>
       </c>
       <c r="H431">
         <v>89</v>
       </c>
       <c r="I431" t="b">
         <v>0</v>
       </c>
       <c r="J431" t="s">
         <v>163</v>
       </c>
       <c r="K431">
         <v>1</v>
       </c>
@@ -28147,51 +28174,51 @@
       </c>
       <c r="O431" t="s">
         <v>24</v>
       </c>
       <c r="P431" t="s">
         <v>24</v>
       </c>
       <c r="Q431" t="s">
         <v>24</v>
       </c>
       <c r="R431" t="s">
         <v>24</v>
       </c>
       <c r="S431">
         <v>98.26</v>
       </c>
     </row>
     <row r="432" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A432">
         <v>431</v>
       </c>
       <c r="B432" t="s">
         <v>122</v>
       </c>
       <c r="C432" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="E432" t="s">
         <v>516</v>
       </c>
       <c r="F432" t="s">
         <v>22</v>
       </c>
       <c r="G432" t="s">
         <v>45</v>
       </c>
       <c r="H432">
         <v>40</v>
       </c>
       <c r="I432" t="b">
         <v>0</v>
       </c>
       <c r="J432" t="s">
         <v>163</v>
       </c>
       <c r="K432">
         <v>1</v>
       </c>
       <c r="L432" t="s">
         <v>24</v>
       </c>
@@ -28203,51 +28230,51 @@
       </c>
       <c r="O432" t="s">
         <v>24</v>
       </c>
       <c r="P432" t="s">
         <v>24</v>
       </c>
       <c r="Q432" t="s">
         <v>24</v>
       </c>
       <c r="R432">
         <v>98.23</v>
       </c>
       <c r="S432">
         <v>98.23</v>
       </c>
     </row>
     <row r="433" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433" t="s">
         <v>212</v>
       </c>
       <c r="C433" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="E433" t="s">
         <v>516</v>
       </c>
       <c r="F433" t="s">
         <v>28</v>
       </c>
       <c r="G433" t="s">
         <v>23</v>
       </c>
       <c r="H433">
         <v>90</v>
       </c>
       <c r="I433" t="b">
         <v>0</v>
       </c>
       <c r="J433" t="s">
         <v>163</v>
       </c>
       <c r="K433">
         <v>1</v>
       </c>
       <c r="L433" t="s">
         <v>24</v>
       </c>
@@ -28259,51 +28286,51 @@
       </c>
       <c r="O433" t="s">
         <v>24</v>
       </c>
       <c r="P433" t="s">
         <v>24</v>
       </c>
       <c r="Q433" t="s">
         <v>24</v>
       </c>
       <c r="R433">
         <v>98.22</v>
       </c>
       <c r="S433">
         <v>98.22</v>
       </c>
     </row>
     <row r="434" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434" t="s">
         <v>134</v>
       </c>
       <c r="C434" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="E434" t="s">
         <v>331</v>
       </c>
       <c r="F434" t="s">
         <v>22</v>
       </c>
       <c r="G434" t="s">
         <v>45</v>
       </c>
       <c r="H434">
         <v>41</v>
       </c>
       <c r="I434" t="b">
         <v>0</v>
       </c>
       <c r="J434" t="s">
         <v>163</v>
       </c>
       <c r="K434">
         <v>1</v>
       </c>
       <c r="L434" t="s">
         <v>24</v>
       </c>
@@ -28315,54 +28342,54 @@
       </c>
       <c r="O434" t="s">
         <v>24</v>
       </c>
       <c r="P434">
         <v>98.08</v>
       </c>
       <c r="Q434" t="s">
         <v>24</v>
       </c>
       <c r="R434" t="s">
         <v>24</v>
       </c>
       <c r="S434">
         <v>98.08</v>
       </c>
     </row>
     <row r="435" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435" t="s">
         <v>84</v>
       </c>
       <c r="C435" t="s">
+        <v>695</v>
+      </c>
+      <c r="E435" t="s">
         <v>696</v>
-      </c>
-[...1 lines deleted...]
-        <v>697</v>
       </c>
       <c r="F435" t="s">
         <v>34</v>
       </c>
       <c r="G435" t="s">
         <v>23</v>
       </c>
       <c r="H435">
         <v>62</v>
       </c>
       <c r="I435" t="b">
         <v>0</v>
       </c>
       <c r="J435" t="s">
         <v>163</v>
       </c>
       <c r="K435">
         <v>1</v>
       </c>
       <c r="L435" t="s">
         <v>24</v>
       </c>
       <c r="M435" t="s">
         <v>24</v>
       </c>
@@ -28371,51 +28398,51 @@
       </c>
       <c r="O435" t="s">
         <v>24</v>
       </c>
       <c r="P435">
         <v>97.95</v>
       </c>
       <c r="Q435" t="s">
         <v>24</v>
       </c>
       <c r="R435" t="s">
         <v>24</v>
       </c>
       <c r="S435">
         <v>97.95</v>
       </c>
     </row>
     <row r="436" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A436">
         <v>435</v>
       </c>
       <c r="B436" t="s">
         <v>215</v>
       </c>
       <c r="C436" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="E436" t="s">
         <v>200</v>
       </c>
       <c r="F436" t="s">
         <v>34</v>
       </c>
       <c r="G436" t="s">
         <v>23</v>
       </c>
       <c r="H436">
         <v>63</v>
       </c>
       <c r="I436" t="b">
         <v>0</v>
       </c>
       <c r="J436" t="s">
         <v>163</v>
       </c>
       <c r="K436">
         <v>1</v>
       </c>
       <c r="L436">
         <v>97.87</v>
       </c>
@@ -28424,51 +28451,51 @@
       </c>
       <c r="N436" t="s">
         <v>24</v>
       </c>
       <c r="O436" t="s">
         <v>24</v>
       </c>
       <c r="P436" t="s">
         <v>24</v>
       </c>
       <c r="Q436" t="s">
         <v>24</v>
       </c>
       <c r="R436" t="s">
         <v>24</v>
       </c>
       <c r="S436">
         <v>97.87</v>
       </c>
     </row>
     <row r="437" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A437">
         <v>436</v>
       </c>
       <c r="B437" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="C437" t="s">
         <v>144</v>
       </c>
       <c r="E437" t="s">
         <v>24</v>
       </c>
       <c r="F437" t="s">
         <v>22</v>
       </c>
       <c r="G437" t="s">
         <v>23</v>
       </c>
       <c r="H437">
         <v>126</v>
       </c>
       <c r="I437" t="b">
         <v>0</v>
       </c>
       <c r="J437" t="s">
         <v>163</v>
       </c>
       <c r="K437">
         <v>1</v>
       </c>
@@ -28483,51 +28510,51 @@
       </c>
       <c r="O437" t="s">
         <v>24</v>
       </c>
       <c r="P437" t="s">
         <v>24</v>
       </c>
       <c r="Q437" t="s">
         <v>24</v>
       </c>
       <c r="R437" t="s">
         <v>24</v>
       </c>
       <c r="S437">
         <v>97.87</v>
       </c>
     </row>
     <row r="438" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A438">
         <v>437</v>
       </c>
       <c r="B438" t="s">
         <v>104</v>
       </c>
       <c r="C438" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="E438" t="s">
         <v>24</v>
       </c>
       <c r="F438" t="s">
         <v>63</v>
       </c>
       <c r="G438" t="s">
         <v>23</v>
       </c>
       <c r="H438">
         <v>33</v>
       </c>
       <c r="I438" t="b">
         <v>0</v>
       </c>
       <c r="J438" t="s">
         <v>163</v>
       </c>
       <c r="K438">
         <v>1</v>
       </c>
       <c r="L438" t="s">
         <v>24</v>
       </c>
@@ -28539,51 +28566,51 @@
       </c>
       <c r="O438" t="s">
         <v>24</v>
       </c>
       <c r="P438" t="s">
         <v>24</v>
       </c>
       <c r="Q438" t="s">
         <v>24</v>
       </c>
       <c r="R438" t="s">
         <v>24</v>
       </c>
       <c r="S438">
         <v>97.76</v>
       </c>
     </row>
     <row r="439" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A439">
         <v>438</v>
       </c>
       <c r="B439" t="s">
         <v>207</v>
       </c>
       <c r="C439" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E439" t="s">
         <v>200</v>
       </c>
       <c r="F439" t="s">
         <v>118</v>
       </c>
       <c r="G439" t="s">
         <v>23</v>
       </c>
       <c r="H439">
         <v>20</v>
       </c>
       <c r="I439" t="b">
         <v>0</v>
       </c>
       <c r="J439" t="s">
         <v>163</v>
       </c>
       <c r="K439">
         <v>1</v>
       </c>
       <c r="L439">
         <v>97.74</v>
       </c>
@@ -28592,54 +28619,54 @@
       </c>
       <c r="N439" t="s">
         <v>24</v>
       </c>
       <c r="O439" t="s">
         <v>24</v>
       </c>
       <c r="P439" t="s">
         <v>24</v>
       </c>
       <c r="Q439" t="s">
         <v>24</v>
       </c>
       <c r="R439" t="s">
         <v>24</v>
       </c>
       <c r="S439">
         <v>97.74</v>
       </c>
     </row>
     <row r="440" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A440">
         <v>439</v>
       </c>
       <c r="B440" t="s">
+        <v>701</v>
+      </c>
+      <c r="C440" t="s">
         <v>702</v>
-      </c>
-[...1 lines deleted...]
-        <v>703</v>
       </c>
       <c r="E440" t="s">
         <v>24</v>
       </c>
       <c r="F440" t="s">
         <v>22</v>
       </c>
       <c r="G440" t="s">
         <v>45</v>
       </c>
       <c r="H440">
         <v>42</v>
       </c>
       <c r="I440" t="b">
         <v>0</v>
       </c>
       <c r="J440" t="s">
         <v>163</v>
       </c>
       <c r="K440">
         <v>1</v>
       </c>
       <c r="L440" t="s">
         <v>24</v>
       </c>
@@ -28651,51 +28678,51 @@
       </c>
       <c r="O440" t="s">
         <v>24</v>
       </c>
       <c r="P440" t="s">
         <v>24</v>
       </c>
       <c r="Q440" t="s">
         <v>24</v>
       </c>
       <c r="R440">
         <v>97.65</v>
       </c>
       <c r="S440">
         <v>97.65</v>
       </c>
     </row>
     <row r="441" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A441">
         <v>440</v>
       </c>
       <c r="B441" t="s">
         <v>75</v>
       </c>
       <c r="C441" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="D441">
         <v>2170</v>
       </c>
       <c r="E441" t="s">
         <v>24</v>
       </c>
       <c r="F441" t="s">
         <v>22</v>
       </c>
       <c r="G441" t="s">
         <v>23</v>
       </c>
       <c r="H441">
         <v>127</v>
       </c>
       <c r="I441" t="b">
         <v>0</v>
       </c>
       <c r="J441" t="s">
         <v>163</v>
       </c>
       <c r="K441">
         <v>1</v>
       </c>
@@ -28707,54 +28734,54 @@
       </c>
       <c r="N441" t="s">
         <v>24</v>
       </c>
       <c r="O441" t="s">
         <v>24</v>
       </c>
       <c r="P441" t="s">
         <v>24</v>
       </c>
       <c r="Q441" t="s">
         <v>24</v>
       </c>
       <c r="R441">
         <v>97.64</v>
       </c>
       <c r="S441">
         <v>97.64</v>
       </c>
     </row>
     <row r="442" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A442">
         <v>441</v>
       </c>
       <c r="B442" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="C442" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="D442">
         <v>1892</v>
       </c>
       <c r="E442" t="s">
         <v>77</v>
       </c>
       <c r="F442" t="s">
         <v>34</v>
       </c>
       <c r="G442" t="s">
         <v>23</v>
       </c>
       <c r="H442">
         <v>64</v>
       </c>
       <c r="I442" t="b">
         <v>0</v>
       </c>
       <c r="J442" t="s">
         <v>163</v>
       </c>
       <c r="K442">
         <v>1</v>
       </c>
@@ -28769,51 +28796,51 @@
       </c>
       <c r="O442" t="s">
         <v>24</v>
       </c>
       <c r="P442" t="s">
         <v>24</v>
       </c>
       <c r="Q442" t="s">
         <v>24</v>
       </c>
       <c r="R442" t="s">
         <v>24</v>
       </c>
       <c r="S442">
         <v>97.57</v>
       </c>
     </row>
     <row r="443" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A443">
         <v>442</v>
       </c>
       <c r="B443" t="s">
         <v>197</v>
       </c>
       <c r="C443" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="E443" t="s">
         <v>383</v>
       </c>
       <c r="F443" t="s">
         <v>34</v>
       </c>
       <c r="G443" t="s">
         <v>23</v>
       </c>
       <c r="H443">
         <v>65</v>
       </c>
       <c r="I443" t="b">
         <v>0</v>
       </c>
       <c r="J443" t="s">
         <v>163</v>
       </c>
       <c r="K443">
         <v>1</v>
       </c>
       <c r="L443" t="s">
         <v>24</v>
       </c>
@@ -28825,51 +28852,51 @@
       </c>
       <c r="O443" t="s">
         <v>24</v>
       </c>
       <c r="P443" t="s">
         <v>24</v>
       </c>
       <c r="Q443" t="s">
         <v>24</v>
       </c>
       <c r="R443" t="s">
         <v>24</v>
       </c>
       <c r="S443">
         <v>97.47</v>
       </c>
     </row>
     <row r="444" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A444">
         <v>443</v>
       </c>
       <c r="B444" t="s">
         <v>201</v>
       </c>
       <c r="C444" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="E444" t="s">
         <v>24</v>
       </c>
       <c r="F444" t="s">
         <v>28</v>
       </c>
       <c r="G444" t="s">
         <v>23</v>
       </c>
       <c r="H444">
         <v>91</v>
       </c>
       <c r="I444" t="b">
         <v>0</v>
       </c>
       <c r="J444" t="s">
         <v>163</v>
       </c>
       <c r="K444">
         <v>1</v>
       </c>
       <c r="L444" t="s">
         <v>24</v>
       </c>
@@ -28881,51 +28908,51 @@
       </c>
       <c r="O444" t="s">
         <v>24</v>
       </c>
       <c r="P444" t="s">
         <v>24</v>
       </c>
       <c r="Q444" t="s">
         <v>24</v>
       </c>
       <c r="R444" t="s">
         <v>24</v>
       </c>
       <c r="S444">
         <v>97.3</v>
       </c>
     </row>
     <row r="445" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A445">
         <v>444</v>
       </c>
       <c r="B445" t="s">
         <v>319</v>
       </c>
       <c r="C445" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="E445" t="s">
         <v>514</v>
       </c>
       <c r="F445" t="s">
         <v>22</v>
       </c>
       <c r="G445" t="s">
         <v>23</v>
       </c>
       <c r="H445">
         <v>128</v>
       </c>
       <c r="I445" t="b">
         <v>0</v>
       </c>
       <c r="J445" t="s">
         <v>163</v>
       </c>
       <c r="K445">
         <v>1</v>
       </c>
       <c r="L445" t="s">
         <v>24</v>
       </c>
@@ -28937,51 +28964,51 @@
       </c>
       <c r="O445">
         <v>97.27</v>
       </c>
       <c r="P445" t="s">
         <v>24</v>
       </c>
       <c r="Q445" t="s">
         <v>24</v>
       </c>
       <c r="R445" t="s">
         <v>24</v>
       </c>
       <c r="S445">
         <v>97.27</v>
       </c>
     </row>
     <row r="446" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A446">
         <v>445</v>
       </c>
       <c r="B446" t="s">
         <v>305</v>
       </c>
       <c r="C446" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="E446" t="s">
         <v>24</v>
       </c>
       <c r="F446" t="s">
         <v>34</v>
       </c>
       <c r="G446" t="s">
         <v>23</v>
       </c>
       <c r="H446">
         <v>66</v>
       </c>
       <c r="I446" t="b">
         <v>0</v>
       </c>
       <c r="J446" t="s">
         <v>163</v>
       </c>
       <c r="K446">
         <v>1</v>
       </c>
       <c r="L446" t="s">
         <v>24</v>
       </c>
@@ -29046,51 +29073,51 @@
       </c>
       <c r="N447" t="s">
         <v>24</v>
       </c>
       <c r="O447" t="s">
         <v>24</v>
       </c>
       <c r="P447" t="s">
         <v>24</v>
       </c>
       <c r="Q447" t="s">
         <v>24</v>
       </c>
       <c r="R447" t="s">
         <v>24</v>
       </c>
       <c r="S447">
         <v>97.12</v>
       </c>
     </row>
     <row r="448" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A448">
         <v>447</v>
       </c>
       <c r="B448" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="C448" t="s">
         <v>328</v>
       </c>
       <c r="E448" t="s">
         <v>31</v>
       </c>
       <c r="F448" t="s">
         <v>28</v>
       </c>
       <c r="G448" t="s">
         <v>23</v>
       </c>
       <c r="H448">
         <v>92</v>
       </c>
       <c r="I448" t="b">
         <v>0</v>
       </c>
       <c r="J448" t="s">
         <v>163</v>
       </c>
       <c r="K448">
         <v>1</v>
       </c>
@@ -29105,113 +29132,113 @@
       </c>
       <c r="O448" t="s">
         <v>24</v>
       </c>
       <c r="P448" t="s">
         <v>24</v>
       </c>
       <c r="Q448" t="s">
         <v>24</v>
       </c>
       <c r="R448">
         <v>97.1</v>
       </c>
       <c r="S448">
         <v>97.1</v>
       </c>
     </row>
     <row r="449" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A449">
         <v>448</v>
       </c>
       <c r="B449" t="s">
         <v>84</v>
       </c>
       <c r="C449" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="D449">
         <v>1880</v>
       </c>
       <c r="E449" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="F449" t="s">
         <v>34</v>
       </c>
       <c r="G449" t="s">
         <v>23</v>
       </c>
       <c r="H449">
         <v>67</v>
       </c>
       <c r="I449" t="b">
         <v>0</v>
       </c>
       <c r="J449" t="s">
         <v>163</v>
       </c>
       <c r="K449">
         <v>1</v>
       </c>
       <c r="L449" t="s">
         <v>24</v>
       </c>
       <c r="M449" t="s">
         <v>24</v>
       </c>
       <c r="N449">
         <v>97.06</v>
       </c>
       <c r="O449" t="s">
         <v>24</v>
       </c>
       <c r="P449" t="s">
         <v>24</v>
       </c>
       <c r="Q449" t="s">
         <v>24</v>
       </c>
       <c r="R449" t="s">
         <v>24</v>
       </c>
       <c r="S449">
         <v>97.06</v>
       </c>
     </row>
     <row r="450" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A450">
         <v>449</v>
       </c>
       <c r="B450" t="s">
+        <v>711</v>
+      </c>
+      <c r="C450" t="s">
         <v>712</v>
       </c>
-      <c r="C450" t="s">
+      <c r="E450" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F450" t="s">
         <v>22</v>
       </c>
       <c r="G450" t="s">
         <v>23</v>
       </c>
       <c r="H450">
         <v>130</v>
       </c>
       <c r="I450" t="b">
         <v>0</v>
       </c>
       <c r="J450" t="s">
         <v>163</v>
       </c>
       <c r="K450">
         <v>1</v>
       </c>
       <c r="L450" t="s">
         <v>24</v>
       </c>
       <c r="M450" t="s">
         <v>24</v>
       </c>
@@ -29220,51 +29247,51 @@
       </c>
       <c r="O450" t="s">
         <v>24</v>
       </c>
       <c r="P450">
         <v>96.89</v>
       </c>
       <c r="Q450" t="s">
         <v>24</v>
       </c>
       <c r="R450" t="s">
         <v>24</v>
       </c>
       <c r="S450">
         <v>96.89</v>
       </c>
     </row>
     <row r="451" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451" t="s">
         <v>129</v>
       </c>
       <c r="C451" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="D451">
         <v>200</v>
       </c>
       <c r="E451" t="s">
         <v>31</v>
       </c>
       <c r="F451" t="s">
         <v>63</v>
       </c>
       <c r="G451" t="s">
         <v>23</v>
       </c>
       <c r="H451">
         <v>34</v>
       </c>
       <c r="I451" t="b">
         <v>0</v>
       </c>
       <c r="J451" t="s">
         <v>163</v>
       </c>
       <c r="K451">
         <v>1</v>
       </c>
@@ -29279,51 +29306,51 @@
       </c>
       <c r="O451" t="s">
         <v>24</v>
       </c>
       <c r="P451" t="s">
         <v>24</v>
       </c>
       <c r="Q451">
         <v>96.83</v>
       </c>
       <c r="R451" t="s">
         <v>24</v>
       </c>
       <c r="S451">
         <v>96.83</v>
       </c>
     </row>
     <row r="452" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A452">
         <v>451</v>
       </c>
       <c r="B452" t="s">
         <v>46</v>
       </c>
       <c r="C452" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="E452" t="s">
         <v>434</v>
       </c>
       <c r="F452" t="s">
         <v>22</v>
       </c>
       <c r="G452" t="s">
         <v>23</v>
       </c>
       <c r="H452">
         <v>131</v>
       </c>
       <c r="I452" t="b">
         <v>0</v>
       </c>
       <c r="J452" t="s">
         <v>163</v>
       </c>
       <c r="K452">
         <v>1</v>
       </c>
       <c r="L452" t="s">
         <v>24</v>
       </c>
@@ -29335,51 +29362,51 @@
       </c>
       <c r="O452" t="s">
         <v>24</v>
       </c>
       <c r="P452" t="s">
         <v>24</v>
       </c>
       <c r="Q452" t="s">
         <v>24</v>
       </c>
       <c r="R452" t="s">
         <v>24</v>
       </c>
       <c r="S452">
         <v>96.75</v>
       </c>
     </row>
     <row r="453" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A453">
         <v>452</v>
       </c>
       <c r="B453" t="s">
         <v>305</v>
       </c>
       <c r="C453" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="E453" t="s">
         <v>283</v>
       </c>
       <c r="F453" t="s">
         <v>22</v>
       </c>
       <c r="G453" t="s">
         <v>23</v>
       </c>
       <c r="H453">
         <v>132</v>
       </c>
       <c r="I453" t="b">
         <v>0</v>
       </c>
       <c r="J453" t="s">
         <v>163</v>
       </c>
       <c r="K453">
         <v>1</v>
       </c>
       <c r="L453" t="s">
         <v>24</v>
       </c>
@@ -29391,51 +29418,51 @@
       </c>
       <c r="O453" t="s">
         <v>24</v>
       </c>
       <c r="P453" t="s">
         <v>24</v>
       </c>
       <c r="Q453" t="s">
         <v>24</v>
       </c>
       <c r="R453" t="s">
         <v>24</v>
       </c>
       <c r="S453">
         <v>96.73</v>
       </c>
     </row>
     <row r="454" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A454">
         <v>453</v>
       </c>
       <c r="B454" t="s">
         <v>358</v>
       </c>
       <c r="C454" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="E454" t="s">
         <v>24</v>
       </c>
       <c r="F454" t="s">
         <v>22</v>
       </c>
       <c r="G454" t="s">
         <v>23</v>
       </c>
       <c r="H454">
         <v>133</v>
       </c>
       <c r="I454" t="b">
         <v>0</v>
       </c>
       <c r="J454" t="s">
         <v>163</v>
       </c>
       <c r="K454">
         <v>1</v>
       </c>
       <c r="L454">
         <v>96.69</v>
       </c>
@@ -29444,113 +29471,113 @@
       </c>
       <c r="N454" t="s">
         <v>24</v>
       </c>
       <c r="O454" t="s">
         <v>24</v>
       </c>
       <c r="P454" t="s">
         <v>24</v>
       </c>
       <c r="Q454" t="s">
         <v>24</v>
       </c>
       <c r="R454" t="s">
         <v>24</v>
       </c>
       <c r="S454">
         <v>96.69</v>
       </c>
     </row>
     <row r="455" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A455">
         <v>454</v>
       </c>
       <c r="B455" t="s">
+        <v>718</v>
+      </c>
+      <c r="C455" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="D455">
         <v>630</v>
       </c>
       <c r="E455" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F455" t="s">
         <v>63</v>
       </c>
       <c r="G455" t="s">
         <v>23</v>
       </c>
       <c r="H455">
         <v>35</v>
       </c>
       <c r="I455" t="b">
         <v>0</v>
       </c>
       <c r="J455" t="s">
         <v>163</v>
       </c>
       <c r="K455">
         <v>1</v>
       </c>
       <c r="L455" t="s">
         <v>24</v>
       </c>
       <c r="M455" t="s">
         <v>24</v>
       </c>
       <c r="N455">
         <v>96.59</v>
       </c>
       <c r="O455" t="s">
         <v>24</v>
       </c>
       <c r="P455" t="s">
         <v>24</v>
       </c>
       <c r="Q455" t="s">
         <v>24</v>
       </c>
       <c r="R455" t="s">
         <v>24</v>
       </c>
       <c r="S455">
         <v>96.59</v>
       </c>
     </row>
     <row r="456" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A456">
         <v>455</v>
       </c>
       <c r="B456" t="s">
+        <v>720</v>
+      </c>
+      <c r="C456" t="s">
         <v>721</v>
-      </c>
-[...1 lines deleted...]
-        <v>722</v>
       </c>
       <c r="E456" t="s">
         <v>24</v>
       </c>
       <c r="F456" t="s">
         <v>63</v>
       </c>
       <c r="G456" t="s">
         <v>23</v>
       </c>
       <c r="H456">
         <v>36</v>
       </c>
       <c r="I456" t="b">
         <v>0</v>
       </c>
       <c r="J456" t="s">
         <v>163</v>
       </c>
       <c r="K456">
         <v>1</v>
       </c>
       <c r="L456" t="s">
         <v>24</v>
       </c>
@@ -29621,54 +29648,54 @@
       </c>
       <c r="O457" t="s">
         <v>24</v>
       </c>
       <c r="P457" t="s">
         <v>24</v>
       </c>
       <c r="Q457" t="s">
         <v>24</v>
       </c>
       <c r="R457" t="s">
         <v>24</v>
       </c>
       <c r="S457">
         <v>96.57</v>
       </c>
     </row>
     <row r="458" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458" t="s">
         <v>431</v>
       </c>
       <c r="C458" t="s">
+        <v>722</v>
+      </c>
+      <c r="E458" t="s">
         <v>723</v>
-      </c>
-[...1 lines deleted...]
-        <v>724</v>
       </c>
       <c r="F458" t="s">
         <v>28</v>
       </c>
       <c r="G458" t="s">
         <v>23</v>
       </c>
       <c r="H458">
         <v>93</v>
       </c>
       <c r="I458" t="b">
         <v>0</v>
       </c>
       <c r="J458" t="s">
         <v>163</v>
       </c>
       <c r="K458">
         <v>1</v>
       </c>
       <c r="L458" t="s">
         <v>24</v>
       </c>
       <c r="M458" t="s">
         <v>24</v>
       </c>
@@ -29733,51 +29760,51 @@
       </c>
       <c r="O459" t="s">
         <v>24</v>
       </c>
       <c r="P459" t="s">
         <v>24</v>
       </c>
       <c r="Q459" t="s">
         <v>24</v>
       </c>
       <c r="R459" t="s">
         <v>24</v>
       </c>
       <c r="S459">
         <v>96.4</v>
       </c>
     </row>
     <row r="460" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A460">
         <v>459</v>
       </c>
       <c r="B460" t="s">
         <v>465</v>
       </c>
       <c r="C460" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="D460">
         <v>1617</v>
       </c>
       <c r="E460" t="s">
         <v>262</v>
       </c>
       <c r="F460" t="s">
         <v>28</v>
       </c>
       <c r="G460" t="s">
         <v>23</v>
       </c>
       <c r="H460">
         <v>94</v>
       </c>
       <c r="I460" t="b">
         <v>0</v>
       </c>
       <c r="J460" t="s">
         <v>163</v>
       </c>
       <c r="K460">
         <v>1</v>
       </c>
@@ -29789,54 +29816,54 @@
       </c>
       <c r="N460" t="s">
         <v>24</v>
       </c>
       <c r="O460" t="s">
         <v>24</v>
       </c>
       <c r="P460" t="s">
         <v>24</v>
       </c>
       <c r="Q460" t="s">
         <v>24</v>
       </c>
       <c r="R460" t="s">
         <v>24</v>
       </c>
       <c r="S460">
         <v>96.3</v>
       </c>
     </row>
     <row r="461" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A461">
         <v>460</v>
       </c>
       <c r="B461" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="C461" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="E461" t="s">
         <v>289</v>
       </c>
       <c r="F461" t="s">
         <v>22</v>
       </c>
       <c r="G461" t="s">
         <v>45</v>
       </c>
       <c r="H461">
         <v>43</v>
       </c>
       <c r="I461" t="b">
         <v>0</v>
       </c>
       <c r="J461" t="s">
         <v>163</v>
       </c>
       <c r="K461">
         <v>1</v>
       </c>
       <c r="L461" t="s">
         <v>24</v>
       </c>
@@ -29848,54 +29875,54 @@
       </c>
       <c r="O461" t="s">
         <v>24</v>
       </c>
       <c r="P461" t="s">
         <v>24</v>
       </c>
       <c r="Q461" t="s">
         <v>24</v>
       </c>
       <c r="R461" t="s">
         <v>24</v>
       </c>
       <c r="S461">
         <v>96.16</v>
       </c>
     </row>
     <row r="462" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A462">
         <v>461</v>
       </c>
       <c r="B462" t="s">
         <v>148</v>
       </c>
       <c r="C462" t="s">
+        <v>726</v>
+      </c>
+      <c r="E462" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>728</v>
       </c>
       <c r="F462" t="s">
         <v>28</v>
       </c>
       <c r="G462" t="s">
         <v>23</v>
       </c>
       <c r="H462">
         <v>95</v>
       </c>
       <c r="I462" t="b">
         <v>0</v>
       </c>
       <c r="J462" t="s">
         <v>163</v>
       </c>
       <c r="K462">
         <v>1</v>
       </c>
       <c r="L462" t="s">
         <v>24</v>
       </c>
       <c r="M462" t="s">
         <v>24</v>
       </c>
@@ -29904,54 +29931,54 @@
       </c>
       <c r="O462" t="s">
         <v>24</v>
       </c>
       <c r="P462" t="s">
         <v>24</v>
       </c>
       <c r="Q462" t="s">
         <v>24</v>
       </c>
       <c r="R462" t="s">
         <v>24</v>
       </c>
       <c r="S462">
         <v>96.15</v>
       </c>
     </row>
     <row r="463" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A463">
         <v>462</v>
       </c>
       <c r="B463" t="s">
         <v>35</v>
       </c>
       <c r="C463" t="s">
+        <v>728</v>
+      </c>
+      <c r="E463" t="s">
         <v>729</v>
-      </c>
-[...1 lines deleted...]
-        <v>730</v>
       </c>
       <c r="F463" t="s">
         <v>34</v>
       </c>
       <c r="G463" t="s">
         <v>23</v>
       </c>
       <c r="H463">
         <v>68</v>
       </c>
       <c r="I463" t="b">
         <v>0</v>
       </c>
       <c r="J463" t="s">
         <v>163</v>
       </c>
       <c r="K463">
         <v>1</v>
       </c>
       <c r="L463" t="s">
         <v>24</v>
       </c>
       <c r="M463" t="s">
         <v>24</v>
       </c>
@@ -29960,51 +29987,51 @@
       </c>
       <c r="O463" t="s">
         <v>24</v>
       </c>
       <c r="P463" t="s">
         <v>24</v>
       </c>
       <c r="Q463" t="s">
         <v>24</v>
       </c>
       <c r="R463">
         <v>96.04</v>
       </c>
       <c r="S463">
         <v>96.04</v>
       </c>
     </row>
     <row r="464" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464" t="s">
         <v>305</v>
       </c>
       <c r="C464" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="E464" t="s">
         <v>24</v>
       </c>
       <c r="F464" t="s">
         <v>22</v>
       </c>
       <c r="G464" t="s">
         <v>23</v>
       </c>
       <c r="H464">
         <v>136</v>
       </c>
       <c r="I464" t="b">
         <v>0</v>
       </c>
       <c r="J464" t="s">
         <v>163</v>
       </c>
       <c r="K464">
         <v>1</v>
       </c>
       <c r="L464" t="s">
         <v>24</v>
       </c>
@@ -30072,51 +30099,51 @@
       </c>
       <c r="O465">
         <v>95.87</v>
       </c>
       <c r="P465" t="s">
         <v>24</v>
       </c>
       <c r="Q465" t="s">
         <v>24</v>
       </c>
       <c r="R465" t="s">
         <v>24</v>
       </c>
       <c r="S465">
         <v>95.87</v>
       </c>
     </row>
     <row r="466" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A466">
         <v>465</v>
       </c>
       <c r="B466" t="s">
         <v>94</v>
       </c>
       <c r="C466" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="E466" t="s">
         <v>24</v>
       </c>
       <c r="F466" t="s">
         <v>22</v>
       </c>
       <c r="G466" t="s">
         <v>45</v>
       </c>
       <c r="H466">
         <v>45</v>
       </c>
       <c r="I466" t="b">
         <v>0</v>
       </c>
       <c r="J466" t="s">
         <v>163</v>
       </c>
       <c r="K466">
         <v>1</v>
       </c>
       <c r="L466" t="s">
         <v>24</v>
       </c>
@@ -30125,54 +30152,54 @@
       </c>
       <c r="N466" t="s">
         <v>24</v>
       </c>
       <c r="O466" t="s">
         <v>24</v>
       </c>
       <c r="P466" t="s">
         <v>24</v>
       </c>
       <c r="Q466" t="s">
         <v>24</v>
       </c>
       <c r="R466">
         <v>95.85</v>
       </c>
       <c r="S466">
         <v>95.85</v>
       </c>
     </row>
     <row r="467" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A467">
         <v>466</v>
       </c>
       <c r="B467" t="s">
+        <v>732</v>
+      </c>
+      <c r="C467" t="s">
         <v>733</v>
-      </c>
-[...1 lines deleted...]
-        <v>734</v>
       </c>
       <c r="D467">
         <v>1403</v>
       </c>
       <c r="E467" t="s">
         <v>24</v>
       </c>
       <c r="F467" t="s">
         <v>63</v>
       </c>
       <c r="G467" t="s">
         <v>23</v>
       </c>
       <c r="H467">
         <v>37</v>
       </c>
       <c r="I467" t="b">
         <v>0</v>
       </c>
       <c r="J467" t="s">
         <v>163</v>
       </c>
       <c r="K467">
         <v>1</v>
       </c>
@@ -30187,104 +30214,104 @@
       </c>
       <c r="O467" t="s">
         <v>24</v>
       </c>
       <c r="P467" t="s">
         <v>24</v>
       </c>
       <c r="Q467" t="s">
         <v>24</v>
       </c>
       <c r="R467" t="s">
         <v>24</v>
       </c>
       <c r="S467">
         <v>95.84</v>
       </c>
     </row>
     <row r="468" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A468">
         <v>467</v>
       </c>
       <c r="B468" t="s">
         <v>210</v>
       </c>
       <c r="C468" t="s">
+        <v>734</v>
+      </c>
+      <c r="E468" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>736</v>
       </c>
       <c r="F468" t="s">
         <v>34</v>
       </c>
       <c r="G468" t="s">
         <v>23</v>
       </c>
       <c r="H468">
         <v>69</v>
       </c>
       <c r="I468" t="b">
         <v>0</v>
       </c>
       <c r="J468" t="s">
         <v>163</v>
       </c>
       <c r="K468">
         <v>1</v>
       </c>
       <c r="L468" t="s">
         <v>24</v>
       </c>
       <c r="M468" t="s">
         <v>24</v>
       </c>
       <c r="N468">
         <v>95.73</v>
       </c>
       <c r="O468" t="s">
         <v>24</v>
       </c>
       <c r="P468" t="s">
         <v>24</v>
       </c>
       <c r="Q468" t="s">
         <v>24</v>
       </c>
       <c r="R468" t="s">
         <v>24</v>
       </c>
       <c r="S468">
         <v>95.73</v>
       </c>
     </row>
     <row r="469" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A469">
         <v>468</v>
       </c>
       <c r="B469" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="C469" t="s">
         <v>20</v>
       </c>
       <c r="E469" t="s">
         <v>416</v>
       </c>
       <c r="F469" t="s">
         <v>34</v>
       </c>
       <c r="G469" t="s">
         <v>23</v>
       </c>
       <c r="H469">
         <v>70</v>
       </c>
       <c r="I469" t="b">
         <v>0</v>
       </c>
       <c r="J469" t="s">
         <v>163</v>
       </c>
       <c r="K469">
         <v>1</v>
       </c>
@@ -30355,51 +30382,51 @@
       </c>
       <c r="O470" t="s">
         <v>24</v>
       </c>
       <c r="P470" t="s">
         <v>24</v>
       </c>
       <c r="Q470" t="s">
         <v>24</v>
       </c>
       <c r="R470" t="s">
         <v>24</v>
       </c>
       <c r="S470">
         <v>95.59</v>
       </c>
     </row>
     <row r="471" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A471">
         <v>470</v>
       </c>
       <c r="B471" t="s">
         <v>240</v>
       </c>
       <c r="C471" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="E471" t="s">
         <v>24</v>
       </c>
       <c r="F471" t="s">
         <v>28</v>
       </c>
       <c r="G471" t="s">
         <v>23</v>
       </c>
       <c r="H471">
         <v>96</v>
       </c>
       <c r="I471" t="b">
         <v>0</v>
       </c>
       <c r="J471" t="s">
         <v>163</v>
       </c>
       <c r="K471">
         <v>1</v>
       </c>
       <c r="L471">
         <v>95.53</v>
       </c>
@@ -30470,51 +30497,51 @@
       </c>
       <c r="O472" t="s">
         <v>24</v>
       </c>
       <c r="P472" t="s">
         <v>24</v>
       </c>
       <c r="Q472" t="s">
         <v>24</v>
       </c>
       <c r="R472" t="s">
         <v>24</v>
       </c>
       <c r="S472">
         <v>95.49</v>
       </c>
     </row>
     <row r="473" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A473">
         <v>472</v>
       </c>
       <c r="B473" t="s">
         <v>529</v>
       </c>
       <c r="C473" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="E473" t="s">
         <v>294</v>
       </c>
       <c r="F473" t="s">
         <v>22</v>
       </c>
       <c r="G473" t="s">
         <v>23</v>
       </c>
       <c r="H473">
         <v>138</v>
       </c>
       <c r="I473" t="b">
         <v>0</v>
       </c>
       <c r="J473" t="s">
         <v>163</v>
       </c>
       <c r="K473">
         <v>1</v>
       </c>
       <c r="L473" t="s">
         <v>24</v>
       </c>
@@ -30523,51 +30550,51 @@
       </c>
       <c r="N473">
         <v>95.45</v>
       </c>
       <c r="O473" t="s">
         <v>24</v>
       </c>
       <c r="P473" t="s">
         <v>24</v>
       </c>
       <c r="Q473" t="s">
         <v>24</v>
       </c>
       <c r="R473" t="s">
         <v>24</v>
       </c>
       <c r="S473">
         <v>95.45</v>
       </c>
     </row>
     <row r="474" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A474">
         <v>473</v>
       </c>
       <c r="B474" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="C474" t="s">
         <v>237</v>
       </c>
       <c r="E474" t="s">
         <v>24</v>
       </c>
       <c r="F474" t="s">
         <v>34</v>
       </c>
       <c r="G474" t="s">
         <v>23</v>
       </c>
       <c r="H474">
         <v>71</v>
       </c>
       <c r="I474" t="b">
         <v>0</v>
       </c>
       <c r="J474" t="s">
         <v>163</v>
       </c>
       <c r="K474">
         <v>1</v>
       </c>
@@ -30582,51 +30609,51 @@
       </c>
       <c r="O474" t="s">
         <v>24</v>
       </c>
       <c r="P474" t="s">
         <v>24</v>
       </c>
       <c r="Q474" t="s">
         <v>24</v>
       </c>
       <c r="R474" t="s">
         <v>24</v>
       </c>
       <c r="S474">
         <v>95.45</v>
       </c>
     </row>
     <row r="475" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A475">
         <v>474</v>
       </c>
       <c r="B475" t="s">
         <v>61</v>
       </c>
       <c r="C475" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="E475" t="s">
         <v>77</v>
       </c>
       <c r="F475" t="s">
         <v>34</v>
       </c>
       <c r="G475" t="s">
         <v>23</v>
       </c>
       <c r="H475">
         <v>72</v>
       </c>
       <c r="I475" t="b">
         <v>0</v>
       </c>
       <c r="J475" t="s">
         <v>163</v>
       </c>
       <c r="K475">
         <v>1</v>
       </c>
       <c r="L475">
         <v>95.41</v>
       </c>
@@ -30635,54 +30662,54 @@
       </c>
       <c r="N475" t="s">
         <v>24</v>
       </c>
       <c r="O475" t="s">
         <v>24</v>
       </c>
       <c r="P475" t="s">
         <v>24</v>
       </c>
       <c r="Q475" t="s">
         <v>24</v>
       </c>
       <c r="R475" t="s">
         <v>24</v>
       </c>
       <c r="S475">
         <v>95.41</v>
       </c>
     </row>
     <row r="476" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A476">
         <v>475</v>
       </c>
       <c r="B476" t="s">
+        <v>741</v>
+      </c>
+      <c r="C476" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
       <c r="E476" t="s">
         <v>24</v>
       </c>
       <c r="F476" t="s">
         <v>22</v>
       </c>
       <c r="G476" t="s">
         <v>45</v>
       </c>
       <c r="H476">
         <v>46</v>
       </c>
       <c r="I476" t="b">
         <v>0</v>
       </c>
       <c r="J476" t="s">
         <v>163</v>
       </c>
       <c r="K476">
         <v>1</v>
       </c>
       <c r="L476" t="s">
         <v>24</v>
       </c>
@@ -30747,51 +30774,51 @@
       </c>
       <c r="N477">
         <v>95.19</v>
       </c>
       <c r="O477" t="s">
         <v>24</v>
       </c>
       <c r="P477" t="s">
         <v>24</v>
       </c>
       <c r="Q477" t="s">
         <v>24</v>
       </c>
       <c r="R477" t="s">
         <v>24</v>
       </c>
       <c r="S477">
         <v>95.19</v>
       </c>
     </row>
     <row r="478" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A478">
         <v>477</v>
       </c>
       <c r="B478" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
       <c r="C478" t="s">
         <v>107</v>
       </c>
       <c r="D478">
         <v>1342</v>
       </c>
       <c r="E478" t="s">
         <v>39</v>
       </c>
       <c r="F478" t="s">
         <v>34</v>
       </c>
       <c r="G478" t="s">
         <v>23</v>
       </c>
       <c r="H478">
         <v>74</v>
       </c>
       <c r="I478" t="b">
         <v>0</v>
       </c>
       <c r="J478" t="s">
         <v>163</v>
       </c>
@@ -30809,51 +30836,51 @@
       </c>
       <c r="O478" t="s">
         <v>24</v>
       </c>
       <c r="P478" t="s">
         <v>24</v>
       </c>
       <c r="Q478" t="s">
         <v>24</v>
       </c>
       <c r="R478" t="s">
         <v>24</v>
       </c>
       <c r="S478">
         <v>95.1</v>
       </c>
     </row>
     <row r="479" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A479">
         <v>478</v>
       </c>
       <c r="B479" t="s">
         <v>545</v>
       </c>
       <c r="C479" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="E479" t="s">
         <v>342</v>
       </c>
       <c r="F479" t="s">
         <v>63</v>
       </c>
       <c r="G479" t="s">
         <v>23</v>
       </c>
       <c r="H479">
         <v>38</v>
       </c>
       <c r="I479" t="b">
         <v>0</v>
       </c>
       <c r="J479" t="s">
         <v>163</v>
       </c>
       <c r="K479">
         <v>0</v>
       </c>
       <c r="L479" t="s">
         <v>24</v>
       </c>
@@ -30865,51 +30892,51 @@
       </c>
       <c r="O479" t="s">
         <v>24</v>
       </c>
       <c r="P479" t="s">
         <v>24</v>
       </c>
       <c r="Q479" t="s">
         <v>24</v>
       </c>
       <c r="R479" t="s">
         <v>24</v>
       </c>
       <c r="S479">
         <v>95.06</v>
       </c>
     </row>
     <row r="480" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A480">
         <v>479</v>
       </c>
       <c r="B480" t="s">
         <v>231</v>
       </c>
       <c r="C480" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="D480">
         <v>1843</v>
       </c>
       <c r="E480" t="s">
         <v>383</v>
       </c>
       <c r="F480" t="s">
         <v>34</v>
       </c>
       <c r="G480" t="s">
         <v>23</v>
       </c>
       <c r="H480">
         <v>75</v>
       </c>
       <c r="I480" t="b">
         <v>0</v>
       </c>
       <c r="J480" t="s">
         <v>163</v>
       </c>
       <c r="K480">
         <v>1</v>
       </c>
@@ -30921,57 +30948,57 @@
       </c>
       <c r="N480">
         <v>94.59</v>
       </c>
       <c r="O480" t="s">
         <v>24</v>
       </c>
       <c r="P480" t="s">
         <v>24</v>
       </c>
       <c r="Q480" t="s">
         <v>24</v>
       </c>
       <c r="R480" t="s">
         <v>24</v>
       </c>
       <c r="S480">
         <v>94.59</v>
       </c>
     </row>
     <row r="481" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A481">
         <v>480</v>
       </c>
       <c r="B481" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="C481" t="s">
         <v>328</v>
       </c>
       <c r="E481" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="F481" t="s">
         <v>22</v>
       </c>
       <c r="G481" t="s">
         <v>45</v>
       </c>
       <c r="H481">
         <v>47</v>
       </c>
       <c r="I481" t="b">
         <v>0</v>
       </c>
       <c r="J481" t="s">
         <v>163</v>
       </c>
       <c r="K481">
         <v>1</v>
       </c>
       <c r="L481" t="s">
         <v>24</v>
       </c>
       <c r="M481">
         <v>94.57</v>
       </c>
@@ -30980,51 +31007,51 @@
       </c>
       <c r="O481" t="s">
         <v>24</v>
       </c>
       <c r="P481" t="s">
         <v>24</v>
       </c>
       <c r="Q481" t="s">
         <v>24</v>
       </c>
       <c r="R481" t="s">
         <v>24</v>
       </c>
       <c r="S481">
         <v>94.57</v>
       </c>
     </row>
     <row r="482" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A482">
         <v>481</v>
       </c>
       <c r="B482" t="s">
         <v>98</v>
       </c>
       <c r="C482" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="E482" t="s">
         <v>31</v>
       </c>
       <c r="F482" t="s">
         <v>34</v>
       </c>
       <c r="G482" t="s">
         <v>23</v>
       </c>
       <c r="H482">
         <v>76</v>
       </c>
       <c r="I482" t="b">
         <v>0</v>
       </c>
       <c r="J482" t="s">
         <v>163</v>
       </c>
       <c r="K482">
         <v>1</v>
       </c>
       <c r="L482" t="s">
         <v>24</v>
       </c>
@@ -31210,54 +31237,54 @@
       </c>
       <c r="O485" t="s">
         <v>24</v>
       </c>
       <c r="P485" t="s">
         <v>24</v>
       </c>
       <c r="Q485" t="s">
         <v>24</v>
       </c>
       <c r="R485" t="s">
         <v>24</v>
       </c>
       <c r="S485">
         <v>93.82</v>
       </c>
     </row>
     <row r="486" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A486">
         <v>485</v>
       </c>
       <c r="B486" t="s">
         <v>134</v>
       </c>
       <c r="C486" t="s">
+        <v>748</v>
+      </c>
+      <c r="E486" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>750</v>
       </c>
       <c r="F486" t="s">
         <v>118</v>
       </c>
       <c r="G486" t="s">
         <v>45</v>
       </c>
       <c r="H486">
         <v>7</v>
       </c>
       <c r="I486" t="b">
         <v>0</v>
       </c>
       <c r="J486" t="s">
         <v>163</v>
       </c>
       <c r="K486">
         <v>1</v>
       </c>
       <c r="L486" t="s">
         <v>24</v>
       </c>
       <c r="M486" t="s">
         <v>24</v>
       </c>
@@ -31266,57 +31293,57 @@
       </c>
       <c r="O486" t="s">
         <v>24</v>
       </c>
       <c r="P486">
         <v>93.64</v>
       </c>
       <c r="Q486" t="s">
         <v>24</v>
       </c>
       <c r="R486" t="s">
         <v>24</v>
       </c>
       <c r="S486">
         <v>93.64</v>
       </c>
     </row>
     <row r="487" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A487">
         <v>486</v>
       </c>
       <c r="B487" t="s">
         <v>148</v>
       </c>
       <c r="C487" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="D487">
         <v>1850</v>
       </c>
       <c r="E487" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="F487" t="s">
         <v>63</v>
       </c>
       <c r="G487" t="s">
         <v>23</v>
       </c>
       <c r="H487">
         <v>39</v>
       </c>
       <c r="I487" t="b">
         <v>0</v>
       </c>
       <c r="J487" t="s">
         <v>163</v>
       </c>
       <c r="K487">
         <v>1</v>
       </c>
       <c r="L487" t="s">
         <v>24</v>
       </c>
       <c r="M487" t="s">
         <v>24</v>
       </c>
@@ -31325,51 +31352,51 @@
       </c>
       <c r="O487" t="s">
         <v>24</v>
       </c>
       <c r="P487" t="s">
         <v>24</v>
       </c>
       <c r="Q487" t="s">
         <v>24</v>
       </c>
       <c r="R487" t="s">
         <v>24</v>
       </c>
       <c r="S487">
         <v>93.57</v>
       </c>
     </row>
     <row r="488" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A488">
         <v>487</v>
       </c>
       <c r="B488" t="s">
         <v>275</v>
       </c>
       <c r="C488" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="E488" t="s">
         <v>77</v>
       </c>
       <c r="F488" t="s">
         <v>34</v>
       </c>
       <c r="G488" t="s">
         <v>23</v>
       </c>
       <c r="H488">
         <v>78</v>
       </c>
       <c r="I488" t="b">
         <v>0</v>
       </c>
       <c r="J488" t="s">
         <v>163</v>
       </c>
       <c r="K488">
         <v>1</v>
       </c>
       <c r="L488" t="s">
         <v>24</v>
       </c>
@@ -31381,51 +31408,51 @@
       </c>
       <c r="O488" t="s">
         <v>24</v>
       </c>
       <c r="P488" t="s">
         <v>24</v>
       </c>
       <c r="Q488" t="s">
         <v>24</v>
       </c>
       <c r="R488" t="s">
         <v>24</v>
       </c>
       <c r="S488">
         <v>93.56</v>
       </c>
     </row>
     <row r="489" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A489">
         <v>488</v>
       </c>
       <c r="B489" t="s">
         <v>212</v>
       </c>
       <c r="C489" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="E489" t="s">
         <v>24</v>
       </c>
       <c r="F489" t="s">
         <v>63</v>
       </c>
       <c r="G489" t="s">
         <v>23</v>
       </c>
       <c r="H489">
         <v>40</v>
       </c>
       <c r="I489" t="b">
         <v>0</v>
       </c>
       <c r="J489" t="s">
         <v>163</v>
       </c>
       <c r="K489">
         <v>1</v>
       </c>
       <c r="L489">
         <v>93.48</v>
       </c>
@@ -31434,54 +31461,54 @@
       </c>
       <c r="N489" t="s">
         <v>24</v>
       </c>
       <c r="O489" t="s">
         <v>24</v>
       </c>
       <c r="P489" t="s">
         <v>24</v>
       </c>
       <c r="Q489" t="s">
         <v>24</v>
       </c>
       <c r="R489" t="s">
         <v>24</v>
       </c>
       <c r="S489">
         <v>93.48</v>
       </c>
     </row>
     <row r="490" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A490">
         <v>489</v>
       </c>
       <c r="B490" t="s">
+        <v>754</v>
+      </c>
+      <c r="C490" t="s">
         <v>755</v>
-      </c>
-[...1 lines deleted...]
-        <v>756</v>
       </c>
       <c r="D490">
         <v>1724</v>
       </c>
       <c r="E490" t="s">
         <v>27</v>
       </c>
       <c r="F490" t="s">
         <v>28</v>
       </c>
       <c r="G490" t="s">
         <v>45</v>
       </c>
       <c r="H490">
         <v>33</v>
       </c>
       <c r="I490" t="b">
         <v>0</v>
       </c>
       <c r="J490" t="s">
         <v>163</v>
       </c>
       <c r="K490">
         <v>1</v>
       </c>
@@ -31549,54 +31576,54 @@
       </c>
       <c r="N491" t="s">
         <v>24</v>
       </c>
       <c r="O491" t="s">
         <v>24</v>
       </c>
       <c r="P491" t="s">
         <v>24</v>
       </c>
       <c r="Q491" t="s">
         <v>24</v>
       </c>
       <c r="R491" t="s">
         <v>24</v>
       </c>
       <c r="S491">
         <v>93.36</v>
       </c>
     </row>
     <row r="492" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A492">
         <v>491</v>
       </c>
       <c r="B492" t="s">
+        <v>756</v>
+      </c>
+      <c r="C492" t="s">
         <v>757</v>
-      </c>
-[...1 lines deleted...]
-        <v>758</v>
       </c>
       <c r="E492" t="s">
         <v>24</v>
       </c>
       <c r="F492" t="s">
         <v>34</v>
       </c>
       <c r="G492" t="s">
         <v>23</v>
       </c>
       <c r="H492">
         <v>79</v>
       </c>
       <c r="I492" t="b">
         <v>0</v>
       </c>
       <c r="J492" t="s">
         <v>163</v>
       </c>
       <c r="K492">
         <v>1</v>
       </c>
       <c r="L492" t="s">
         <v>24</v>
       </c>
@@ -31605,54 +31632,54 @@
       </c>
       <c r="N492" t="s">
         <v>24</v>
       </c>
       <c r="O492" t="s">
         <v>24</v>
       </c>
       <c r="P492" t="s">
         <v>24</v>
       </c>
       <c r="Q492" t="s">
         <v>24</v>
       </c>
       <c r="R492" t="s">
         <v>24</v>
       </c>
       <c r="S492">
         <v>93.35</v>
       </c>
     </row>
     <row r="493" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A493">
         <v>492</v>
       </c>
       <c r="B493" t="s">
+        <v>758</v>
+      </c>
+      <c r="C493" t="s">
         <v>759</v>
-      </c>
-[...1 lines deleted...]
-        <v>760</v>
       </c>
       <c r="E493" t="s">
         <v>24</v>
       </c>
       <c r="F493" t="s">
         <v>28</v>
       </c>
       <c r="G493" t="s">
         <v>23</v>
       </c>
       <c r="H493">
         <v>98</v>
       </c>
       <c r="I493" t="b">
         <v>0</v>
       </c>
       <c r="J493" t="s">
         <v>163</v>
       </c>
       <c r="K493">
         <v>1</v>
       </c>
       <c r="L493" t="s">
         <v>24</v>
       </c>
@@ -31661,54 +31688,54 @@
       </c>
       <c r="N493">
         <v>93.34</v>
       </c>
       <c r="O493" t="s">
         <v>24</v>
       </c>
       <c r="P493" t="s">
         <v>24</v>
       </c>
       <c r="Q493" t="s">
         <v>24</v>
       </c>
       <c r="R493" t="s">
         <v>24</v>
       </c>
       <c r="S493">
         <v>93.34</v>
       </c>
     </row>
     <row r="494" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A494">
         <v>493</v>
       </c>
       <c r="B494" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="C494" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="E494" t="s">
         <v>497</v>
       </c>
       <c r="F494" t="s">
         <v>34</v>
       </c>
       <c r="G494" t="s">
         <v>45</v>
       </c>
       <c r="H494">
         <v>12</v>
       </c>
       <c r="I494" t="b">
         <v>0</v>
       </c>
       <c r="J494" t="s">
         <v>163</v>
       </c>
       <c r="K494">
         <v>1</v>
       </c>
       <c r="L494" t="s">
         <v>24</v>
       </c>
@@ -31720,51 +31747,51 @@
       </c>
       <c r="O494" t="s">
         <v>24</v>
       </c>
       <c r="P494">
         <v>93.33</v>
       </c>
       <c r="Q494" t="s">
         <v>24</v>
       </c>
       <c r="R494" t="s">
         <v>24</v>
       </c>
       <c r="S494">
         <v>93.33</v>
       </c>
     </row>
     <row r="495" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A495">
         <v>494</v>
       </c>
       <c r="B495" t="s">
         <v>96</v>
       </c>
       <c r="C495" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="D495">
         <v>1852</v>
       </c>
       <c r="E495" t="s">
         <v>24</v>
       </c>
       <c r="F495" t="s">
         <v>34</v>
       </c>
       <c r="G495" t="s">
         <v>23</v>
       </c>
       <c r="H495">
         <v>80</v>
       </c>
       <c r="I495" t="b">
         <v>0</v>
       </c>
       <c r="J495" t="s">
         <v>163</v>
       </c>
       <c r="K495">
         <v>1</v>
       </c>
@@ -31776,54 +31803,54 @@
       </c>
       <c r="N495">
         <v>93.32</v>
       </c>
       <c r="O495" t="s">
         <v>24</v>
       </c>
       <c r="P495" t="s">
         <v>24</v>
       </c>
       <c r="Q495" t="s">
         <v>24</v>
       </c>
       <c r="R495" t="s">
         <v>24</v>
       </c>
       <c r="S495">
         <v>93.32</v>
       </c>
     </row>
     <row r="496" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A496">
         <v>495</v>
       </c>
       <c r="B496" t="s">
+        <v>762</v>
+      </c>
+      <c r="C496" t="s">
         <v>763</v>
-      </c>
-[...1 lines deleted...]
-        <v>764</v>
       </c>
       <c r="E496" t="s">
         <v>24</v>
       </c>
       <c r="F496" t="s">
         <v>28</v>
       </c>
       <c r="G496" t="s">
         <v>45</v>
       </c>
       <c r="H496">
         <v>35</v>
       </c>
       <c r="I496" t="b">
         <v>0</v>
       </c>
       <c r="J496" t="s">
         <v>163</v>
       </c>
       <c r="K496">
         <v>1</v>
       </c>
       <c r="L496" t="s">
         <v>24</v>
       </c>
@@ -31835,51 +31862,51 @@
       </c>
       <c r="O496" t="s">
         <v>24</v>
       </c>
       <c r="P496" t="s">
         <v>24</v>
       </c>
       <c r="Q496" t="s">
         <v>24</v>
       </c>
       <c r="R496" t="s">
         <v>24</v>
       </c>
       <c r="S496">
         <v>93.3</v>
       </c>
     </row>
     <row r="497" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A497">
         <v>496</v>
       </c>
       <c r="B497" t="s">
         <v>221</v>
       </c>
       <c r="C497" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="E497" t="s">
         <v>331</v>
       </c>
       <c r="F497" t="s">
         <v>22</v>
       </c>
       <c r="G497" t="s">
         <v>45</v>
       </c>
       <c r="H497">
         <v>48</v>
       </c>
       <c r="I497" t="b">
         <v>0</v>
       </c>
       <c r="J497" t="s">
         <v>163</v>
       </c>
       <c r="K497">
         <v>1</v>
       </c>
       <c r="L497" t="s">
         <v>24</v>
       </c>
@@ -31891,51 +31918,51 @@
       </c>
       <c r="O497" t="s">
         <v>24</v>
       </c>
       <c r="P497">
         <v>93.3</v>
       </c>
       <c r="Q497" t="s">
         <v>24</v>
       </c>
       <c r="R497" t="s">
         <v>24</v>
       </c>
       <c r="S497">
         <v>93.3</v>
       </c>
     </row>
     <row r="498" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A498">
         <v>497</v>
       </c>
       <c r="B498" t="s">
         <v>46</v>
       </c>
       <c r="C498" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="E498" t="s">
         <v>492</v>
       </c>
       <c r="F498" t="s">
         <v>63</v>
       </c>
       <c r="G498" t="s">
         <v>23</v>
       </c>
       <c r="H498">
         <v>41</v>
       </c>
       <c r="I498" t="b">
         <v>0</v>
       </c>
       <c r="J498" t="s">
         <v>163</v>
       </c>
       <c r="K498">
         <v>1</v>
       </c>
       <c r="L498" t="s">
         <v>24</v>
       </c>
@@ -31944,51 +31971,51 @@
       </c>
       <c r="N498">
         <v>93.23</v>
       </c>
       <c r="O498" t="s">
         <v>24</v>
       </c>
       <c r="P498" t="s">
         <v>24</v>
       </c>
       <c r="Q498" t="s">
         <v>24</v>
       </c>
       <c r="R498" t="s">
         <v>24</v>
       </c>
       <c r="S498">
         <v>93.23</v>
       </c>
     </row>
     <row r="499" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A499">
         <v>498</v>
       </c>
       <c r="B499" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="C499" t="s">
         <v>129</v>
       </c>
       <c r="E499" t="s">
         <v>473</v>
       </c>
       <c r="F499" t="s">
         <v>28</v>
       </c>
       <c r="G499" t="s">
         <v>23</v>
       </c>
       <c r="H499">
         <v>99</v>
       </c>
       <c r="I499" t="b">
         <v>0</v>
       </c>
       <c r="J499" t="s">
         <v>163</v>
       </c>
       <c r="K499">
         <v>1</v>
       </c>
@@ -32003,51 +32030,51 @@
       </c>
       <c r="O499" t="s">
         <v>24</v>
       </c>
       <c r="P499">
         <v>93.22</v>
       </c>
       <c r="Q499" t="s">
         <v>24</v>
       </c>
       <c r="R499" t="s">
         <v>24</v>
       </c>
       <c r="S499">
         <v>93.22</v>
       </c>
     </row>
     <row r="500" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A500">
         <v>499</v>
       </c>
       <c r="B500" t="s">
         <v>138</v>
       </c>
       <c r="C500" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="E500" t="s">
         <v>86</v>
       </c>
       <c r="F500" t="s">
         <v>63</v>
       </c>
       <c r="G500" t="s">
         <v>23</v>
       </c>
       <c r="H500">
         <v>42</v>
       </c>
       <c r="I500" t="b">
         <v>0</v>
       </c>
       <c r="J500" t="s">
         <v>163</v>
       </c>
       <c r="K500">
         <v>1</v>
       </c>
       <c r="L500">
         <v>93.19</v>
       </c>
@@ -32056,51 +32083,51 @@
       </c>
       <c r="N500" t="s">
         <v>24</v>
       </c>
       <c r="O500" t="s">
         <v>24</v>
       </c>
       <c r="P500" t="s">
         <v>24</v>
       </c>
       <c r="Q500" t="s">
         <v>24</v>
       </c>
       <c r="R500" t="s">
         <v>24</v>
       </c>
       <c r="S500">
         <v>93.19</v>
       </c>
     </row>
     <row r="501" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A501">
         <v>500</v>
       </c>
       <c r="B501" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="C501" t="s">
         <v>203</v>
       </c>
       <c r="E501" t="s">
         <v>77</v>
       </c>
       <c r="F501" t="s">
         <v>22</v>
       </c>
       <c r="G501" t="s">
         <v>45</v>
       </c>
       <c r="H501">
         <v>49</v>
       </c>
       <c r="I501" t="b">
         <v>0</v>
       </c>
       <c r="J501" t="s">
         <v>163</v>
       </c>
       <c r="K501">
         <v>1</v>
       </c>
@@ -32112,54 +32139,54 @@
       </c>
       <c r="N501" t="s">
         <v>24</v>
       </c>
       <c r="O501" t="s">
         <v>24</v>
       </c>
       <c r="P501">
         <v>93.14</v>
       </c>
       <c r="Q501" t="s">
         <v>24</v>
       </c>
       <c r="R501" t="s">
         <v>24</v>
       </c>
       <c r="S501">
         <v>93.14</v>
       </c>
     </row>
     <row r="502" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A502">
         <v>501</v>
       </c>
       <c r="B502" t="s">
+        <v>769</v>
+      </c>
+      <c r="C502" t="s">
         <v>770</v>
-      </c>
-[...1 lines deleted...]
-        <v>771</v>
       </c>
       <c r="D502">
         <v>1856</v>
       </c>
       <c r="E502" t="s">
         <v>24</v>
       </c>
       <c r="F502" t="s">
         <v>28</v>
       </c>
       <c r="G502" t="s">
         <v>23</v>
       </c>
       <c r="H502">
         <v>100</v>
       </c>
       <c r="I502" t="b">
         <v>0</v>
       </c>
       <c r="J502" t="s">
         <v>163</v>
       </c>
       <c r="K502">
         <v>1</v>
       </c>
@@ -32171,54 +32198,54 @@
       </c>
       <c r="N502">
         <v>93.09</v>
       </c>
       <c r="O502" t="s">
         <v>24</v>
       </c>
       <c r="P502" t="s">
         <v>24</v>
       </c>
       <c r="Q502" t="s">
         <v>24</v>
       </c>
       <c r="R502" t="s">
         <v>24</v>
       </c>
       <c r="S502">
         <v>93.09</v>
       </c>
     </row>
     <row r="503" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A503">
         <v>502</v>
       </c>
       <c r="B503" t="s">
+        <v>771</v>
+      </c>
+      <c r="C503" t="s">
         <v>772</v>
-      </c>
-[...1 lines deleted...]
-        <v>773</v>
       </c>
       <c r="D503">
         <v>1613</v>
       </c>
       <c r="E503" t="s">
         <v>128</v>
       </c>
       <c r="F503" t="s">
         <v>34</v>
       </c>
       <c r="G503" t="s">
         <v>23</v>
       </c>
       <c r="H503">
         <v>81</v>
       </c>
       <c r="I503" t="b">
         <v>0</v>
       </c>
       <c r="J503" t="s">
         <v>163</v>
       </c>
       <c r="K503">
         <v>1</v>
       </c>
@@ -32230,51 +32257,51 @@
       </c>
       <c r="N503">
         <v>93.03</v>
       </c>
       <c r="O503" t="s">
         <v>24</v>
       </c>
       <c r="P503" t="s">
         <v>24</v>
       </c>
       <c r="Q503" t="s">
         <v>24</v>
       </c>
       <c r="R503" t="s">
         <v>24</v>
       </c>
       <c r="S503">
         <v>93.03</v>
       </c>
     </row>
     <row r="504" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A504">
         <v>503</v>
       </c>
       <c r="B504" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
       <c r="C504" t="s">
         <v>111</v>
       </c>
       <c r="E504" t="s">
         <v>31</v>
       </c>
       <c r="F504" t="s">
         <v>34</v>
       </c>
       <c r="G504" t="s">
         <v>23</v>
       </c>
       <c r="H504">
         <v>82</v>
       </c>
       <c r="I504" t="b">
         <v>0</v>
       </c>
       <c r="J504" t="s">
         <v>163</v>
       </c>
       <c r="K504">
         <v>1</v>
       </c>
@@ -32289,51 +32316,51 @@
       </c>
       <c r="O504" t="s">
         <v>24</v>
       </c>
       <c r="P504" t="s">
         <v>24</v>
       </c>
       <c r="Q504" t="s">
         <v>24</v>
       </c>
       <c r="R504" t="s">
         <v>24</v>
       </c>
       <c r="S504">
         <v>93.02</v>
       </c>
     </row>
     <row r="505" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A505">
         <v>504</v>
       </c>
       <c r="B505" t="s">
         <v>64</v>
       </c>
       <c r="C505" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="D505">
         <v>1677</v>
       </c>
       <c r="E505" t="s">
         <v>77</v>
       </c>
       <c r="F505" t="s">
         <v>22</v>
       </c>
       <c r="G505" t="s">
         <v>23</v>
       </c>
       <c r="H505">
         <v>140</v>
       </c>
       <c r="I505" t="b">
         <v>0</v>
       </c>
       <c r="J505" t="s">
         <v>163</v>
       </c>
       <c r="K505">
         <v>1</v>
       </c>
@@ -32401,54 +32428,54 @@
       </c>
       <c r="N506">
         <v>92.88</v>
       </c>
       <c r="O506" t="s">
         <v>24</v>
       </c>
       <c r="P506" t="s">
         <v>24</v>
       </c>
       <c r="Q506" t="s">
         <v>24</v>
       </c>
       <c r="R506" t="s">
         <v>24</v>
       </c>
       <c r="S506">
         <v>92.88</v>
       </c>
     </row>
     <row r="507" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A507">
         <v>506</v>
       </c>
       <c r="B507" t="s">
+        <v>775</v>
+      </c>
+      <c r="C507" t="s">
         <v>776</v>
-      </c>
-[...1 lines deleted...]
-        <v>777</v>
       </c>
       <c r="E507" t="s">
         <v>24</v>
       </c>
       <c r="F507" t="s">
         <v>22</v>
       </c>
       <c r="G507" t="s">
         <v>45</v>
       </c>
       <c r="H507">
         <v>50</v>
       </c>
       <c r="I507" t="b">
         <v>0</v>
       </c>
       <c r="J507" t="s">
         <v>163</v>
       </c>
       <c r="K507">
         <v>1</v>
       </c>
       <c r="L507">
         <v>92.68</v>
       </c>
@@ -32460,51 +32487,51 @@
       </c>
       <c r="O507" t="s">
         <v>24</v>
       </c>
       <c r="P507" t="s">
         <v>24</v>
       </c>
       <c r="Q507" t="s">
         <v>24</v>
       </c>
       <c r="R507" t="s">
         <v>24</v>
       </c>
       <c r="S507">
         <v>92.68</v>
       </c>
     </row>
     <row r="508" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A508">
         <v>507</v>
       </c>
       <c r="B508" t="s">
         <v>186</v>
       </c>
       <c r="C508" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="D508">
         <v>2441</v>
       </c>
       <c r="E508" t="s">
         <v>24</v>
       </c>
       <c r="F508" t="s">
         <v>22</v>
       </c>
       <c r="G508" t="s">
         <v>23</v>
       </c>
       <c r="H508">
         <v>142</v>
       </c>
       <c r="I508" t="b">
         <v>0</v>
       </c>
       <c r="J508" t="s">
         <v>163</v>
       </c>
       <c r="K508">
         <v>1</v>
       </c>
@@ -32516,113 +32543,113 @@
       </c>
       <c r="N508" t="s">
         <v>24</v>
       </c>
       <c r="O508">
         <v>92.64</v>
       </c>
       <c r="P508" t="s">
         <v>24</v>
       </c>
       <c r="Q508" t="s">
         <v>24</v>
       </c>
       <c r="R508" t="s">
         <v>24</v>
       </c>
       <c r="S508">
         <v>92.64</v>
       </c>
     </row>
     <row r="509" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A509">
         <v>508</v>
       </c>
       <c r="B509" t="s">
+        <v>778</v>
+      </c>
+      <c r="C509" t="s">
         <v>779</v>
-      </c>
-[...1 lines deleted...]
-        <v>780</v>
       </c>
       <c r="D509">
         <v>1754</v>
       </c>
       <c r="E509" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="F509" t="s">
         <v>28</v>
       </c>
       <c r="G509" t="s">
         <v>45</v>
       </c>
       <c r="H509">
         <v>36</v>
       </c>
       <c r="I509" t="b">
         <v>0</v>
       </c>
       <c r="J509" t="s">
         <v>163</v>
       </c>
       <c r="K509">
         <v>1</v>
       </c>
       <c r="L509" t="s">
         <v>24</v>
       </c>
       <c r="M509" t="s">
         <v>24</v>
       </c>
       <c r="N509" t="s">
         <v>24</v>
       </c>
       <c r="O509">
         <v>92.64</v>
       </c>
       <c r="P509" t="s">
         <v>24</v>
       </c>
       <c r="Q509" t="s">
         <v>24</v>
       </c>
       <c r="R509" t="s">
         <v>24</v>
       </c>
       <c r="S509">
         <v>92.64</v>
       </c>
     </row>
     <row r="510" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A510">
         <v>509</v>
       </c>
       <c r="B510" t="s">
+        <v>781</v>
+      </c>
+      <c r="C510" t="s">
         <v>782</v>
-      </c>
-[...1 lines deleted...]
-        <v>783</v>
       </c>
       <c r="E510" t="s">
         <v>196</v>
       </c>
       <c r="F510" t="s">
         <v>34</v>
       </c>
       <c r="G510" t="s">
         <v>45</v>
       </c>
       <c r="H510">
         <v>13</v>
       </c>
       <c r="I510" t="b">
         <v>0</v>
       </c>
       <c r="J510" t="s">
         <v>163</v>
       </c>
       <c r="K510">
         <v>1</v>
       </c>
       <c r="L510" t="s">
         <v>24</v>
       </c>
@@ -32631,54 +32658,54 @@
       </c>
       <c r="N510" t="s">
         <v>24</v>
       </c>
       <c r="O510" t="s">
         <v>24</v>
       </c>
       <c r="P510" t="s">
         <v>24</v>
       </c>
       <c r="Q510">
         <v>92.61</v>
       </c>
       <c r="R510" t="s">
         <v>24</v>
       </c>
       <c r="S510">
         <v>92.61</v>
       </c>
     </row>
     <row r="511" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A511">
         <v>510</v>
       </c>
       <c r="B511" t="s">
+        <v>783</v>
+      </c>
+      <c r="C511" t="s">
         <v>784</v>
-      </c>
-[...1 lines deleted...]
-        <v>785</v>
       </c>
       <c r="E511" t="s">
         <v>318</v>
       </c>
       <c r="F511" t="s">
         <v>34</v>
       </c>
       <c r="G511" t="s">
         <v>45</v>
       </c>
       <c r="H511">
         <v>14</v>
       </c>
       <c r="I511" t="b">
         <v>0</v>
       </c>
       <c r="J511" t="s">
         <v>163</v>
       </c>
       <c r="K511">
         <v>1</v>
       </c>
       <c r="L511" t="s">
         <v>24</v>
       </c>
@@ -32746,54 +32773,54 @@
       </c>
       <c r="N512">
         <v>92.47</v>
       </c>
       <c r="O512" t="s">
         <v>24</v>
       </c>
       <c r="P512" t="s">
         <v>24</v>
       </c>
       <c r="Q512" t="s">
         <v>24</v>
       </c>
       <c r="R512" t="s">
         <v>24</v>
       </c>
       <c r="S512">
         <v>92.47</v>
       </c>
     </row>
     <row r="513" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A513">
         <v>512</v>
       </c>
       <c r="B513" t="s">
+        <v>785</v>
+      </c>
+      <c r="C513" t="s">
         <v>786</v>
-      </c>
-[...1 lines deleted...]
-        <v>787</v>
       </c>
       <c r="E513" t="s">
         <v>514</v>
       </c>
       <c r="F513" t="s">
         <v>22</v>
       </c>
       <c r="G513" t="s">
         <v>45</v>
       </c>
       <c r="H513">
         <v>51</v>
       </c>
       <c r="I513" t="b">
         <v>0</v>
       </c>
       <c r="J513" t="s">
         <v>163</v>
       </c>
       <c r="K513">
         <v>1</v>
       </c>
       <c r="L513" t="s">
         <v>24</v>
       </c>
@@ -32802,51 +32829,51 @@
       </c>
       <c r="N513" t="s">
         <v>24</v>
       </c>
       <c r="O513">
         <v>92.43</v>
       </c>
       <c r="P513" t="s">
         <v>24</v>
       </c>
       <c r="Q513" t="s">
         <v>24</v>
       </c>
       <c r="R513" t="s">
         <v>24</v>
       </c>
       <c r="S513">
         <v>92.43</v>
       </c>
     </row>
     <row r="514" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A514">
         <v>513</v>
       </c>
       <c r="B514" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="C514" t="s">
         <v>191</v>
       </c>
       <c r="E514" t="s">
         <v>24</v>
       </c>
       <c r="F514" t="s">
         <v>28</v>
       </c>
       <c r="G514" t="s">
         <v>23</v>
       </c>
       <c r="H514">
         <v>102</v>
       </c>
       <c r="I514" t="b">
         <v>0</v>
       </c>
       <c r="J514" t="s">
         <v>163</v>
       </c>
       <c r="K514">
         <v>1</v>
       </c>
@@ -32858,54 +32885,54 @@
       </c>
       <c r="N514">
         <v>92.41</v>
       </c>
       <c r="O514" t="s">
         <v>24</v>
       </c>
       <c r="P514" t="s">
         <v>24</v>
       </c>
       <c r="Q514" t="s">
         <v>24</v>
       </c>
       <c r="R514" t="s">
         <v>24</v>
       </c>
       <c r="S514">
         <v>92.41</v>
       </c>
     </row>
     <row r="515" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A515">
         <v>514</v>
       </c>
       <c r="B515" t="s">
+        <v>788</v>
+      </c>
+      <c r="C515" t="s">
         <v>789</v>
-      </c>
-[...1 lines deleted...]
-        <v>790</v>
       </c>
       <c r="E515" t="s">
         <v>294</v>
       </c>
       <c r="F515" t="s">
         <v>28</v>
       </c>
       <c r="G515" t="s">
         <v>45</v>
       </c>
       <c r="H515">
         <v>37</v>
       </c>
       <c r="I515" t="b">
         <v>0</v>
       </c>
       <c r="J515" t="s">
         <v>163</v>
       </c>
       <c r="K515">
         <v>1</v>
       </c>
       <c r="L515" t="s">
         <v>24</v>
       </c>
@@ -32917,51 +32944,51 @@
       </c>
       <c r="O515" t="s">
         <v>24</v>
       </c>
       <c r="P515" t="s">
         <v>24</v>
       </c>
       <c r="Q515" t="s">
         <v>24</v>
       </c>
       <c r="R515" t="s">
         <v>24</v>
       </c>
       <c r="S515">
         <v>92.35</v>
       </c>
     </row>
     <row r="516" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A516">
         <v>515</v>
       </c>
       <c r="B516" t="s">
         <v>260</v>
       </c>
       <c r="C516" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="D516">
         <v>2072</v>
       </c>
       <c r="E516" t="s">
         <v>86</v>
       </c>
       <c r="F516" t="s">
         <v>34</v>
       </c>
       <c r="G516" t="s">
         <v>45</v>
       </c>
       <c r="H516">
         <v>15</v>
       </c>
       <c r="I516" t="b">
         <v>0</v>
       </c>
       <c r="J516" t="s">
         <v>163</v>
       </c>
       <c r="K516">
         <v>1</v>
       </c>
@@ -32973,51 +33000,51 @@
       </c>
       <c r="N516" t="s">
         <v>24</v>
       </c>
       <c r="O516" t="s">
         <v>24</v>
       </c>
       <c r="P516" t="s">
         <v>24</v>
       </c>
       <c r="Q516">
         <v>92.19</v>
       </c>
       <c r="R516" t="s">
         <v>24</v>
       </c>
       <c r="S516">
         <v>92.19</v>
       </c>
     </row>
     <row r="517" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A517">
         <v>516</v>
       </c>
       <c r="B517" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="C517" t="s">
         <v>111</v>
       </c>
       <c r="D517">
         <v>1910</v>
       </c>
       <c r="E517" t="s">
         <v>24</v>
       </c>
       <c r="F517" t="s">
         <v>118</v>
       </c>
       <c r="G517" t="s">
         <v>23</v>
       </c>
       <c r="H517">
         <v>21</v>
       </c>
       <c r="I517" t="b">
         <v>0</v>
       </c>
       <c r="J517" t="s">
         <v>163</v>
       </c>
@@ -33147,51 +33174,51 @@
       </c>
       <c r="O519" t="s">
         <v>24</v>
       </c>
       <c r="P519" t="s">
         <v>24</v>
       </c>
       <c r="Q519" t="s">
         <v>24</v>
       </c>
       <c r="R519">
         <v>91.73</v>
       </c>
       <c r="S519">
         <v>91.73</v>
       </c>
     </row>
     <row r="520" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A520">
         <v>519</v>
       </c>
       <c r="B520" t="s">
         <v>221</v>
       </c>
       <c r="C520" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="E520" t="s">
         <v>514</v>
       </c>
       <c r="F520" t="s">
         <v>22</v>
       </c>
       <c r="G520" t="s">
         <v>45</v>
       </c>
       <c r="H520">
         <v>52</v>
       </c>
       <c r="I520" t="b">
         <v>0</v>
       </c>
       <c r="J520" t="s">
         <v>163</v>
       </c>
       <c r="K520">
         <v>1</v>
       </c>
       <c r="L520" t="s">
         <v>24</v>
       </c>
@@ -33259,57 +33286,57 @@
       </c>
       <c r="N521" t="s">
         <v>24</v>
       </c>
       <c r="O521" t="s">
         <v>24</v>
       </c>
       <c r="P521" t="s">
         <v>24</v>
       </c>
       <c r="Q521">
         <v>122.08</v>
       </c>
       <c r="R521">
         <v>91.51</v>
       </c>
       <c r="S521">
         <v>91.51</v>
       </c>
     </row>
     <row r="522" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A522">
         <v>521</v>
       </c>
       <c r="B522" t="s">
+        <v>792</v>
+      </c>
+      <c r="C522" t="s">
         <v>793</v>
       </c>
-      <c r="C522" t="s">
+      <c r="E522" t="s">
         <v>794</v>
-      </c>
-[...1 lines deleted...]
-        <v>795</v>
       </c>
       <c r="F522" t="s">
         <v>28</v>
       </c>
       <c r="G522" t="s">
         <v>45</v>
       </c>
       <c r="H522">
         <v>38</v>
       </c>
       <c r="I522" t="b">
         <v>0</v>
       </c>
       <c r="J522" t="s">
         <v>163</v>
       </c>
       <c r="K522">
         <v>1</v>
       </c>
       <c r="L522" t="s">
         <v>24</v>
       </c>
       <c r="M522" t="s">
         <v>24</v>
       </c>
@@ -33318,51 +33345,51 @@
       </c>
       <c r="O522" t="s">
         <v>24</v>
       </c>
       <c r="P522" t="s">
         <v>24</v>
       </c>
       <c r="Q522" t="s">
         <v>24</v>
       </c>
       <c r="R522" t="s">
         <v>24</v>
       </c>
       <c r="S522">
         <v>91.42</v>
       </c>
     </row>
     <row r="523" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A523">
         <v>522</v>
       </c>
       <c r="B523" t="s">
         <v>64</v>
       </c>
       <c r="C523" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="D523">
         <v>1544</v>
       </c>
       <c r="E523" t="s">
         <v>60</v>
       </c>
       <c r="F523" t="s">
         <v>28</v>
       </c>
       <c r="G523" t="s">
         <v>23</v>
       </c>
       <c r="H523">
         <v>103</v>
       </c>
       <c r="I523" t="b">
         <v>0</v>
       </c>
       <c r="J523" t="s">
         <v>163</v>
       </c>
       <c r="K523">
         <v>1</v>
       </c>
@@ -33377,54 +33404,54 @@
       </c>
       <c r="O523" t="s">
         <v>24</v>
       </c>
       <c r="P523" t="s">
         <v>24</v>
       </c>
       <c r="Q523" t="s">
         <v>24</v>
       </c>
       <c r="R523" t="s">
         <v>24</v>
       </c>
       <c r="S523">
         <v>91.29</v>
       </c>
     </row>
     <row r="524" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A524">
         <v>523</v>
       </c>
       <c r="B524" t="s">
         <v>335</v>
       </c>
       <c r="C524" t="s">
+        <v>796</v>
+      </c>
+      <c r="E524" t="s">
         <v>797</v>
-      </c>
-[...1 lines deleted...]
-        <v>798</v>
       </c>
       <c r="F524" t="s">
         <v>28</v>
       </c>
       <c r="G524" t="s">
         <v>23</v>
       </c>
       <c r="H524">
         <v>104</v>
       </c>
       <c r="I524" t="b">
         <v>0</v>
       </c>
       <c r="J524" t="s">
         <v>163</v>
       </c>
       <c r="K524">
         <v>1</v>
       </c>
       <c r="L524" t="s">
         <v>24</v>
       </c>
       <c r="M524" t="s">
         <v>24</v>
       </c>
@@ -33433,51 +33460,51 @@
       </c>
       <c r="O524" t="s">
         <v>24</v>
       </c>
       <c r="P524" t="s">
         <v>24</v>
       </c>
       <c r="Q524">
         <v>91.26</v>
       </c>
       <c r="R524" t="s">
         <v>24</v>
       </c>
       <c r="S524">
         <v>91.26</v>
       </c>
     </row>
     <row r="525" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A525">
         <v>524</v>
       </c>
       <c r="B525" t="s">
         <v>212</v>
       </c>
       <c r="C525" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="E525" t="s">
         <v>376</v>
       </c>
       <c r="F525" t="s">
         <v>63</v>
       </c>
       <c r="G525" t="s">
         <v>23</v>
       </c>
       <c r="H525">
         <v>43</v>
       </c>
       <c r="I525" t="b">
         <v>0</v>
       </c>
       <c r="J525" t="s">
         <v>163</v>
       </c>
       <c r="K525">
         <v>1</v>
       </c>
       <c r="L525" t="s">
         <v>24</v>
       </c>
@@ -33486,54 +33513,54 @@
       </c>
       <c r="N525">
         <v>90.91</v>
       </c>
       <c r="O525" t="s">
         <v>24</v>
       </c>
       <c r="P525" t="s">
         <v>24</v>
       </c>
       <c r="Q525" t="s">
         <v>24</v>
       </c>
       <c r="R525" t="s">
         <v>24</v>
       </c>
       <c r="S525">
         <v>90.91</v>
       </c>
     </row>
     <row r="526" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A526">
         <v>525</v>
       </c>
       <c r="B526" t="s">
+        <v>799</v>
+      </c>
+      <c r="C526" t="s">
         <v>800</v>
-      </c>
-[...1 lines deleted...]
-        <v>801</v>
       </c>
       <c r="E526" t="s">
         <v>24</v>
       </c>
       <c r="F526" t="s">
         <v>28</v>
       </c>
       <c r="G526" t="s">
         <v>45</v>
       </c>
       <c r="H526">
         <v>39</v>
       </c>
       <c r="I526" t="b">
         <v>0</v>
       </c>
       <c r="J526" t="s">
         <v>163</v>
       </c>
       <c r="K526">
         <v>1</v>
       </c>
       <c r="L526" t="s">
         <v>24</v>
       </c>
@@ -33545,51 +33572,51 @@
       </c>
       <c r="O526" t="s">
         <v>24</v>
       </c>
       <c r="P526">
         <v>90.88</v>
       </c>
       <c r="Q526" t="s">
         <v>24</v>
       </c>
       <c r="R526" t="s">
         <v>24</v>
       </c>
       <c r="S526">
         <v>90.88</v>
       </c>
     </row>
     <row r="527" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A527">
         <v>526</v>
       </c>
       <c r="B527" t="s">
         <v>61</v>
       </c>
       <c r="C527" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="E527" t="s">
         <v>24</v>
       </c>
       <c r="F527" t="s">
         <v>28</v>
       </c>
       <c r="G527" t="s">
         <v>23</v>
       </c>
       <c r="H527">
         <v>105</v>
       </c>
       <c r="I527" t="b">
         <v>0</v>
       </c>
       <c r="J527" t="s">
         <v>163</v>
       </c>
       <c r="K527">
         <v>1</v>
       </c>
       <c r="L527" t="s">
         <v>24</v>
       </c>
@@ -33598,54 +33625,54 @@
       </c>
       <c r="N527" t="s">
         <v>24</v>
       </c>
       <c r="O527" t="s">
         <v>24</v>
       </c>
       <c r="P527" t="s">
         <v>24</v>
       </c>
       <c r="Q527" t="s">
         <v>24</v>
       </c>
       <c r="R527" t="s">
         <v>24</v>
       </c>
       <c r="S527">
         <v>90.83</v>
       </c>
     </row>
     <row r="528" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A528">
         <v>527</v>
       </c>
       <c r="B528" t="s">
+        <v>802</v>
+      </c>
+      <c r="C528" t="s">
         <v>803</v>
-      </c>
-[...1 lines deleted...]
-        <v>804</v>
       </c>
       <c r="E528" t="s">
         <v>24</v>
       </c>
       <c r="F528" t="s">
         <v>34</v>
       </c>
       <c r="G528" t="s">
         <v>45</v>
       </c>
       <c r="H528">
         <v>16</v>
       </c>
       <c r="I528" t="b">
         <v>0</v>
       </c>
       <c r="J528" t="s">
         <v>163</v>
       </c>
       <c r="K528">
         <v>1</v>
       </c>
       <c r="L528" t="s">
         <v>24</v>
       </c>
@@ -33654,51 +33681,51 @@
       </c>
       <c r="N528" t="s">
         <v>24</v>
       </c>
       <c r="O528">
         <v>90.8</v>
       </c>
       <c r="P528" t="s">
         <v>24</v>
       </c>
       <c r="Q528" t="s">
         <v>24</v>
       </c>
       <c r="R528" t="s">
         <v>24</v>
       </c>
       <c r="S528">
         <v>90.8</v>
       </c>
     </row>
     <row r="529" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A529">
         <v>528</v>
       </c>
       <c r="B529" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C529" t="s">
         <v>328</v>
       </c>
       <c r="E529" t="s">
         <v>383</v>
       </c>
       <c r="F529" t="s">
         <v>22</v>
       </c>
       <c r="G529" t="s">
         <v>45</v>
       </c>
       <c r="H529">
         <v>53</v>
       </c>
       <c r="I529" t="b">
         <v>0</v>
       </c>
       <c r="J529" t="s">
         <v>163</v>
       </c>
       <c r="K529">
         <v>1</v>
       </c>
@@ -33710,51 +33737,51 @@
       </c>
       <c r="N529" t="s">
         <v>24</v>
       </c>
       <c r="O529" t="s">
         <v>24</v>
       </c>
       <c r="P529">
         <v>90.78</v>
       </c>
       <c r="Q529" t="s">
         <v>24</v>
       </c>
       <c r="R529" t="s">
         <v>24</v>
       </c>
       <c r="S529">
         <v>90.78</v>
       </c>
     </row>
     <row r="530" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A530">
         <v>529</v>
       </c>
       <c r="B530" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="C530" t="s">
         <v>187</v>
       </c>
       <c r="D530">
         <v>1503</v>
       </c>
       <c r="E530" t="s">
         <v>24</v>
       </c>
       <c r="F530" t="s">
         <v>63</v>
       </c>
       <c r="G530" t="s">
         <v>23</v>
       </c>
       <c r="H530">
         <v>44</v>
       </c>
       <c r="I530" t="b">
         <v>0</v>
       </c>
       <c r="J530" t="s">
         <v>163</v>
       </c>
@@ -33769,54 +33796,54 @@
       </c>
       <c r="N530" t="s">
         <v>24</v>
       </c>
       <c r="O530" t="s">
         <v>24</v>
       </c>
       <c r="P530" t="s">
         <v>24</v>
       </c>
       <c r="Q530">
         <v>90.45</v>
       </c>
       <c r="R530" t="s">
         <v>24</v>
       </c>
       <c r="S530">
         <v>90.45</v>
       </c>
     </row>
     <row r="531" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A531">
         <v>530</v>
       </c>
       <c r="B531" t="s">
+        <v>806</v>
+      </c>
+      <c r="C531" t="s">
         <v>807</v>
-      </c>
-[...1 lines deleted...]
-        <v>808</v>
       </c>
       <c r="E531" t="s">
         <v>514</v>
       </c>
       <c r="F531" t="s">
         <v>22</v>
       </c>
       <c r="G531" t="s">
         <v>45</v>
       </c>
       <c r="H531">
         <v>54</v>
       </c>
       <c r="I531" t="b">
         <v>0</v>
       </c>
       <c r="J531" t="s">
         <v>163</v>
       </c>
       <c r="K531">
         <v>1</v>
       </c>
       <c r="L531" t="s">
         <v>24</v>
       </c>
@@ -33825,54 +33852,54 @@
       </c>
       <c r="N531" t="s">
         <v>24</v>
       </c>
       <c r="O531">
         <v>90.42</v>
       </c>
       <c r="P531" t="s">
         <v>24</v>
       </c>
       <c r="Q531" t="s">
         <v>24</v>
       </c>
       <c r="R531" t="s">
         <v>24</v>
       </c>
       <c r="S531">
         <v>90.42</v>
       </c>
     </row>
     <row r="532" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A532">
         <v>531</v>
       </c>
       <c r="B532" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="C532" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="E532" t="s">
         <v>196</v>
       </c>
       <c r="F532" t="s">
         <v>22</v>
       </c>
       <c r="G532" t="s">
         <v>45</v>
       </c>
       <c r="H532">
         <v>55</v>
       </c>
       <c r="I532" t="b">
         <v>0</v>
       </c>
       <c r="J532" t="s">
         <v>163</v>
       </c>
       <c r="K532">
         <v>1</v>
       </c>
       <c r="L532" t="s">
         <v>24</v>
       </c>
@@ -33884,51 +33911,51 @@
       </c>
       <c r="O532" t="s">
         <v>24</v>
       </c>
       <c r="P532">
         <v>90.26</v>
       </c>
       <c r="Q532" t="s">
         <v>24</v>
       </c>
       <c r="R532" t="s">
         <v>24</v>
       </c>
       <c r="S532">
         <v>90.26</v>
       </c>
     </row>
     <row r="533" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A533">
         <v>532</v>
       </c>
       <c r="B533" t="s">
         <v>436</v>
       </c>
       <c r="C533" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="E533" t="s">
         <v>91</v>
       </c>
       <c r="F533" t="s">
         <v>34</v>
       </c>
       <c r="G533" t="s">
         <v>23</v>
       </c>
       <c r="H533">
         <v>84</v>
       </c>
       <c r="I533" t="b">
         <v>0</v>
       </c>
       <c r="J533" t="s">
         <v>163</v>
       </c>
       <c r="K533">
         <v>1</v>
       </c>
       <c r="L533" t="s">
         <v>24</v>
       </c>
@@ -33940,51 +33967,54 @@
       </c>
       <c r="O533" t="s">
         <v>24</v>
       </c>
       <c r="P533" t="s">
         <v>24</v>
       </c>
       <c r="Q533" t="s">
         <v>24</v>
       </c>
       <c r="R533" t="s">
         <v>24</v>
       </c>
       <c r="S533">
         <v>90.23</v>
       </c>
     </row>
     <row r="534" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A534">
         <v>533</v>
       </c>
       <c r="B534" t="s">
         <v>133</v>
       </c>
       <c r="C534" t="s">
-        <v>811</v>
+        <v>810</v>
+      </c>
+      <c r="D534">
+        <v>529</v>
       </c>
       <c r="E534" t="s">
         <v>24</v>
       </c>
       <c r="F534" t="s">
         <v>34</v>
       </c>
       <c r="G534" t="s">
         <v>23</v>
       </c>
       <c r="H534">
         <v>85</v>
       </c>
       <c r="I534" t="b">
         <v>0</v>
       </c>
       <c r="J534" t="s">
         <v>163</v>
       </c>
       <c r="K534">
         <v>1</v>
       </c>
       <c r="L534" t="s">
         <v>24</v>
       </c>
@@ -34055,51 +34085,51 @@
       </c>
       <c r="O535" t="s">
         <v>24</v>
       </c>
       <c r="P535" t="s">
         <v>24</v>
       </c>
       <c r="Q535" t="s">
         <v>24</v>
       </c>
       <c r="R535" t="s">
         <v>24</v>
       </c>
       <c r="S535">
         <v>90.15</v>
       </c>
     </row>
     <row r="536" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A536">
         <v>535</v>
       </c>
       <c r="B536" t="s">
         <v>180</v>
       </c>
       <c r="C536" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="E536" t="s">
         <v>24</v>
       </c>
       <c r="F536" t="s">
         <v>22</v>
       </c>
       <c r="G536" t="s">
         <v>23</v>
       </c>
       <c r="H536">
         <v>145</v>
       </c>
       <c r="I536" t="b">
         <v>0</v>
       </c>
       <c r="J536" t="s">
         <v>163</v>
       </c>
       <c r="K536">
         <v>1</v>
       </c>
       <c r="L536">
         <v>89.94</v>
       </c>
@@ -34108,57 +34138,57 @@
       </c>
       <c r="N536" t="s">
         <v>24</v>
       </c>
       <c r="O536" t="s">
         <v>24</v>
       </c>
       <c r="P536" t="s">
         <v>24</v>
       </c>
       <c r="Q536" t="s">
         <v>24</v>
       </c>
       <c r="R536" t="s">
         <v>24</v>
       </c>
       <c r="S536">
         <v>89.94</v>
       </c>
     </row>
     <row r="537" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A537">
         <v>536</v>
       </c>
       <c r="B537" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="C537" t="s">
         <v>226</v>
       </c>
       <c r="E537" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F537" t="s">
         <v>28</v>
       </c>
       <c r="G537" t="s">
         <v>23</v>
       </c>
       <c r="H537">
         <v>106</v>
       </c>
       <c r="I537" t="b">
         <v>0</v>
       </c>
       <c r="J537" t="s">
         <v>163</v>
       </c>
       <c r="K537">
         <v>1</v>
       </c>
       <c r="L537" t="s">
         <v>24</v>
       </c>
       <c r="M537" t="s">
         <v>24</v>
       </c>
@@ -34167,51 +34197,51 @@
       </c>
       <c r="O537" t="s">
         <v>24</v>
       </c>
       <c r="P537">
         <v>89.92</v>
       </c>
       <c r="Q537" t="s">
         <v>24</v>
       </c>
       <c r="R537" t="s">
         <v>24</v>
       </c>
       <c r="S537">
         <v>89.92</v>
       </c>
     </row>
     <row r="538" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A538">
         <v>537</v>
       </c>
       <c r="B538" t="s">
         <v>263</v>
       </c>
       <c r="C538" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
       <c r="D538">
         <v>2113</v>
       </c>
       <c r="E538" t="s">
         <v>44</v>
       </c>
       <c r="F538" t="s">
         <v>22</v>
       </c>
       <c r="G538" t="s">
         <v>45</v>
       </c>
       <c r="H538">
         <v>56</v>
       </c>
       <c r="I538" t="b">
         <v>0</v>
       </c>
       <c r="J538" t="s">
         <v>163</v>
       </c>
       <c r="K538">
         <v>1</v>
       </c>
@@ -34226,51 +34256,51 @@
       </c>
       <c r="O538" t="s">
         <v>24</v>
       </c>
       <c r="P538" t="s">
         <v>24</v>
       </c>
       <c r="Q538" t="s">
         <v>24</v>
       </c>
       <c r="R538" t="s">
         <v>24</v>
       </c>
       <c r="S538">
         <v>89.9</v>
       </c>
     </row>
     <row r="539" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A539">
         <v>538</v>
       </c>
       <c r="B539" t="s">
         <v>409</v>
       </c>
       <c r="C539" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="D539">
         <v>1741</v>
       </c>
       <c r="E539" t="s">
         <v>24</v>
       </c>
       <c r="F539" t="s">
         <v>28</v>
       </c>
       <c r="G539" t="s">
         <v>23</v>
       </c>
       <c r="H539">
         <v>107</v>
       </c>
       <c r="I539" t="b">
         <v>0</v>
       </c>
       <c r="J539" t="s">
         <v>163</v>
       </c>
       <c r="K539">
         <v>1</v>
       </c>
@@ -34282,54 +34312,54 @@
       </c>
       <c r="N539">
         <v>89.84</v>
       </c>
       <c r="O539" t="s">
         <v>24</v>
       </c>
       <c r="P539" t="s">
         <v>24</v>
       </c>
       <c r="Q539" t="s">
         <v>24</v>
       </c>
       <c r="R539" t="s">
         <v>24</v>
       </c>
       <c r="S539">
         <v>89.84</v>
       </c>
     </row>
     <row r="540" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A540">
         <v>539</v>
       </c>
       <c r="B540" t="s">
+        <v>815</v>
+      </c>
+      <c r="C540" t="s">
         <v>816</v>
-      </c>
-[...1 lines deleted...]
-        <v>817</v>
       </c>
       <c r="E540" t="s">
         <v>24</v>
       </c>
       <c r="F540" t="s">
         <v>22</v>
       </c>
       <c r="G540" t="s">
         <v>45</v>
       </c>
       <c r="H540">
         <v>57</v>
       </c>
       <c r="I540" t="b">
         <v>0</v>
       </c>
       <c r="J540" t="s">
         <v>163</v>
       </c>
       <c r="K540">
         <v>1</v>
       </c>
       <c r="L540" t="s">
         <v>24</v>
       </c>
@@ -34338,51 +34368,51 @@
       </c>
       <c r="N540" t="s">
         <v>24</v>
       </c>
       <c r="O540" t="s">
         <v>24</v>
       </c>
       <c r="P540" t="s">
         <v>24</v>
       </c>
       <c r="Q540" t="s">
         <v>24</v>
       </c>
       <c r="R540" t="s">
         <v>24</v>
       </c>
       <c r="S540">
         <v>89.82</v>
       </c>
     </row>
     <row r="541" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A541">
         <v>540</v>
       </c>
       <c r="B541" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
       <c r="C541" t="s">
         <v>144</v>
       </c>
       <c r="E541" t="s">
         <v>24</v>
       </c>
       <c r="F541" t="s">
         <v>28</v>
       </c>
       <c r="G541" t="s">
         <v>23</v>
       </c>
       <c r="H541">
         <v>108</v>
       </c>
       <c r="I541" t="b">
         <v>0</v>
       </c>
       <c r="J541" t="s">
         <v>163</v>
       </c>
       <c r="K541">
         <v>1</v>
       </c>
@@ -34456,51 +34486,51 @@
       </c>
       <c r="O542">
         <v>89.7</v>
       </c>
       <c r="P542" t="s">
         <v>24</v>
       </c>
       <c r="Q542" t="s">
         <v>24</v>
       </c>
       <c r="R542" t="s">
         <v>24</v>
       </c>
       <c r="S542">
         <v>89.7</v>
       </c>
     </row>
     <row r="543" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A543">
         <v>542</v>
       </c>
       <c r="B543" t="s">
         <v>392</v>
       </c>
       <c r="C543" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="E543" t="s">
         <v>251</v>
       </c>
       <c r="F543" t="s">
         <v>28</v>
       </c>
       <c r="G543" t="s">
         <v>23</v>
       </c>
       <c r="H543">
         <v>109</v>
       </c>
       <c r="I543" t="b">
         <v>0</v>
       </c>
       <c r="J543" t="s">
         <v>163</v>
       </c>
       <c r="K543">
         <v>1</v>
       </c>
       <c r="L543" t="s">
         <v>24</v>
       </c>
@@ -34509,54 +34539,54 @@
       </c>
       <c r="N543" t="s">
         <v>24</v>
       </c>
       <c r="O543" t="s">
         <v>24</v>
       </c>
       <c r="P543" t="s">
         <v>24</v>
       </c>
       <c r="Q543" t="s">
         <v>24</v>
       </c>
       <c r="R543">
         <v>89.4</v>
       </c>
       <c r="S543">
         <v>89.4</v>
       </c>
     </row>
     <row r="544" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A544">
         <v>543</v>
       </c>
       <c r="B544" t="s">
+        <v>819</v>
+      </c>
+      <c r="C544" t="s">
         <v>820</v>
-      </c>
-[...1 lines deleted...]
-        <v>821</v>
       </c>
       <c r="E544" t="s">
         <v>376</v>
       </c>
       <c r="F544" t="s">
         <v>63</v>
       </c>
       <c r="G544" t="s">
         <v>23</v>
       </c>
       <c r="H544">
         <v>45</v>
       </c>
       <c r="I544" t="b">
         <v>0</v>
       </c>
       <c r="J544" t="s">
         <v>163</v>
       </c>
       <c r="K544">
         <v>1</v>
       </c>
       <c r="L544" t="s">
         <v>24</v>
       </c>
@@ -34568,54 +34598,54 @@
       </c>
       <c r="O544" t="s">
         <v>24</v>
       </c>
       <c r="P544" t="s">
         <v>24</v>
       </c>
       <c r="Q544" t="s">
         <v>24</v>
       </c>
       <c r="R544" t="s">
         <v>24</v>
       </c>
       <c r="S544">
         <v>89.34</v>
       </c>
     </row>
     <row r="545" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A545">
         <v>544</v>
       </c>
       <c r="B545" t="s">
         <v>160</v>
       </c>
       <c r="C545" t="s">
+        <v>821</v>
+      </c>
+      <c r="E545" t="s">
         <v>822</v>
-      </c>
-[...1 lines deleted...]
-        <v>823</v>
       </c>
       <c r="F545" t="s">
         <v>63</v>
       </c>
       <c r="G545" t="s">
         <v>23</v>
       </c>
       <c r="H545">
         <v>46</v>
       </c>
       <c r="I545" t="b">
         <v>0</v>
       </c>
       <c r="J545" t="s">
         <v>163</v>
       </c>
       <c r="K545">
         <v>1</v>
       </c>
       <c r="L545" t="s">
         <v>24</v>
       </c>
       <c r="M545" t="s">
         <v>24</v>
       </c>
@@ -34624,51 +34654,51 @@
       </c>
       <c r="O545" t="s">
         <v>24</v>
       </c>
       <c r="P545">
         <v>89.2</v>
       </c>
       <c r="Q545" t="s">
         <v>24</v>
       </c>
       <c r="R545" t="s">
         <v>24</v>
       </c>
       <c r="S545">
         <v>89.2</v>
       </c>
     </row>
     <row r="546" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A546">
         <v>545</v>
       </c>
       <c r="B546" t="s">
         <v>455</v>
       </c>
       <c r="C546" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="E546" t="s">
         <v>24</v>
       </c>
       <c r="F546" t="s">
         <v>22</v>
       </c>
       <c r="G546" t="s">
         <v>23</v>
       </c>
       <c r="H546">
         <v>146</v>
       </c>
       <c r="I546" t="b">
         <v>0</v>
       </c>
       <c r="J546" t="s">
         <v>163</v>
       </c>
       <c r="K546">
         <v>1</v>
       </c>
       <c r="L546" t="s">
         <v>24</v>
       </c>
@@ -34789,57 +34819,57 @@
       </c>
       <c r="N548" t="s">
         <v>24</v>
       </c>
       <c r="O548">
         <v>88.72</v>
       </c>
       <c r="P548" t="s">
         <v>24</v>
       </c>
       <c r="Q548" t="s">
         <v>24</v>
       </c>
       <c r="R548" t="s">
         <v>24</v>
       </c>
       <c r="S548">
         <v>88.72</v>
       </c>
     </row>
     <row r="549" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A549">
         <v>548</v>
       </c>
       <c r="B549" t="s">
+        <v>824</v>
+      </c>
+      <c r="C549" t="s">
         <v>825</v>
       </c>
-      <c r="C549" t="s">
+      <c r="E549" t="s">
         <v>826</v>
-      </c>
-[...1 lines deleted...]
-        <v>827</v>
       </c>
       <c r="F549" t="s">
         <v>22</v>
       </c>
       <c r="G549" t="s">
         <v>45</v>
       </c>
       <c r="H549">
         <v>58</v>
       </c>
       <c r="I549" t="b">
         <v>0</v>
       </c>
       <c r="J549" t="s">
         <v>163</v>
       </c>
       <c r="K549">
         <v>1</v>
       </c>
       <c r="L549" t="s">
         <v>24</v>
       </c>
       <c r="M549" t="s">
         <v>24</v>
       </c>
@@ -34848,51 +34878,51 @@
       </c>
       <c r="O549" t="s">
         <v>24</v>
       </c>
       <c r="P549">
         <v>88.65</v>
       </c>
       <c r="Q549" t="s">
         <v>24</v>
       </c>
       <c r="R549" t="s">
         <v>24</v>
       </c>
       <c r="S549">
         <v>88.65</v>
       </c>
     </row>
     <row r="550" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A550">
         <v>549</v>
       </c>
       <c r="B550" t="s">
         <v>484</v>
       </c>
       <c r="C550" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="E550" t="s">
         <v>60</v>
       </c>
       <c r="F550" t="s">
         <v>63</v>
       </c>
       <c r="G550" t="s">
         <v>45</v>
       </c>
       <c r="H550">
         <v>10</v>
       </c>
       <c r="I550" t="b">
         <v>0</v>
       </c>
       <c r="J550" t="s">
         <v>163</v>
       </c>
       <c r="K550">
         <v>1</v>
       </c>
       <c r="L550" t="s">
         <v>24</v>
       </c>
@@ -34901,54 +34931,54 @@
       </c>
       <c r="N550">
         <v>88.63</v>
       </c>
       <c r="O550" t="s">
         <v>24</v>
       </c>
       <c r="P550" t="s">
         <v>24</v>
       </c>
       <c r="Q550" t="s">
         <v>24</v>
       </c>
       <c r="R550" t="s">
         <v>24</v>
       </c>
       <c r="S550">
         <v>88.63</v>
       </c>
     </row>
     <row r="551" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A551">
         <v>550</v>
       </c>
       <c r="B551" t="s">
+        <v>828</v>
+      </c>
+      <c r="C551" t="s">
         <v>829</v>
-      </c>
-[...1 lines deleted...]
-        <v>830</v>
       </c>
       <c r="E551" t="s">
         <v>274</v>
       </c>
       <c r="F551" t="s">
         <v>63</v>
       </c>
       <c r="G551" t="s">
         <v>23</v>
       </c>
       <c r="H551">
         <v>48</v>
       </c>
       <c r="I551" t="b">
         <v>0</v>
       </c>
       <c r="J551" t="s">
         <v>163</v>
       </c>
       <c r="K551">
         <v>1</v>
       </c>
       <c r="L551" t="s">
         <v>24</v>
       </c>
@@ -34960,51 +34990,51 @@
       </c>
       <c r="O551" t="s">
         <v>24</v>
       </c>
       <c r="P551" t="s">
         <v>24</v>
       </c>
       <c r="Q551" t="s">
         <v>24</v>
       </c>
       <c r="R551" t="s">
         <v>24</v>
       </c>
       <c r="S551">
         <v>88.61</v>
       </c>
     </row>
     <row r="552" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A552">
         <v>551</v>
       </c>
       <c r="B552" t="s">
         <v>545</v>
       </c>
       <c r="C552" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="D552">
         <v>680</v>
       </c>
       <c r="E552" t="s">
         <v>24</v>
       </c>
       <c r="F552" t="s">
         <v>28</v>
       </c>
       <c r="G552" t="s">
         <v>23</v>
       </c>
       <c r="H552">
         <v>110</v>
       </c>
       <c r="I552" t="b">
         <v>0</v>
       </c>
       <c r="J552" t="s">
         <v>163</v>
       </c>
       <c r="K552">
         <v>1</v>
       </c>
@@ -35016,54 +35046,54 @@
       </c>
       <c r="N552">
         <v>88.49</v>
       </c>
       <c r="O552" t="s">
         <v>24</v>
       </c>
       <c r="P552" t="s">
         <v>24</v>
       </c>
       <c r="Q552" t="s">
         <v>24</v>
       </c>
       <c r="R552" t="s">
         <v>24</v>
       </c>
       <c r="S552">
         <v>88.49</v>
       </c>
     </row>
     <row r="553" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A553">
         <v>552</v>
       </c>
       <c r="B553" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="C553" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="D553">
         <v>182</v>
       </c>
       <c r="E553" t="s">
         <v>31</v>
       </c>
       <c r="F553" t="s">
         <v>63</v>
       </c>
       <c r="G553" t="s">
         <v>23</v>
       </c>
       <c r="H553">
         <v>49</v>
       </c>
       <c r="I553" t="b">
         <v>0</v>
       </c>
       <c r="J553" t="s">
         <v>163</v>
       </c>
       <c r="K553">
         <v>1</v>
       </c>
@@ -35078,51 +35108,51 @@
       </c>
       <c r="O553" t="s">
         <v>24</v>
       </c>
       <c r="P553" t="s">
         <v>24</v>
       </c>
       <c r="Q553" t="s">
         <v>24</v>
       </c>
       <c r="R553" t="s">
         <v>24</v>
       </c>
       <c r="S553">
         <v>88.4</v>
       </c>
     </row>
     <row r="554" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A554">
         <v>553</v>
       </c>
       <c r="B554" t="s">
         <v>203</v>
       </c>
       <c r="C554" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="E554" t="s">
         <v>24</v>
       </c>
       <c r="F554" t="s">
         <v>28</v>
       </c>
       <c r="G554" t="s">
         <v>23</v>
       </c>
       <c r="H554">
         <v>111</v>
       </c>
       <c r="I554" t="b">
         <v>0</v>
       </c>
       <c r="J554" t="s">
         <v>163</v>
       </c>
       <c r="K554">
         <v>1</v>
       </c>
       <c r="L554" t="s">
         <v>24</v>
       </c>
@@ -35131,54 +35161,54 @@
       </c>
       <c r="N554" t="s">
         <v>24</v>
       </c>
       <c r="O554" t="s">
         <v>24</v>
       </c>
       <c r="P554" t="s">
         <v>24</v>
       </c>
       <c r="Q554">
         <v>88.36</v>
       </c>
       <c r="R554" t="s">
         <v>24</v>
       </c>
       <c r="S554">
         <v>88.36</v>
       </c>
     </row>
     <row r="555" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A555">
         <v>554</v>
       </c>
       <c r="B555" t="s">
+        <v>832</v>
+      </c>
+      <c r="C555" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
       <c r="E555" t="s">
         <v>91</v>
       </c>
       <c r="F555" t="s">
         <v>63</v>
       </c>
       <c r="G555" t="s">
         <v>23</v>
       </c>
       <c r="H555">
         <v>50</v>
       </c>
       <c r="I555" t="b">
         <v>0</v>
       </c>
       <c r="J555" t="s">
         <v>163</v>
       </c>
       <c r="K555">
         <v>1</v>
       </c>
       <c r="L555" t="s">
         <v>24</v>
       </c>
@@ -35190,54 +35220,54 @@
       </c>
       <c r="O555" t="s">
         <v>24</v>
       </c>
       <c r="P555" t="s">
         <v>24</v>
       </c>
       <c r="Q555" t="s">
         <v>24</v>
       </c>
       <c r="R555" t="s">
         <v>24</v>
       </c>
       <c r="S555">
         <v>88.27</v>
       </c>
     </row>
     <row r="556" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A556">
         <v>555</v>
       </c>
       <c r="B556" t="s">
         <v>98</v>
       </c>
       <c r="C556" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="E556" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="F556" t="s">
         <v>63</v>
       </c>
       <c r="G556" t="s">
         <v>23</v>
       </c>
       <c r="H556">
         <v>51</v>
       </c>
       <c r="I556" t="b">
         <v>0</v>
       </c>
       <c r="J556" t="s">
         <v>163</v>
       </c>
       <c r="K556">
         <v>1</v>
       </c>
       <c r="L556" t="s">
         <v>24</v>
       </c>
       <c r="M556" t="s">
         <v>24</v>
       </c>
@@ -35246,51 +35276,51 @@
       </c>
       <c r="O556" t="s">
         <v>24</v>
       </c>
       <c r="P556">
         <v>88.21</v>
       </c>
       <c r="Q556" t="s">
         <v>24</v>
       </c>
       <c r="R556" t="s">
         <v>24</v>
       </c>
       <c r="S556">
         <v>88.21</v>
       </c>
     </row>
     <row r="557" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A557">
         <v>556</v>
       </c>
       <c r="B557" t="s">
         <v>98</v>
       </c>
       <c r="C557" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="E557" t="s">
         <v>24</v>
       </c>
       <c r="F557" t="s">
         <v>28</v>
       </c>
       <c r="G557" t="s">
         <v>23</v>
       </c>
       <c r="H557">
         <v>112</v>
       </c>
       <c r="I557" t="b">
         <v>0</v>
       </c>
       <c r="J557" t="s">
         <v>163</v>
       </c>
       <c r="K557">
         <v>1</v>
       </c>
       <c r="L557" t="s">
         <v>24</v>
       </c>
@@ -35299,54 +35329,54 @@
       </c>
       <c r="N557">
         <v>88.19</v>
       </c>
       <c r="O557" t="s">
         <v>24</v>
       </c>
       <c r="P557" t="s">
         <v>24</v>
       </c>
       <c r="Q557" t="s">
         <v>24</v>
       </c>
       <c r="R557" t="s">
         <v>24</v>
       </c>
       <c r="S557">
         <v>88.19</v>
       </c>
     </row>
     <row r="558" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A558">
         <v>557</v>
       </c>
       <c r="B558" t="s">
+        <v>836</v>
+      </c>
+      <c r="C558" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
       <c r="D558">
         <v>1166</v>
       </c>
       <c r="E558" t="s">
         <v>416</v>
       </c>
       <c r="F558" t="s">
         <v>34</v>
       </c>
       <c r="G558" t="s">
         <v>45</v>
       </c>
       <c r="H558">
         <v>18</v>
       </c>
       <c r="I558" t="b">
         <v>0</v>
       </c>
       <c r="J558" t="s">
         <v>163</v>
       </c>
       <c r="K558">
         <v>1</v>
       </c>
@@ -35358,54 +35388,54 @@
       </c>
       <c r="N558">
         <v>87.84</v>
       </c>
       <c r="O558" t="s">
         <v>24</v>
       </c>
       <c r="P558" t="s">
         <v>24</v>
       </c>
       <c r="Q558" t="s">
         <v>24</v>
       </c>
       <c r="R558" t="s">
         <v>24</v>
       </c>
       <c r="S558">
         <v>87.84</v>
       </c>
     </row>
     <row r="559" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A559">
         <v>558</v>
       </c>
       <c r="B559" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="C559" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
       <c r="D559">
         <v>1543</v>
       </c>
       <c r="E559" t="s">
         <v>24</v>
       </c>
       <c r="F559" t="s">
         <v>63</v>
       </c>
       <c r="G559" t="s">
         <v>23</v>
       </c>
       <c r="H559">
         <v>52</v>
       </c>
       <c r="I559" t="b">
         <v>0</v>
       </c>
       <c r="J559" t="s">
         <v>163</v>
       </c>
       <c r="K559">
         <v>1</v>
       </c>
@@ -35417,54 +35447,54 @@
       </c>
       <c r="N559">
         <v>87.4</v>
       </c>
       <c r="O559" t="s">
         <v>24</v>
       </c>
       <c r="P559" t="s">
         <v>24</v>
       </c>
       <c r="Q559" t="s">
         <v>24</v>
       </c>
       <c r="R559" t="s">
         <v>24</v>
       </c>
       <c r="S559">
         <v>87.4</v>
       </c>
     </row>
     <row r="560" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A560">
         <v>559</v>
       </c>
       <c r="B560" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="C560" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="D560">
         <v>2395</v>
       </c>
       <c r="E560" t="s">
         <v>24</v>
       </c>
       <c r="F560" t="s">
         <v>22</v>
       </c>
       <c r="G560" t="s">
         <v>23</v>
       </c>
       <c r="H560">
         <v>147</v>
       </c>
       <c r="I560" t="b">
         <v>0</v>
       </c>
       <c r="J560" t="s">
         <v>163</v>
       </c>
       <c r="K560">
         <v>1</v>
       </c>
@@ -35476,54 +35506,54 @@
       </c>
       <c r="N560">
         <v>87.19</v>
       </c>
       <c r="O560" t="s">
         <v>24</v>
       </c>
       <c r="P560" t="s">
         <v>24</v>
       </c>
       <c r="Q560" t="s">
         <v>24</v>
       </c>
       <c r="R560" t="s">
         <v>24</v>
       </c>
       <c r="S560">
         <v>87.19</v>
       </c>
     </row>
     <row r="561" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A561">
         <v>560</v>
       </c>
       <c r="B561" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="C561" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="E561" t="s">
         <v>331</v>
       </c>
       <c r="F561" t="s">
         <v>22</v>
       </c>
       <c r="G561" t="s">
         <v>45</v>
       </c>
       <c r="H561">
         <v>59</v>
       </c>
       <c r="I561" t="b">
         <v>0</v>
       </c>
       <c r="J561" t="s">
         <v>163</v>
       </c>
       <c r="K561">
         <v>1</v>
       </c>
       <c r="L561" t="s">
         <v>24</v>
       </c>
@@ -35532,54 +35562,54 @@
       </c>
       <c r="N561" t="s">
         <v>24</v>
       </c>
       <c r="O561" t="s">
         <v>24</v>
       </c>
       <c r="P561">
         <v>87.07</v>
       </c>
       <c r="Q561" t="s">
         <v>24</v>
       </c>
       <c r="R561" t="s">
         <v>24</v>
       </c>
       <c r="S561">
         <v>87.07</v>
       </c>
     </row>
     <row r="562" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A562">
         <v>561</v>
       </c>
       <c r="B562" t="s">
+        <v>841</v>
+      </c>
+      <c r="C562" t="s">
         <v>842</v>
-      </c>
-[...1 lines deleted...]
-        <v>843</v>
       </c>
       <c r="D562">
         <v>2131</v>
       </c>
       <c r="E562" t="s">
         <v>24</v>
       </c>
       <c r="F562" t="s">
         <v>34</v>
       </c>
       <c r="G562" t="s">
         <v>45</v>
       </c>
       <c r="H562">
         <v>19</v>
       </c>
       <c r="I562" t="b">
         <v>0</v>
       </c>
       <c r="J562" t="s">
         <v>163</v>
       </c>
       <c r="K562">
         <v>1</v>
       </c>
@@ -35591,54 +35621,54 @@
       </c>
       <c r="N562">
         <v>86.95</v>
       </c>
       <c r="O562" t="s">
         <v>24</v>
       </c>
       <c r="P562" t="s">
         <v>24</v>
       </c>
       <c r="Q562" t="s">
         <v>24</v>
       </c>
       <c r="R562" t="s">
         <v>24</v>
       </c>
       <c r="S562">
         <v>86.95</v>
       </c>
     </row>
     <row r="563" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A563">
         <v>562</v>
       </c>
       <c r="B563" t="s">
+        <v>843</v>
+      </c>
+      <c r="C563" t="s">
         <v>844</v>
-      </c>
-[...1 lines deleted...]
-        <v>845</v>
       </c>
       <c r="D563">
         <v>1339</v>
       </c>
       <c r="E563" t="s">
         <v>39</v>
       </c>
       <c r="F563" t="s">
         <v>28</v>
       </c>
       <c r="G563" t="s">
         <v>23</v>
       </c>
       <c r="H563">
         <v>113</v>
       </c>
       <c r="I563" t="b">
         <v>0</v>
       </c>
       <c r="J563" t="s">
         <v>163</v>
       </c>
       <c r="K563">
         <v>1</v>
       </c>
@@ -35650,51 +35680,51 @@
       </c>
       <c r="N563" t="s">
         <v>24</v>
       </c>
       <c r="O563" t="s">
         <v>24</v>
       </c>
       <c r="P563" t="s">
         <v>24</v>
       </c>
       <c r="Q563" t="s">
         <v>24</v>
       </c>
       <c r="R563" t="s">
         <v>24</v>
       </c>
       <c r="S563">
         <v>86.68</v>
       </c>
     </row>
     <row r="564" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A564">
         <v>563</v>
       </c>
       <c r="B564" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="C564" t="s">
         <v>233</v>
       </c>
       <c r="D564">
         <v>1</v>
       </c>
       <c r="E564" t="s">
         <v>459</v>
       </c>
       <c r="F564" t="s">
         <v>63</v>
       </c>
       <c r="G564" t="s">
         <v>23</v>
       </c>
       <c r="H564">
         <v>53</v>
       </c>
       <c r="I564" t="b">
         <v>0</v>
       </c>
       <c r="J564" t="s">
         <v>163</v>
       </c>
@@ -35709,54 +35739,54 @@
       </c>
       <c r="N564" t="s">
         <v>24</v>
       </c>
       <c r="O564" t="s">
         <v>24</v>
       </c>
       <c r="P564" t="s">
         <v>24</v>
       </c>
       <c r="Q564" t="s">
         <v>24</v>
       </c>
       <c r="R564" t="s">
         <v>24</v>
       </c>
       <c r="S564">
         <v>86.56</v>
       </c>
     </row>
     <row r="565" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A565">
         <v>564</v>
       </c>
       <c r="B565" t="s">
+        <v>846</v>
+      </c>
+      <c r="C565" t="s">
         <v>847</v>
-      </c>
-[...1 lines deleted...]
-        <v>848</v>
       </c>
       <c r="E565" t="s">
         <v>31</v>
       </c>
       <c r="F565" t="s">
         <v>63</v>
       </c>
       <c r="G565" t="s">
         <v>45</v>
       </c>
       <c r="H565">
         <v>11</v>
       </c>
       <c r="I565" t="b">
         <v>0</v>
       </c>
       <c r="J565" t="s">
         <v>163</v>
       </c>
       <c r="K565">
         <v>1</v>
       </c>
       <c r="L565" t="s">
         <v>24</v>
       </c>
@@ -35765,54 +35795,54 @@
       </c>
       <c r="N565" t="s">
         <v>24</v>
       </c>
       <c r="O565" t="s">
         <v>24</v>
       </c>
       <c r="P565" t="s">
         <v>24</v>
       </c>
       <c r="Q565" t="s">
         <v>24</v>
       </c>
       <c r="R565" t="s">
         <v>24</v>
       </c>
       <c r="S565">
         <v>86.4</v>
       </c>
     </row>
     <row r="566" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A566">
         <v>565</v>
       </c>
       <c r="B566" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="C566" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="E566" t="s">
         <v>24</v>
       </c>
       <c r="F566" t="s">
         <v>22</v>
       </c>
       <c r="G566" t="s">
         <v>23</v>
       </c>
       <c r="H566">
         <v>148</v>
       </c>
       <c r="I566" t="b">
         <v>0</v>
       </c>
       <c r="J566" t="s">
         <v>163</v>
       </c>
       <c r="K566">
         <v>1</v>
       </c>
       <c r="L566" t="s">
         <v>24</v>
       </c>
@@ -35821,54 +35851,54 @@
       </c>
       <c r="N566">
         <v>86.23</v>
       </c>
       <c r="O566" t="s">
         <v>24</v>
       </c>
       <c r="P566" t="s">
         <v>24</v>
       </c>
       <c r="Q566" t="s">
         <v>24</v>
       </c>
       <c r="R566" t="s">
         <v>24</v>
       </c>
       <c r="S566">
         <v>86.23</v>
       </c>
     </row>
     <row r="567" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A567">
         <v>566</v>
       </c>
       <c r="B567" t="s">
+        <v>849</v>
+      </c>
+      <c r="C567" t="s">
         <v>850</v>
-      </c>
-[...1 lines deleted...]
-        <v>851</v>
       </c>
       <c r="E567" t="s">
         <v>91</v>
       </c>
       <c r="F567" t="s">
         <v>22</v>
       </c>
       <c r="G567" t="s">
         <v>45</v>
       </c>
       <c r="H567">
         <v>60</v>
       </c>
       <c r="I567" t="b">
         <v>0</v>
       </c>
       <c r="J567" t="s">
         <v>163</v>
       </c>
       <c r="K567">
         <v>1</v>
       </c>
       <c r="L567" t="s">
         <v>24</v>
       </c>
@@ -35877,57 +35907,57 @@
       </c>
       <c r="N567">
         <v>85.99</v>
       </c>
       <c r="O567" t="s">
         <v>24</v>
       </c>
       <c r="P567" t="s">
         <v>24</v>
       </c>
       <c r="Q567" t="s">
         <v>24</v>
       </c>
       <c r="R567" t="s">
         <v>24</v>
       </c>
       <c r="S567">
         <v>85.99</v>
       </c>
     </row>
     <row r="568" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A568">
         <v>567</v>
       </c>
       <c r="B568" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
       <c r="C568" t="s">
         <v>93</v>
       </c>
       <c r="E568" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F568" t="s">
         <v>63</v>
       </c>
       <c r="G568" t="s">
         <v>23</v>
       </c>
       <c r="H568">
         <v>54</v>
       </c>
       <c r="I568" t="b">
         <v>0</v>
       </c>
       <c r="J568" t="s">
         <v>163</v>
       </c>
       <c r="K568">
         <v>1</v>
       </c>
       <c r="L568" t="s">
         <v>24</v>
       </c>
       <c r="M568" t="s">
         <v>24</v>
       </c>
@@ -35989,51 +36019,51 @@
       </c>
       <c r="N569" t="s">
         <v>24</v>
       </c>
       <c r="O569" t="s">
         <v>24</v>
       </c>
       <c r="P569" t="s">
         <v>24</v>
       </c>
       <c r="Q569" t="s">
         <v>24</v>
       </c>
       <c r="R569">
         <v>85.78</v>
       </c>
       <c r="S569">
         <v>85.78</v>
       </c>
     </row>
     <row r="570" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A570">
         <v>569</v>
       </c>
       <c r="B570" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="C570" t="s">
         <v>387</v>
       </c>
       <c r="D570">
         <v>1943</v>
       </c>
       <c r="E570" t="s">
         <v>70</v>
       </c>
       <c r="F570" t="s">
         <v>22</v>
       </c>
       <c r="G570" t="s">
         <v>45</v>
       </c>
       <c r="H570">
         <v>61</v>
       </c>
       <c r="I570" t="b">
         <v>0</v>
       </c>
       <c r="J570" t="s">
         <v>163</v>
       </c>
@@ -36104,54 +36134,54 @@
       </c>
       <c r="N571" t="s">
         <v>24</v>
       </c>
       <c r="O571" t="s">
         <v>24</v>
       </c>
       <c r="P571" t="s">
         <v>24</v>
       </c>
       <c r="Q571" t="s">
         <v>24</v>
       </c>
       <c r="R571" t="s">
         <v>24</v>
       </c>
       <c r="S571">
         <v>85.69</v>
       </c>
     </row>
     <row r="572" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A572">
         <v>571</v>
       </c>
       <c r="B572" t="s">
+        <v>852</v>
+      </c>
+      <c r="C572" t="s">
         <v>853</v>
-      </c>
-[...1 lines deleted...]
-        <v>854</v>
       </c>
       <c r="D572">
         <v>1957</v>
       </c>
       <c r="E572" t="s">
         <v>60</v>
       </c>
       <c r="F572" t="s">
         <v>63</v>
       </c>
       <c r="G572" t="s">
         <v>45</v>
       </c>
       <c r="H572">
         <v>12</v>
       </c>
       <c r="I572" t="b">
         <v>0</v>
       </c>
       <c r="J572" t="s">
         <v>163</v>
       </c>
       <c r="K572">
         <v>1</v>
       </c>
@@ -36163,54 +36193,54 @@
       </c>
       <c r="N572">
         <v>85.52</v>
       </c>
       <c r="O572" t="s">
         <v>24</v>
       </c>
       <c r="P572" t="s">
         <v>24</v>
       </c>
       <c r="Q572" t="s">
         <v>24</v>
       </c>
       <c r="R572" t="s">
         <v>24</v>
       </c>
       <c r="S572">
         <v>85.52</v>
       </c>
     </row>
     <row r="573" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A573">
         <v>572</v>
       </c>
       <c r="B573" t="s">
+        <v>854</v>
+      </c>
+      <c r="C573" t="s">
         <v>855</v>
-      </c>
-[...1 lines deleted...]
-        <v>856</v>
       </c>
       <c r="D573">
         <v>1836</v>
       </c>
       <c r="E573" t="s">
         <v>27</v>
       </c>
       <c r="F573" t="s">
         <v>22</v>
       </c>
       <c r="G573" t="s">
         <v>45</v>
       </c>
       <c r="H573">
         <v>62</v>
       </c>
       <c r="I573" t="b">
         <v>0</v>
       </c>
       <c r="J573" t="s">
         <v>163</v>
       </c>
       <c r="K573">
         <v>1</v>
       </c>
@@ -36222,110 +36252,110 @@
       </c>
       <c r="N573" t="s">
         <v>24</v>
       </c>
       <c r="O573" t="s">
         <v>24</v>
       </c>
       <c r="P573" t="s">
         <v>24</v>
       </c>
       <c r="Q573" t="s">
         <v>24</v>
       </c>
       <c r="R573" t="s">
         <v>24</v>
       </c>
       <c r="S573">
         <v>85.44</v>
       </c>
     </row>
     <row r="574" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A574">
         <v>573</v>
       </c>
       <c r="B574" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="C574" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="D574">
         <v>1761</v>
       </c>
       <c r="E574" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="F574" t="s">
         <v>28</v>
       </c>
       <c r="G574" t="s">
         <v>23</v>
       </c>
       <c r="H574">
         <v>114</v>
       </c>
       <c r="I574" t="b">
         <v>0</v>
       </c>
       <c r="J574" t="s">
         <v>163</v>
       </c>
       <c r="K574">
         <v>1</v>
       </c>
       <c r="L574">
         <v>85.42</v>
       </c>
       <c r="M574" t="s">
         <v>24</v>
       </c>
       <c r="N574" t="s">
         <v>24</v>
       </c>
       <c r="O574" t="s">
         <v>24</v>
       </c>
       <c r="P574" t="s">
         <v>24</v>
       </c>
       <c r="Q574" t="s">
         <v>24</v>
       </c>
       <c r="R574" t="s">
         <v>24</v>
       </c>
       <c r="S574">
         <v>85.42</v>
       </c>
     </row>
     <row r="575" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A575">
         <v>574</v>
       </c>
       <c r="B575" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="C575" t="s">
         <v>111</v>
       </c>
       <c r="E575" t="s">
         <v>24</v>
       </c>
       <c r="F575" t="s">
         <v>22</v>
       </c>
       <c r="G575" t="s">
         <v>23</v>
       </c>
       <c r="H575">
         <v>150</v>
       </c>
       <c r="I575" t="b">
         <v>0</v>
       </c>
       <c r="J575" t="s">
         <v>163</v>
       </c>
       <c r="K575">
         <v>1</v>
       </c>
@@ -36346,104 +36376,104 @@
       </c>
       <c r="Q575" t="s">
         <v>24</v>
       </c>
       <c r="R575" t="s">
         <v>24</v>
       </c>
       <c r="S575">
         <v>85.28</v>
       </c>
     </row>
     <row r="576" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A576">
         <v>575</v>
       </c>
       <c r="B576" t="s">
         <v>303</v>
       </c>
       <c r="C576" t="s">
         <v>213</v>
       </c>
       <c r="D576">
         <v>876</v>
       </c>
       <c r="E576" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="F576" t="s">
         <v>34</v>
       </c>
       <c r="G576" t="s">
         <v>23</v>
       </c>
       <c r="H576">
         <v>88</v>
       </c>
       <c r="I576" t="b">
         <v>0</v>
       </c>
       <c r="J576" t="s">
         <v>163</v>
       </c>
       <c r="K576">
         <v>1</v>
       </c>
       <c r="L576">
         <v>85.06</v>
       </c>
       <c r="M576" t="s">
         <v>24</v>
       </c>
       <c r="N576" t="s">
         <v>24</v>
       </c>
       <c r="O576" t="s">
         <v>24</v>
       </c>
       <c r="P576" t="s">
         <v>24</v>
       </c>
       <c r="Q576" t="s">
         <v>24</v>
       </c>
       <c r="R576" t="s">
         <v>24</v>
       </c>
       <c r="S576">
         <v>85.06</v>
       </c>
     </row>
     <row r="577" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A577">
         <v>576</v>
       </c>
       <c r="B577" t="s">
+        <v>860</v>
+      </c>
+      <c r="C577" t="s">
         <v>861</v>
-      </c>
-[...1 lines deleted...]
-        <v>862</v>
       </c>
       <c r="E577" t="s">
         <v>331</v>
       </c>
       <c r="F577" t="s">
         <v>34</v>
       </c>
       <c r="G577" t="s">
         <v>45</v>
       </c>
       <c r="H577">
         <v>20</v>
       </c>
       <c r="I577" t="b">
         <v>0</v>
       </c>
       <c r="J577" t="s">
         <v>163</v>
       </c>
       <c r="K577">
         <v>1</v>
       </c>
       <c r="L577" t="s">
         <v>24</v>
       </c>
@@ -36452,54 +36482,54 @@
       </c>
       <c r="N577" t="s">
         <v>24</v>
       </c>
       <c r="O577" t="s">
         <v>24</v>
       </c>
       <c r="P577">
         <v>84.87</v>
       </c>
       <c r="Q577" t="s">
         <v>24</v>
       </c>
       <c r="R577" t="s">
         <v>24</v>
       </c>
       <c r="S577">
         <v>84.87</v>
       </c>
     </row>
     <row r="578" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A578">
         <v>577</v>
       </c>
       <c r="B578" t="s">
+        <v>862</v>
+      </c>
+      <c r="C578" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
       <c r="E578" t="s">
         <v>234</v>
       </c>
       <c r="F578" t="s">
         <v>34</v>
       </c>
       <c r="G578" t="s">
         <v>45</v>
       </c>
       <c r="H578">
         <v>21</v>
       </c>
       <c r="I578" t="b">
         <v>0</v>
       </c>
       <c r="J578" t="s">
         <v>163</v>
       </c>
       <c r="K578">
         <v>1</v>
       </c>
       <c r="L578" t="s">
         <v>24</v>
       </c>
@@ -36620,51 +36650,51 @@
       </c>
       <c r="N580">
         <v>84.83</v>
       </c>
       <c r="O580" t="s">
         <v>24</v>
       </c>
       <c r="P580" t="s">
         <v>24</v>
       </c>
       <c r="Q580" t="s">
         <v>24</v>
       </c>
       <c r="R580" t="s">
         <v>24</v>
       </c>
       <c r="S580">
         <v>84.83</v>
       </c>
     </row>
     <row r="581" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A581">
         <v>580</v>
       </c>
       <c r="B581" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="C581" t="s">
         <v>328</v>
       </c>
       <c r="E581" t="s">
         <v>31</v>
       </c>
       <c r="F581" t="s">
         <v>130</v>
       </c>
       <c r="G581" t="s">
         <v>23</v>
       </c>
       <c r="H581">
         <v>6</v>
       </c>
       <c r="I581" t="b">
         <v>0</v>
       </c>
       <c r="J581" t="s">
         <v>163</v>
       </c>
       <c r="K581">
         <v>1</v>
       </c>
@@ -36676,57 +36706,57 @@
       </c>
       <c r="N581" t="s">
         <v>24</v>
       </c>
       <c r="O581" t="s">
         <v>24</v>
       </c>
       <c r="P581" t="s">
         <v>24</v>
       </c>
       <c r="Q581" t="s">
         <v>24</v>
       </c>
       <c r="R581" t="s">
         <v>24</v>
       </c>
       <c r="S581">
         <v>84.83</v>
       </c>
     </row>
     <row r="582" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A582">
         <v>581</v>
       </c>
       <c r="B582" t="s">
+        <v>865</v>
+      </c>
+      <c r="C582" t="s">
         <v>866</v>
       </c>
-      <c r="C582" t="s">
+      <c r="E582" t="s">
         <v>867</v>
-      </c>
-[...1 lines deleted...]
-        <v>868</v>
       </c>
       <c r="F582" t="s">
         <v>34</v>
       </c>
       <c r="G582" t="s">
         <v>23</v>
       </c>
       <c r="H582">
         <v>90</v>
       </c>
       <c r="I582" t="b">
         <v>0</v>
       </c>
       <c r="J582" t="s">
         <v>163</v>
       </c>
       <c r="K582">
         <v>1</v>
       </c>
       <c r="L582">
         <v>84.54</v>
       </c>
       <c r="M582" t="s">
         <v>24</v>
       </c>
@@ -36735,51 +36765,51 @@
       </c>
       <c r="O582" t="s">
         <v>24</v>
       </c>
       <c r="P582" t="s">
         <v>24</v>
       </c>
       <c r="Q582" t="s">
         <v>24</v>
       </c>
       <c r="R582" t="s">
         <v>24</v>
       </c>
       <c r="S582">
         <v>84.54</v>
       </c>
     </row>
     <row r="583" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A583">
         <v>582</v>
       </c>
       <c r="B583" t="s">
         <v>122</v>
       </c>
       <c r="C583" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="E583" t="s">
         <v>331</v>
       </c>
       <c r="F583" t="s">
         <v>34</v>
       </c>
       <c r="G583" t="s">
         <v>45</v>
       </c>
       <c r="H583">
         <v>23</v>
       </c>
       <c r="I583" t="b">
         <v>0</v>
       </c>
       <c r="J583" t="s">
         <v>163</v>
       </c>
       <c r="K583">
         <v>1</v>
       </c>
       <c r="L583" t="s">
         <v>24</v>
       </c>
@@ -36788,54 +36818,54 @@
       </c>
       <c r="N583" t="s">
         <v>24</v>
       </c>
       <c r="O583" t="s">
         <v>24</v>
       </c>
       <c r="P583">
         <v>84.45</v>
       </c>
       <c r="Q583" t="s">
         <v>24</v>
       </c>
       <c r="R583" t="s">
         <v>24</v>
       </c>
       <c r="S583">
         <v>84.45</v>
       </c>
     </row>
     <row r="584" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A584">
         <v>583</v>
       </c>
       <c r="B584" t="s">
+        <v>869</v>
+      </c>
+      <c r="C584" t="s">
         <v>870</v>
-      </c>
-[...1 lines deleted...]
-        <v>871</v>
       </c>
       <c r="E584" t="s">
         <v>24</v>
       </c>
       <c r="F584" t="s">
         <v>22</v>
       </c>
       <c r="G584" t="s">
         <v>23</v>
       </c>
       <c r="H584">
         <v>151</v>
       </c>
       <c r="I584" t="b">
         <v>0</v>
       </c>
       <c r="J584" t="s">
         <v>163</v>
       </c>
       <c r="K584">
         <v>1</v>
       </c>
       <c r="L584" t="s">
         <v>24</v>
       </c>
@@ -36847,51 +36877,51 @@
       </c>
       <c r="O584" t="s">
         <v>24</v>
       </c>
       <c r="P584" t="s">
         <v>24</v>
       </c>
       <c r="Q584" t="s">
         <v>24</v>
       </c>
       <c r="R584" t="s">
         <v>24</v>
       </c>
       <c r="S584">
         <v>84.36</v>
       </c>
     </row>
     <row r="585" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A585">
         <v>584</v>
       </c>
       <c r="B585" t="s">
         <v>343</v>
       </c>
       <c r="C585" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="E585" t="s">
         <v>24</v>
       </c>
       <c r="F585" t="s">
         <v>22</v>
       </c>
       <c r="G585" t="s">
         <v>23</v>
       </c>
       <c r="H585">
         <v>152</v>
       </c>
       <c r="I585" t="b">
         <v>0</v>
       </c>
       <c r="J585" t="s">
         <v>163</v>
       </c>
       <c r="K585">
         <v>1</v>
       </c>
       <c r="L585" t="s">
         <v>24</v>
       </c>
@@ -36900,54 +36930,54 @@
       </c>
       <c r="N585" t="s">
         <v>24</v>
       </c>
       <c r="O585" t="s">
         <v>24</v>
       </c>
       <c r="P585" t="s">
         <v>24</v>
       </c>
       <c r="Q585" t="s">
         <v>24</v>
       </c>
       <c r="R585" t="s">
         <v>24</v>
       </c>
       <c r="S585">
         <v>84.31</v>
       </c>
     </row>
     <row r="586" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A586">
         <v>585</v>
       </c>
       <c r="B586" t="s">
+        <v>872</v>
+      </c>
+      <c r="C586" t="s">
         <v>873</v>
-      </c>
-[...1 lines deleted...]
-        <v>874</v>
       </c>
       <c r="E586" t="s">
         <v>217</v>
       </c>
       <c r="F586" t="s">
         <v>22</v>
       </c>
       <c r="G586" t="s">
         <v>45</v>
       </c>
       <c r="H586">
         <v>63</v>
       </c>
       <c r="I586" t="b">
         <v>0</v>
       </c>
       <c r="J586" t="s">
         <v>163</v>
       </c>
       <c r="K586">
         <v>1</v>
       </c>
       <c r="L586" t="s">
         <v>24</v>
       </c>
@@ -37018,51 +37048,51 @@
       </c>
       <c r="O587" t="s">
         <v>24</v>
       </c>
       <c r="P587" t="s">
         <v>24</v>
       </c>
       <c r="Q587" t="s">
         <v>24</v>
       </c>
       <c r="R587" t="s">
         <v>24</v>
       </c>
       <c r="S587">
         <v>84.2</v>
       </c>
     </row>
     <row r="588" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A588">
         <v>587</v>
       </c>
       <c r="B588" t="s">
         <v>363</v>
       </c>
       <c r="C588" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
       <c r="E588" t="s">
         <v>70</v>
       </c>
       <c r="F588" t="s">
         <v>34</v>
       </c>
       <c r="G588" t="s">
         <v>45</v>
       </c>
       <c r="H588">
         <v>24</v>
       </c>
       <c r="I588" t="b">
         <v>0</v>
       </c>
       <c r="J588" t="s">
         <v>163</v>
       </c>
       <c r="K588">
         <v>1</v>
       </c>
       <c r="L588" t="s">
         <v>24</v>
       </c>
@@ -37071,54 +37101,54 @@
       </c>
       <c r="N588">
         <v>84.14</v>
       </c>
       <c r="O588" t="s">
         <v>24</v>
       </c>
       <c r="P588" t="s">
         <v>24</v>
       </c>
       <c r="Q588" t="s">
         <v>24</v>
       </c>
       <c r="R588" t="s">
         <v>24</v>
       </c>
       <c r="S588">
         <v>84.14</v>
       </c>
     </row>
     <row r="589" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A589">
         <v>588</v>
       </c>
       <c r="B589" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="C589" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="D589">
         <v>511</v>
       </c>
       <c r="E589" t="s">
         <v>459</v>
       </c>
       <c r="F589" t="s">
         <v>34</v>
       </c>
       <c r="G589" t="s">
         <v>23</v>
       </c>
       <c r="H589">
         <v>91</v>
       </c>
       <c r="I589" t="b">
         <v>0</v>
       </c>
       <c r="J589" t="s">
         <v>163</v>
       </c>
       <c r="K589">
         <v>1</v>
       </c>
@@ -37130,51 +37160,51 @@
       </c>
       <c r="N589" t="s">
         <v>24</v>
       </c>
       <c r="O589" t="s">
         <v>24</v>
       </c>
       <c r="P589" t="s">
         <v>24</v>
       </c>
       <c r="Q589" t="s">
         <v>24</v>
       </c>
       <c r="R589" t="s">
         <v>24</v>
       </c>
       <c r="S589">
         <v>83.98</v>
       </c>
     </row>
     <row r="590" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A590">
         <v>589</v>
       </c>
       <c r="B590" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="C590" t="s">
         <v>38</v>
       </c>
       <c r="E590" t="s">
         <v>469</v>
       </c>
       <c r="F590" t="s">
         <v>34</v>
       </c>
       <c r="G590" t="s">
         <v>45</v>
       </c>
       <c r="H590">
         <v>25</v>
       </c>
       <c r="I590" t="b">
         <v>0</v>
       </c>
       <c r="J590" t="s">
         <v>163</v>
       </c>
       <c r="K590">
         <v>1</v>
       </c>
@@ -37186,51 +37216,51 @@
       </c>
       <c r="N590">
         <v>83.94</v>
       </c>
       <c r="O590" t="s">
         <v>24</v>
       </c>
       <c r="P590" t="s">
         <v>24</v>
       </c>
       <c r="Q590" t="s">
         <v>24</v>
       </c>
       <c r="R590" t="s">
         <v>24</v>
       </c>
       <c r="S590">
         <v>83.94</v>
       </c>
     </row>
     <row r="591" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A591">
         <v>590</v>
       </c>
       <c r="B591" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="C591" t="s">
         <v>328</v>
       </c>
       <c r="E591" t="s">
         <v>24</v>
       </c>
       <c r="F591" t="s">
         <v>118</v>
       </c>
       <c r="G591" t="s">
         <v>23</v>
       </c>
       <c r="H591">
         <v>22</v>
       </c>
       <c r="I591" t="b">
         <v>0</v>
       </c>
       <c r="J591" t="s">
         <v>163</v>
       </c>
       <c r="K591">
         <v>1</v>
       </c>
@@ -37242,51 +37272,51 @@
       </c>
       <c r="N591" t="s">
         <v>24</v>
       </c>
       <c r="O591">
         <v>83.89</v>
       </c>
       <c r="P591" t="s">
         <v>24</v>
       </c>
       <c r="Q591" t="s">
         <v>24</v>
       </c>
       <c r="R591" t="s">
         <v>24</v>
       </c>
       <c r="S591">
         <v>83.89</v>
       </c>
     </row>
     <row r="592" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A592">
         <v>591</v>
       </c>
       <c r="B592" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="C592" t="s">
         <v>111</v>
       </c>
       <c r="D592">
         <v>1819</v>
       </c>
       <c r="E592" t="s">
         <v>91</v>
       </c>
       <c r="F592" t="s">
         <v>63</v>
       </c>
       <c r="G592" t="s">
         <v>23</v>
       </c>
       <c r="H592">
         <v>55</v>
       </c>
       <c r="I592" t="b">
         <v>0</v>
       </c>
       <c r="J592" t="s">
         <v>163</v>
       </c>
@@ -37301,54 +37331,54 @@
       </c>
       <c r="N592">
         <v>83.87</v>
       </c>
       <c r="O592" t="s">
         <v>24</v>
       </c>
       <c r="P592" t="s">
         <v>24</v>
       </c>
       <c r="Q592" t="s">
         <v>24</v>
       </c>
       <c r="R592" t="s">
         <v>24</v>
       </c>
       <c r="S592">
         <v>83.87</v>
       </c>
     </row>
     <row r="593" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A593">
         <v>592</v>
       </c>
       <c r="B593" t="s">
+        <v>878</v>
+      </c>
+      <c r="C593" t="s">
         <v>879</v>
-      </c>
-[...1 lines deleted...]
-        <v>880</v>
       </c>
       <c r="E593" t="s">
         <v>128</v>
       </c>
       <c r="F593" t="s">
         <v>297</v>
       </c>
       <c r="G593" t="s">
         <v>23</v>
       </c>
       <c r="H593">
         <v>2</v>
       </c>
       <c r="I593" t="b">
         <v>0</v>
       </c>
       <c r="J593" t="s">
         <v>163</v>
       </c>
       <c r="K593">
         <v>1</v>
       </c>
       <c r="L593" t="s">
         <v>24</v>
       </c>
@@ -37357,54 +37387,54 @@
       </c>
       <c r="N593" t="s">
         <v>24</v>
       </c>
       <c r="O593" t="s">
         <v>24</v>
       </c>
       <c r="P593">
         <v>83.87</v>
       </c>
       <c r="Q593" t="s">
         <v>24</v>
       </c>
       <c r="R593" t="s">
         <v>24</v>
       </c>
       <c r="S593">
         <v>83.87</v>
       </c>
     </row>
     <row r="594" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A594">
         <v>593</v>
       </c>
       <c r="B594" t="s">
+        <v>880</v>
+      </c>
+      <c r="C594" t="s">
         <v>881</v>
-      </c>
-[...1 lines deleted...]
-        <v>882</v>
       </c>
       <c r="D594">
         <v>1857</v>
       </c>
       <c r="E594" t="s">
         <v>24</v>
       </c>
       <c r="F594" t="s">
         <v>63</v>
       </c>
       <c r="G594" t="s">
         <v>23</v>
       </c>
       <c r="H594">
         <v>56</v>
       </c>
       <c r="I594" t="b">
         <v>0</v>
       </c>
       <c r="J594" t="s">
         <v>163</v>
       </c>
       <c r="K594">
         <v>1</v>
       </c>
@@ -37475,163 +37505,163 @@
       </c>
       <c r="O595" t="s">
         <v>24</v>
       </c>
       <c r="P595" t="s">
         <v>24</v>
       </c>
       <c r="Q595" t="s">
         <v>24</v>
       </c>
       <c r="R595" t="s">
         <v>24</v>
       </c>
       <c r="S595">
         <v>83.73</v>
       </c>
     </row>
     <row r="596" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A596">
         <v>595</v>
       </c>
       <c r="B596" t="s">
         <v>61</v>
       </c>
       <c r="C596" t="s">
+        <v>882</v>
+      </c>
+      <c r="E596" t="s">
         <v>883</v>
-      </c>
-[...1 lines deleted...]
-        <v>884</v>
       </c>
       <c r="F596" t="s">
         <v>63</v>
       </c>
       <c r="G596" t="s">
         <v>23</v>
       </c>
       <c r="H596">
         <v>57</v>
       </c>
       <c r="I596" t="b">
         <v>0</v>
       </c>
       <c r="J596" t="s">
         <v>163</v>
       </c>
       <c r="K596">
         <v>1</v>
       </c>
       <c r="L596" t="s">
         <v>24</v>
       </c>
       <c r="M596" t="s">
         <v>24</v>
       </c>
       <c r="N596" t="s">
         <v>24</v>
       </c>
       <c r="O596" t="s">
         <v>24</v>
       </c>
       <c r="P596">
         <v>83.72</v>
       </c>
       <c r="Q596" t="s">
         <v>24</v>
       </c>
       <c r="R596" t="s">
         <v>24</v>
       </c>
       <c r="S596">
         <v>83.72</v>
       </c>
     </row>
     <row r="597" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A597">
         <v>596</v>
       </c>
       <c r="B597" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="C597" t="s">
         <v>81</v>
       </c>
       <c r="E597" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F597" t="s">
         <v>34</v>
       </c>
       <c r="G597" t="s">
         <v>23</v>
       </c>
       <c r="H597">
         <v>92</v>
       </c>
       <c r="I597" t="b">
         <v>0</v>
       </c>
       <c r="J597" t="s">
         <v>163</v>
       </c>
       <c r="K597">
         <v>1</v>
       </c>
       <c r="L597" t="s">
         <v>24</v>
       </c>
       <c r="M597" t="s">
         <v>24</v>
       </c>
       <c r="N597">
         <v>83.68</v>
       </c>
       <c r="O597" t="s">
         <v>24</v>
       </c>
       <c r="P597" t="s">
         <v>24</v>
       </c>
       <c r="Q597" t="s">
         <v>24</v>
       </c>
       <c r="R597" t="s">
         <v>24</v>
       </c>
       <c r="S597">
         <v>83.68</v>
       </c>
     </row>
     <row r="598" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A598">
         <v>597</v>
       </c>
       <c r="B598" t="s">
+        <v>885</v>
+      </c>
+      <c r="C598" t="s">
         <v>886</v>
-      </c>
-[...1 lines deleted...]
-        <v>887</v>
       </c>
       <c r="E598" t="s">
         <v>91</v>
       </c>
       <c r="F598" t="s">
         <v>22</v>
       </c>
       <c r="G598" t="s">
         <v>45</v>
       </c>
       <c r="H598">
         <v>64</v>
       </c>
       <c r="I598" t="b">
         <v>0</v>
       </c>
       <c r="J598" t="s">
         <v>163</v>
       </c>
       <c r="K598">
         <v>1</v>
       </c>
       <c r="L598" t="s">
         <v>24</v>
       </c>
@@ -37640,60 +37670,60 @@
       </c>
       <c r="N598">
         <v>83.42</v>
       </c>
       <c r="O598" t="s">
         <v>24</v>
       </c>
       <c r="P598" t="s">
         <v>24</v>
       </c>
       <c r="Q598" t="s">
         <v>24</v>
       </c>
       <c r="R598" t="s">
         <v>24</v>
       </c>
       <c r="S598">
         <v>83.42</v>
       </c>
     </row>
     <row r="599" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A599">
         <v>598</v>
       </c>
       <c r="B599" t="s">
+        <v>887</v>
+      </c>
+      <c r="C599" t="s">
         <v>888</v>
-      </c>
-[...1 lines deleted...]
-        <v>889</v>
       </c>
       <c r="D599">
         <v>1145</v>
       </c>
       <c r="E599" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="F599" t="s">
         <v>28</v>
       </c>
       <c r="G599" t="s">
         <v>23</v>
       </c>
       <c r="H599">
         <v>116</v>
       </c>
       <c r="I599" t="b">
         <v>0</v>
       </c>
       <c r="J599" t="s">
         <v>163</v>
       </c>
       <c r="K599">
         <v>1</v>
       </c>
       <c r="L599" t="s">
         <v>24</v>
       </c>
       <c r="M599" t="s">
         <v>24</v>
       </c>
@@ -37702,51 +37732,51 @@
       </c>
       <c r="O599" t="s">
         <v>24</v>
       </c>
       <c r="P599" t="s">
         <v>24</v>
       </c>
       <c r="Q599" t="s">
         <v>24</v>
       </c>
       <c r="R599" t="s">
         <v>24</v>
       </c>
       <c r="S599">
         <v>83.17</v>
       </c>
     </row>
     <row r="600" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A600">
         <v>599</v>
       </c>
       <c r="B600" t="s">
         <v>186</v>
       </c>
       <c r="C600" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="D600">
         <v>1111</v>
       </c>
       <c r="E600" t="s">
         <v>286</v>
       </c>
       <c r="F600" t="s">
         <v>28</v>
       </c>
       <c r="G600" t="s">
         <v>23</v>
       </c>
       <c r="H600">
         <v>117</v>
       </c>
       <c r="I600" t="b">
         <v>0</v>
       </c>
       <c r="J600" t="s">
         <v>163</v>
       </c>
       <c r="K600">
         <v>1</v>
       </c>
@@ -37761,54 +37791,54 @@
       </c>
       <c r="O600" t="s">
         <v>24</v>
       </c>
       <c r="P600" t="s">
         <v>24</v>
       </c>
       <c r="Q600" t="s">
         <v>24</v>
       </c>
       <c r="R600" t="s">
         <v>24</v>
       </c>
       <c r="S600">
         <v>83.15</v>
       </c>
     </row>
     <row r="601" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A601">
         <v>600</v>
       </c>
       <c r="B601" t="s">
         <v>212</v>
       </c>
       <c r="C601" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="E601" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="F601" t="s">
         <v>28</v>
       </c>
       <c r="G601" t="s">
         <v>23</v>
       </c>
       <c r="H601">
         <v>118</v>
       </c>
       <c r="I601" t="b">
         <v>0</v>
       </c>
       <c r="J601" t="s">
         <v>163</v>
       </c>
       <c r="K601">
         <v>1</v>
       </c>
       <c r="L601" t="s">
         <v>24</v>
       </c>
       <c r="M601" t="s">
         <v>24</v>
       </c>
@@ -37988,54 +38018,54 @@
       </c>
       <c r="N604" t="s">
         <v>24</v>
       </c>
       <c r="O604" t="s">
         <v>24</v>
       </c>
       <c r="P604" t="s">
         <v>24</v>
       </c>
       <c r="Q604">
         <v>82.84</v>
       </c>
       <c r="R604" t="s">
         <v>24</v>
       </c>
       <c r="S604">
         <v>82.84</v>
       </c>
     </row>
     <row r="605" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A605">
         <v>604</v>
       </c>
       <c r="B605" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="C605" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="D605">
         <v>1739</v>
       </c>
       <c r="E605" t="s">
         <v>24</v>
       </c>
       <c r="F605" t="s">
         <v>28</v>
       </c>
       <c r="G605" t="s">
         <v>23</v>
       </c>
       <c r="H605">
         <v>120</v>
       </c>
       <c r="I605" t="b">
         <v>0</v>
       </c>
       <c r="J605" t="s">
         <v>163</v>
       </c>
       <c r="K605">
         <v>1</v>
       </c>
@@ -38047,54 +38077,54 @@
       </c>
       <c r="N605">
         <v>82.7</v>
       </c>
       <c r="O605" t="s">
         <v>24</v>
       </c>
       <c r="P605" t="s">
         <v>24</v>
       </c>
       <c r="Q605" t="s">
         <v>24</v>
       </c>
       <c r="R605" t="s">
         <v>24</v>
       </c>
       <c r="S605">
         <v>82.7</v>
       </c>
     </row>
     <row r="606" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A606">
         <v>605</v>
       </c>
       <c r="B606" t="s">
+        <v>893</v>
+      </c>
+      <c r="C606" t="s">
         <v>894</v>
-      </c>
-[...1 lines deleted...]
-        <v>895</v>
       </c>
       <c r="D606">
         <v>1907</v>
       </c>
       <c r="E606" t="s">
         <v>274</v>
       </c>
       <c r="F606" t="s">
         <v>28</v>
       </c>
       <c r="G606" t="s">
         <v>23</v>
       </c>
       <c r="H606">
         <v>121</v>
       </c>
       <c r="I606" t="b">
         <v>0</v>
       </c>
       <c r="J606" t="s">
         <v>163</v>
       </c>
       <c r="K606">
         <v>1</v>
       </c>
@@ -38106,51 +38136,51 @@
       </c>
       <c r="N606">
         <v>82.61</v>
       </c>
       <c r="O606" t="s">
         <v>24</v>
       </c>
       <c r="P606" t="s">
         <v>24</v>
       </c>
       <c r="Q606" t="s">
         <v>24</v>
       </c>
       <c r="R606" t="s">
         <v>24</v>
       </c>
       <c r="S606">
         <v>82.61</v>
       </c>
     </row>
     <row r="607" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A607">
         <v>606</v>
       </c>
       <c r="B607" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="C607" t="s">
         <v>301</v>
       </c>
       <c r="D607">
         <v>1841</v>
       </c>
       <c r="E607" t="s">
         <v>516</v>
       </c>
       <c r="F607" t="s">
         <v>28</v>
       </c>
       <c r="G607" t="s">
         <v>45</v>
       </c>
       <c r="H607">
         <v>42</v>
       </c>
       <c r="I607" t="b">
         <v>0</v>
       </c>
       <c r="J607" t="s">
         <v>163</v>
       </c>
@@ -38165,51 +38195,51 @@
       </c>
       <c r="N607">
         <v>82.15</v>
       </c>
       <c r="O607" t="s">
         <v>24</v>
       </c>
       <c r="P607" t="s">
         <v>24</v>
       </c>
       <c r="Q607" t="s">
         <v>24</v>
       </c>
       <c r="R607" t="s">
         <v>24</v>
       </c>
       <c r="S607">
         <v>82.15</v>
       </c>
     </row>
     <row r="608" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A608">
         <v>607</v>
       </c>
       <c r="B608" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="C608" t="s">
         <v>442</v>
       </c>
       <c r="E608" t="s">
         <v>21</v>
       </c>
       <c r="F608" t="s">
         <v>63</v>
       </c>
       <c r="G608" t="s">
         <v>23</v>
       </c>
       <c r="H608">
         <v>58</v>
       </c>
       <c r="I608" t="b">
         <v>0</v>
       </c>
       <c r="J608" t="s">
         <v>163</v>
       </c>
       <c r="K608">
         <v>0</v>
       </c>
@@ -38224,51 +38254,51 @@
       </c>
       <c r="O608" t="s">
         <v>24</v>
       </c>
       <c r="P608" t="s">
         <v>24</v>
       </c>
       <c r="Q608" t="s">
         <v>24</v>
       </c>
       <c r="R608" t="s">
         <v>24</v>
       </c>
       <c r="S608">
         <v>81.9</v>
       </c>
     </row>
     <row r="609" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A609">
         <v>608</v>
       </c>
       <c r="B609" t="s">
         <v>221</v>
       </c>
       <c r="C609" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
       <c r="D609">
         <v>1877</v>
       </c>
       <c r="E609" t="s">
         <v>24</v>
       </c>
       <c r="F609" t="s">
         <v>22</v>
       </c>
       <c r="G609" t="s">
         <v>45</v>
       </c>
       <c r="H609">
         <v>65</v>
       </c>
       <c r="I609" t="b">
         <v>0</v>
       </c>
       <c r="J609" t="s">
         <v>163</v>
       </c>
       <c r="K609">
         <v>1</v>
       </c>
@@ -38283,51 +38313,51 @@
       </c>
       <c r="O609" t="s">
         <v>24</v>
       </c>
       <c r="P609" t="s">
         <v>24</v>
       </c>
       <c r="Q609" t="s">
         <v>24</v>
       </c>
       <c r="R609" t="s">
         <v>24</v>
       </c>
       <c r="S609">
         <v>81.89</v>
       </c>
     </row>
     <row r="610" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A610">
         <v>609</v>
       </c>
       <c r="B610" t="s">
         <v>134</v>
       </c>
       <c r="C610" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="E610" t="s">
         <v>334</v>
       </c>
       <c r="F610" t="s">
         <v>28</v>
       </c>
       <c r="G610" t="s">
         <v>45</v>
       </c>
       <c r="H610">
         <v>43</v>
       </c>
       <c r="I610" t="b">
         <v>0</v>
       </c>
       <c r="J610" t="s">
         <v>163</v>
       </c>
       <c r="K610">
         <v>1</v>
       </c>
       <c r="L610" t="s">
         <v>24</v>
       </c>
@@ -38339,51 +38369,51 @@
       </c>
       <c r="O610" t="s">
         <v>24</v>
       </c>
       <c r="P610" t="s">
         <v>24</v>
       </c>
       <c r="Q610">
         <v>81.83</v>
       </c>
       <c r="R610" t="s">
         <v>24</v>
       </c>
       <c r="S610">
         <v>81.83</v>
       </c>
     </row>
     <row r="611" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A611">
         <v>610</v>
       </c>
       <c r="B611" t="s">
         <v>212</v>
       </c>
       <c r="C611" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="D611">
         <v>1012</v>
       </c>
       <c r="E611" t="s">
         <v>60</v>
       </c>
       <c r="F611" t="s">
         <v>34</v>
       </c>
       <c r="G611" t="s">
         <v>23</v>
       </c>
       <c r="H611">
         <v>94</v>
       </c>
       <c r="I611" t="b">
         <v>0</v>
       </c>
       <c r="J611" t="s">
         <v>163</v>
       </c>
       <c r="K611">
         <v>1</v>
       </c>
@@ -38451,54 +38481,54 @@
       </c>
       <c r="N612" t="s">
         <v>24</v>
       </c>
       <c r="O612" t="s">
         <v>24</v>
       </c>
       <c r="P612" t="s">
         <v>24</v>
       </c>
       <c r="Q612" t="s">
         <v>24</v>
       </c>
       <c r="R612" t="s">
         <v>24</v>
       </c>
       <c r="S612">
         <v>81.64</v>
       </c>
     </row>
     <row r="613" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A613">
         <v>612</v>
       </c>
       <c r="B613" t="s">
+        <v>899</v>
+      </c>
+      <c r="C613" t="s">
         <v>900</v>
-      </c>
-[...1 lines deleted...]
-        <v>901</v>
       </c>
       <c r="E613" t="s">
         <v>24</v>
       </c>
       <c r="F613" t="s">
         <v>118</v>
       </c>
       <c r="G613" t="s">
         <v>45</v>
       </c>
       <c r="H613">
         <v>8</v>
       </c>
       <c r="I613" t="b">
         <v>0</v>
       </c>
       <c r="J613" t="s">
         <v>163</v>
       </c>
       <c r="K613">
         <v>1</v>
       </c>
       <c r="L613" t="s">
         <v>24</v>
       </c>
@@ -38507,54 +38537,54 @@
       </c>
       <c r="N613" t="s">
         <v>24</v>
       </c>
       <c r="O613" t="s">
         <v>24</v>
       </c>
       <c r="P613">
         <v>81.59</v>
       </c>
       <c r="Q613" t="s">
         <v>24</v>
       </c>
       <c r="R613" t="s">
         <v>24</v>
       </c>
       <c r="S613">
         <v>81.59</v>
       </c>
     </row>
     <row r="614" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A614">
         <v>613</v>
       </c>
       <c r="B614" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
       <c r="C614" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="D614">
         <v>1866</v>
       </c>
       <c r="E614" t="s">
         <v>24</v>
       </c>
       <c r="F614" t="s">
         <v>118</v>
       </c>
       <c r="G614" t="s">
         <v>23</v>
       </c>
       <c r="H614">
         <v>23</v>
       </c>
       <c r="I614" t="b">
         <v>0</v>
       </c>
       <c r="J614" t="s">
         <v>163</v>
       </c>
       <c r="K614">
         <v>1</v>
       </c>
@@ -38569,51 +38599,51 @@
       </c>
       <c r="O614" t="s">
         <v>24</v>
       </c>
       <c r="P614" t="s">
         <v>24</v>
       </c>
       <c r="Q614" t="s">
         <v>24</v>
       </c>
       <c r="R614" t="s">
         <v>24</v>
       </c>
       <c r="S614">
         <v>81.58</v>
       </c>
     </row>
     <row r="615" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A615">
         <v>614</v>
       </c>
       <c r="B615" t="s">
         <v>240</v>
       </c>
       <c r="C615" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="E615" t="s">
         <v>24</v>
       </c>
       <c r="F615" t="s">
         <v>34</v>
       </c>
       <c r="G615" t="s">
         <v>23</v>
       </c>
       <c r="H615">
         <v>95</v>
       </c>
       <c r="I615" t="b">
         <v>0</v>
       </c>
       <c r="J615" t="s">
         <v>163</v>
       </c>
       <c r="K615">
         <v>1</v>
       </c>
       <c r="L615" t="s">
         <v>24</v>
       </c>
@@ -38625,51 +38655,51 @@
       </c>
       <c r="O615" t="s">
         <v>24</v>
       </c>
       <c r="P615" t="s">
         <v>24</v>
       </c>
       <c r="Q615" t="s">
         <v>24</v>
       </c>
       <c r="R615" t="s">
         <v>24</v>
       </c>
       <c r="S615">
         <v>81.41</v>
       </c>
     </row>
     <row r="616" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A616">
         <v>615</v>
       </c>
       <c r="B616" t="s">
         <v>343</v>
       </c>
       <c r="C616" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E616" t="s">
         <v>200</v>
       </c>
       <c r="F616" t="s">
         <v>34</v>
       </c>
       <c r="G616" t="s">
         <v>23</v>
       </c>
       <c r="H616">
         <v>96</v>
       </c>
       <c r="I616" t="b">
         <v>0</v>
       </c>
       <c r="J616" t="s">
         <v>163</v>
       </c>
       <c r="K616">
         <v>1</v>
       </c>
       <c r="L616">
         <v>81.36</v>
       </c>
@@ -38681,51 +38711,51 @@
       </c>
       <c r="O616" t="s">
         <v>24</v>
       </c>
       <c r="P616" t="s">
         <v>24</v>
       </c>
       <c r="Q616" t="s">
         <v>24</v>
       </c>
       <c r="R616" t="s">
         <v>24</v>
       </c>
       <c r="S616">
         <v>81.36</v>
       </c>
     </row>
     <row r="617" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A617">
         <v>616</v>
       </c>
       <c r="B617" t="s">
         <v>191</v>
       </c>
       <c r="C617" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
       <c r="E617" t="s">
         <v>356</v>
       </c>
       <c r="F617" t="s">
         <v>34</v>
       </c>
       <c r="G617" t="s">
         <v>23</v>
       </c>
       <c r="H617">
         <v>97</v>
       </c>
       <c r="I617" t="b">
         <v>0</v>
       </c>
       <c r="J617" t="s">
         <v>163</v>
       </c>
       <c r="K617">
         <v>1</v>
       </c>
       <c r="L617" t="s">
         <v>24</v>
       </c>
@@ -38737,51 +38767,51 @@
       </c>
       <c r="O617" t="s">
         <v>24</v>
       </c>
       <c r="P617">
         <v>80.89</v>
       </c>
       <c r="Q617" t="s">
         <v>24</v>
       </c>
       <c r="R617" t="s">
         <v>24</v>
       </c>
       <c r="S617">
         <v>80.89</v>
       </c>
     </row>
     <row r="618" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A618">
         <v>617</v>
       </c>
       <c r="B618" t="s">
         <v>151</v>
       </c>
       <c r="C618" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
       <c r="E618" t="s">
         <v>24</v>
       </c>
       <c r="F618" t="s">
         <v>28</v>
       </c>
       <c r="G618" t="s">
         <v>23</v>
       </c>
       <c r="H618">
         <v>122</v>
       </c>
       <c r="I618" t="b">
         <v>0</v>
       </c>
       <c r="J618" t="s">
         <v>163</v>
       </c>
       <c r="K618">
         <v>1</v>
       </c>
       <c r="L618" t="s">
         <v>24</v>
       </c>
@@ -38790,54 +38820,54 @@
       </c>
       <c r="N618" t="s">
         <v>24</v>
       </c>
       <c r="O618" t="s">
         <v>24</v>
       </c>
       <c r="P618" t="s">
         <v>24</v>
       </c>
       <c r="Q618" t="s">
         <v>24</v>
       </c>
       <c r="R618">
         <v>80.82</v>
       </c>
       <c r="S618">
         <v>80.82</v>
       </c>
     </row>
     <row r="619" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A619">
         <v>618</v>
       </c>
       <c r="B619" t="s">
+        <v>905</v>
+      </c>
+      <c r="C619" t="s">
         <v>906</v>
-      </c>
-[...1 lines deleted...]
-        <v>907</v>
       </c>
       <c r="E619" t="s">
         <v>479</v>
       </c>
       <c r="F619" t="s">
         <v>28</v>
       </c>
       <c r="G619" t="s">
         <v>45</v>
       </c>
       <c r="H619">
         <v>44</v>
       </c>
       <c r="I619" t="b">
         <v>0</v>
       </c>
       <c r="J619" t="s">
         <v>163</v>
       </c>
       <c r="K619">
         <v>1</v>
       </c>
       <c r="L619" t="s">
         <v>24</v>
       </c>
@@ -38849,51 +38879,51 @@
       </c>
       <c r="O619" t="s">
         <v>24</v>
       </c>
       <c r="P619" t="s">
         <v>24</v>
       </c>
       <c r="Q619" t="s">
         <v>24</v>
       </c>
       <c r="R619" t="s">
         <v>24</v>
       </c>
       <c r="S619">
         <v>80.78</v>
       </c>
     </row>
     <row r="620" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A620">
         <v>619</v>
       </c>
       <c r="B620" t="s">
         <v>201</v>
       </c>
       <c r="C620" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
       <c r="D620">
         <v>2048</v>
       </c>
       <c r="E620" t="s">
         <v>31</v>
       </c>
       <c r="F620" t="s">
         <v>34</v>
       </c>
       <c r="G620" t="s">
         <v>23</v>
       </c>
       <c r="H620">
         <v>98</v>
       </c>
       <c r="I620" t="b">
         <v>0</v>
       </c>
       <c r="J620" t="s">
         <v>163</v>
       </c>
       <c r="K620">
         <v>1</v>
       </c>
@@ -38905,54 +38935,54 @@
       </c>
       <c r="N620">
         <v>80.78</v>
       </c>
       <c r="O620" t="s">
         <v>24</v>
       </c>
       <c r="P620" t="s">
         <v>24</v>
       </c>
       <c r="Q620" t="s">
         <v>24</v>
       </c>
       <c r="R620" t="s">
         <v>24</v>
       </c>
       <c r="S620">
         <v>80.78</v>
       </c>
     </row>
     <row r="621" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A621">
         <v>620</v>
       </c>
       <c r="B621" t="s">
+        <v>908</v>
+      </c>
+      <c r="C621" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
       <c r="E621" t="s">
         <v>31</v>
       </c>
       <c r="F621" t="s">
         <v>28</v>
       </c>
       <c r="G621" t="s">
         <v>45</v>
       </c>
       <c r="H621">
         <v>45</v>
       </c>
       <c r="I621" t="b">
         <v>0</v>
       </c>
       <c r="J621" t="s">
         <v>163</v>
       </c>
       <c r="K621">
         <v>1</v>
       </c>
       <c r="L621" t="s">
         <v>24</v>
       </c>
@@ -38961,51 +38991,51 @@
       </c>
       <c r="N621" t="s">
         <v>24</v>
       </c>
       <c r="O621" t="s">
         <v>24</v>
       </c>
       <c r="P621">
         <v>80.73</v>
       </c>
       <c r="Q621" t="s">
         <v>24</v>
       </c>
       <c r="R621" t="s">
         <v>24</v>
       </c>
       <c r="S621">
         <v>80.73</v>
       </c>
     </row>
     <row r="622" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A622">
         <v>621</v>
       </c>
       <c r="B622" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="C622" t="s">
         <v>343</v>
       </c>
       <c r="D622">
         <v>1890</v>
       </c>
       <c r="E622" t="s">
         <v>24</v>
       </c>
       <c r="F622" t="s">
         <v>28</v>
       </c>
       <c r="G622" t="s">
         <v>23</v>
       </c>
       <c r="H622">
         <v>123</v>
       </c>
       <c r="I622" t="b">
         <v>0</v>
       </c>
       <c r="J622" t="s">
         <v>163</v>
       </c>
@@ -39023,51 +39053,51 @@
       </c>
       <c r="O622" t="s">
         <v>24</v>
       </c>
       <c r="P622" t="s">
         <v>24</v>
       </c>
       <c r="Q622" t="s">
         <v>24</v>
       </c>
       <c r="R622" t="s">
         <v>24</v>
       </c>
       <c r="S622">
         <v>80.69</v>
       </c>
     </row>
     <row r="623" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A623">
         <v>622</v>
       </c>
       <c r="B623" t="s">
         <v>363</v>
       </c>
       <c r="C623" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
       <c r="D623">
         <v>2177</v>
       </c>
       <c r="E623" t="s">
         <v>86</v>
       </c>
       <c r="F623" t="s">
         <v>22</v>
       </c>
       <c r="G623" t="s">
         <v>45</v>
       </c>
       <c r="H623">
         <v>66</v>
       </c>
       <c r="I623" t="b">
         <v>0</v>
       </c>
       <c r="J623" t="s">
         <v>163</v>
       </c>
       <c r="K623">
         <v>1</v>
       </c>
@@ -39082,51 +39112,51 @@
       </c>
       <c r="O623" t="s">
         <v>24</v>
       </c>
       <c r="P623" t="s">
         <v>24</v>
       </c>
       <c r="Q623">
         <v>80.48</v>
       </c>
       <c r="R623" t="s">
         <v>24</v>
       </c>
       <c r="S623">
         <v>80.48</v>
       </c>
     </row>
     <row r="624" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A624">
         <v>623</v>
       </c>
       <c r="B624" t="s">
         <v>138</v>
       </c>
       <c r="C624" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="D624">
         <v>2407</v>
       </c>
       <c r="E624" t="s">
         <v>286</v>
       </c>
       <c r="F624" t="s">
         <v>63</v>
       </c>
       <c r="G624" t="s">
         <v>23</v>
       </c>
       <c r="H624">
         <v>60</v>
       </c>
       <c r="I624" t="b">
         <v>0</v>
       </c>
       <c r="J624" t="s">
         <v>163</v>
       </c>
       <c r="K624">
         <v>1</v>
       </c>
@@ -39138,51 +39168,51 @@
       </c>
       <c r="N624" t="s">
         <v>24</v>
       </c>
       <c r="O624" t="s">
         <v>24</v>
       </c>
       <c r="P624" t="s">
         <v>24</v>
       </c>
       <c r="Q624">
         <v>80.43</v>
       </c>
       <c r="R624" t="s">
         <v>24</v>
       </c>
       <c r="S624">
         <v>80.43</v>
       </c>
     </row>
     <row r="625" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A625">
         <v>624</v>
       </c>
       <c r="B625" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
       <c r="C625" t="s">
         <v>79</v>
       </c>
       <c r="E625" t="s">
         <v>434</v>
       </c>
       <c r="F625" t="s">
         <v>28</v>
       </c>
       <c r="G625" t="s">
         <v>45</v>
       </c>
       <c r="H625">
         <v>46</v>
       </c>
       <c r="I625" t="b">
         <v>0</v>
       </c>
       <c r="J625" t="s">
         <v>163</v>
       </c>
       <c r="K625">
         <v>1</v>
       </c>
@@ -39197,51 +39227,51 @@
       </c>
       <c r="O625" t="s">
         <v>24</v>
       </c>
       <c r="P625" t="s">
         <v>24</v>
       </c>
       <c r="Q625" t="s">
         <v>24</v>
       </c>
       <c r="R625" t="s">
         <v>24</v>
       </c>
       <c r="S625">
         <v>80.06</v>
       </c>
     </row>
     <row r="626" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A626">
         <v>625</v>
       </c>
       <c r="B626" t="s">
         <v>263</v>
       </c>
       <c r="C626" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="E626" t="s">
         <v>331</v>
       </c>
       <c r="F626" t="s">
         <v>28</v>
       </c>
       <c r="G626" t="s">
         <v>45</v>
       </c>
       <c r="H626">
         <v>47</v>
       </c>
       <c r="I626" t="b">
         <v>0</v>
       </c>
       <c r="J626" t="s">
         <v>163</v>
       </c>
       <c r="K626">
         <v>1</v>
       </c>
       <c r="L626" t="s">
         <v>24</v>
       </c>
@@ -39250,51 +39280,51 @@
       </c>
       <c r="N626" t="s">
         <v>24</v>
       </c>
       <c r="O626" t="s">
         <v>24</v>
       </c>
       <c r="P626">
         <v>79.82</v>
       </c>
       <c r="Q626" t="s">
         <v>24</v>
       </c>
       <c r="R626" t="s">
         <v>24</v>
       </c>
       <c r="S626">
         <v>79.82</v>
       </c>
     </row>
     <row r="627" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A627">
         <v>626</v>
       </c>
       <c r="B627" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="C627" t="s">
         <v>109</v>
       </c>
       <c r="E627" t="s">
         <v>331</v>
       </c>
       <c r="F627" t="s">
         <v>28</v>
       </c>
       <c r="G627" t="s">
         <v>45</v>
       </c>
       <c r="H627">
         <v>48</v>
       </c>
       <c r="I627" t="b">
         <v>0</v>
       </c>
       <c r="J627" t="s">
         <v>163</v>
       </c>
       <c r="K627">
         <v>1</v>
       </c>
@@ -39365,51 +39395,51 @@
       </c>
       <c r="O628" t="s">
         <v>24</v>
       </c>
       <c r="P628">
         <v>79.8</v>
       </c>
       <c r="Q628" t="s">
         <v>24</v>
       </c>
       <c r="R628" t="s">
         <v>24</v>
       </c>
       <c r="S628">
         <v>79.8</v>
       </c>
     </row>
     <row r="629" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A629">
         <v>628</v>
       </c>
       <c r="B629" t="s">
         <v>129</v>
       </c>
       <c r="C629" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="E629" t="s">
         <v>86</v>
       </c>
       <c r="F629" t="s">
         <v>63</v>
       </c>
       <c r="G629" t="s">
         <v>23</v>
       </c>
       <c r="H629">
         <v>62</v>
       </c>
       <c r="I629" t="b">
         <v>0</v>
       </c>
       <c r="J629" t="s">
         <v>163</v>
       </c>
       <c r="K629">
         <v>1</v>
       </c>
       <c r="L629" t="s">
         <v>24</v>
       </c>
@@ -39421,51 +39451,51 @@
       </c>
       <c r="O629">
         <v>79.01</v>
       </c>
       <c r="P629" t="s">
         <v>24</v>
       </c>
       <c r="Q629" t="s">
         <v>24</v>
       </c>
       <c r="R629" t="s">
         <v>24</v>
       </c>
       <c r="S629">
         <v>79.01</v>
       </c>
     </row>
     <row r="630" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A630">
         <v>629</v>
       </c>
       <c r="B630" t="s">
         <v>84</v>
       </c>
       <c r="C630" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="D630">
         <v>1374</v>
       </c>
       <c r="E630" t="s">
         <v>24</v>
       </c>
       <c r="F630" t="s">
         <v>63</v>
       </c>
       <c r="G630" t="s">
         <v>23</v>
       </c>
       <c r="H630">
         <v>63</v>
       </c>
       <c r="I630" t="b">
         <v>0</v>
       </c>
       <c r="J630" t="s">
         <v>163</v>
       </c>
       <c r="K630">
         <v>1</v>
       </c>
@@ -39480,113 +39510,116 @@
       </c>
       <c r="O630" t="s">
         <v>24</v>
       </c>
       <c r="P630" t="s">
         <v>24</v>
       </c>
       <c r="Q630" t="s">
         <v>24</v>
       </c>
       <c r="R630" t="s">
         <v>24</v>
       </c>
       <c r="S630">
         <v>78.83</v>
       </c>
     </row>
     <row r="631" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A631">
         <v>630</v>
       </c>
       <c r="B631" t="s">
         <v>129</v>
       </c>
       <c r="C631" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="D631">
         <v>1124</v>
       </c>
       <c r="E631" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="F631" t="s">
         <v>34</v>
       </c>
       <c r="G631" t="s">
         <v>23</v>
       </c>
       <c r="H631">
         <v>99</v>
       </c>
       <c r="I631" t="b">
         <v>0</v>
       </c>
       <c r="J631" t="s">
         <v>163</v>
       </c>
       <c r="K631">
         <v>1</v>
       </c>
       <c r="L631" t="s">
         <v>24</v>
       </c>
       <c r="M631" t="s">
         <v>24</v>
       </c>
       <c r="N631">
         <v>78.79</v>
       </c>
       <c r="O631" t="s">
         <v>24</v>
       </c>
       <c r="P631" t="s">
         <v>24</v>
       </c>
       <c r="Q631" t="s">
         <v>24</v>
       </c>
       <c r="R631" t="s">
         <v>24</v>
       </c>
       <c r="S631">
         <v>78.79</v>
       </c>
     </row>
     <row r="632" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A632">
         <v>631</v>
       </c>
       <c r="B632" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
       <c r="C632" t="s">
         <v>90</v>
       </c>
+      <c r="D632">
+        <v>2550</v>
+      </c>
       <c r="E632" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="F632" t="s">
         <v>22</v>
       </c>
       <c r="G632" t="s">
         <v>45</v>
       </c>
       <c r="H632">
         <v>67</v>
       </c>
       <c r="I632" t="b">
         <v>0</v>
       </c>
       <c r="J632" t="s">
         <v>163</v>
       </c>
       <c r="K632">
         <v>1</v>
       </c>
       <c r="L632" t="s">
         <v>24</v>
       </c>
       <c r="M632">
         <v>78.69</v>
       </c>
@@ -39595,51 +39628,51 @@
       </c>
       <c r="O632" t="s">
         <v>24</v>
       </c>
       <c r="P632" t="s">
         <v>24</v>
       </c>
       <c r="Q632" t="s">
         <v>24</v>
       </c>
       <c r="R632" t="s">
         <v>24</v>
       </c>
       <c r="S632">
         <v>78.69</v>
       </c>
     </row>
     <row r="633" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A633">
         <v>632</v>
       </c>
       <c r="B633" t="s">
         <v>210</v>
       </c>
       <c r="C633" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
       <c r="E633" t="s">
         <v>24</v>
       </c>
       <c r="F633" t="s">
         <v>63</v>
       </c>
       <c r="G633" t="s">
         <v>23</v>
       </c>
       <c r="H633">
         <v>64</v>
       </c>
       <c r="I633" t="b">
         <v>0</v>
       </c>
       <c r="J633" t="s">
         <v>163</v>
       </c>
       <c r="K633">
         <v>1</v>
       </c>
       <c r="L633" t="s">
         <v>24</v>
       </c>
@@ -39651,51 +39684,51 @@
       </c>
       <c r="O633">
         <v>78.39</v>
       </c>
       <c r="P633" t="s">
         <v>24</v>
       </c>
       <c r="Q633" t="s">
         <v>24</v>
       </c>
       <c r="R633" t="s">
         <v>24</v>
       </c>
       <c r="S633">
         <v>78.39</v>
       </c>
     </row>
     <row r="634" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A634">
         <v>633</v>
       </c>
       <c r="B634" t="s">
         <v>186</v>
       </c>
       <c r="C634" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
       <c r="E634" t="s">
         <v>514</v>
       </c>
       <c r="F634" t="s">
         <v>22</v>
       </c>
       <c r="G634" t="s">
         <v>23</v>
       </c>
       <c r="H634">
         <v>153</v>
       </c>
       <c r="I634" t="b">
         <v>0</v>
       </c>
       <c r="J634" t="s">
         <v>163</v>
       </c>
       <c r="K634">
         <v>1</v>
       </c>
       <c r="L634" t="s">
         <v>24</v>
       </c>
@@ -39704,51 +39737,51 @@
       </c>
       <c r="N634" t="s">
         <v>24</v>
       </c>
       <c r="O634">
         <v>78.15</v>
       </c>
       <c r="P634" t="s">
         <v>24</v>
       </c>
       <c r="Q634" t="s">
         <v>24</v>
       </c>
       <c r="R634" t="s">
         <v>24</v>
       </c>
       <c r="S634">
         <v>78.15</v>
       </c>
     </row>
     <row r="635" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A635">
         <v>634</v>
       </c>
       <c r="B635" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="C635" t="s">
         <v>144</v>
       </c>
       <c r="D635">
         <v>91</v>
       </c>
       <c r="E635" t="s">
         <v>31</v>
       </c>
       <c r="F635" t="s">
         <v>297</v>
       </c>
       <c r="G635" t="s">
         <v>23</v>
       </c>
       <c r="H635">
         <v>3</v>
       </c>
       <c r="I635" t="b">
         <v>0</v>
       </c>
       <c r="J635" t="s">
         <v>163</v>
       </c>
@@ -39766,51 +39799,51 @@
       </c>
       <c r="O635" t="s">
         <v>24</v>
       </c>
       <c r="P635" t="s">
         <v>24</v>
       </c>
       <c r="Q635" t="s">
         <v>24</v>
       </c>
       <c r="R635" t="s">
         <v>24</v>
       </c>
       <c r="S635">
         <v>78.07</v>
       </c>
     </row>
     <row r="636" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A636">
         <v>635</v>
       </c>
       <c r="B636" t="s">
         <v>98</v>
       </c>
       <c r="C636" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="D636">
         <v>657</v>
       </c>
       <c r="E636" t="s">
         <v>54</v>
       </c>
       <c r="F636" t="s">
         <v>63</v>
       </c>
       <c r="G636" t="s">
         <v>23</v>
       </c>
       <c r="H636">
         <v>65</v>
       </c>
       <c r="I636" t="b">
         <v>0</v>
       </c>
       <c r="J636" t="s">
         <v>163</v>
       </c>
       <c r="K636">
         <v>1</v>
       </c>
@@ -39881,51 +39914,51 @@
       </c>
       <c r="O637" t="s">
         <v>24</v>
       </c>
       <c r="P637" t="s">
         <v>24</v>
       </c>
       <c r="Q637" t="s">
         <v>24</v>
       </c>
       <c r="R637" t="s">
         <v>24</v>
       </c>
       <c r="S637">
         <v>77.86</v>
       </c>
     </row>
     <row r="638" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A638">
         <v>637</v>
       </c>
       <c r="B638" t="s">
         <v>221</v>
       </c>
       <c r="C638" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="E638" t="s">
         <v>514</v>
       </c>
       <c r="F638" t="s">
         <v>22</v>
       </c>
       <c r="G638" t="s">
         <v>45</v>
       </c>
       <c r="H638">
         <v>68</v>
       </c>
       <c r="I638" t="b">
         <v>0</v>
       </c>
       <c r="J638" t="s">
         <v>163</v>
       </c>
       <c r="K638">
         <v>1</v>
       </c>
       <c r="L638" t="s">
         <v>24</v>
       </c>
@@ -39937,51 +39970,51 @@
       </c>
       <c r="O638">
         <v>77.76</v>
       </c>
       <c r="P638" t="s">
         <v>24</v>
       </c>
       <c r="Q638" t="s">
         <v>24</v>
       </c>
       <c r="R638" t="s">
         <v>24</v>
       </c>
       <c r="S638">
         <v>77.76</v>
       </c>
     </row>
     <row r="639" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A639">
         <v>638</v>
       </c>
       <c r="B639" t="s">
         <v>61</v>
       </c>
       <c r="C639" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="E639" t="s">
         <v>200</v>
       </c>
       <c r="F639" t="s">
         <v>22</v>
       </c>
       <c r="G639" t="s">
         <v>23</v>
       </c>
       <c r="H639">
         <v>154</v>
       </c>
       <c r="I639" t="b">
         <v>0</v>
       </c>
       <c r="J639" t="s">
         <v>163</v>
       </c>
       <c r="K639">
         <v>1</v>
       </c>
       <c r="L639">
         <v>77.64</v>
       </c>
@@ -40105,54 +40138,54 @@
       </c>
       <c r="N641">
         <v>77.03</v>
       </c>
       <c r="O641" t="s">
         <v>24</v>
       </c>
       <c r="P641" t="s">
         <v>24</v>
       </c>
       <c r="Q641" t="s">
         <v>24</v>
       </c>
       <c r="R641" t="s">
         <v>24</v>
       </c>
       <c r="S641">
         <v>77.03</v>
       </c>
     </row>
     <row r="642" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A642">
         <v>641</v>
       </c>
       <c r="B642" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="C642" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="D642">
         <v>404</v>
       </c>
       <c r="E642" t="s">
         <v>492</v>
       </c>
       <c r="F642" t="s">
         <v>34</v>
       </c>
       <c r="G642" t="s">
         <v>45</v>
       </c>
       <c r="H642">
         <v>26</v>
       </c>
       <c r="I642" t="b">
         <v>0</v>
       </c>
       <c r="J642" t="s">
         <v>163</v>
       </c>
       <c r="K642">
         <v>1</v>
       </c>
@@ -40164,54 +40197,54 @@
       </c>
       <c r="N642">
         <v>76.61</v>
       </c>
       <c r="O642" t="s">
         <v>24</v>
       </c>
       <c r="P642" t="s">
         <v>24</v>
       </c>
       <c r="Q642" t="s">
         <v>24</v>
       </c>
       <c r="R642" t="s">
         <v>24</v>
       </c>
       <c r="S642">
         <v>76.61</v>
       </c>
     </row>
     <row r="643" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A643">
         <v>642</v>
       </c>
       <c r="B643" t="s">
+        <v>928</v>
+      </c>
+      <c r="C643" t="s">
         <v>929</v>
-      </c>
-[...1 lines deleted...]
-        <v>930</v>
       </c>
       <c r="D643">
         <v>555</v>
       </c>
       <c r="E643" t="s">
         <v>31</v>
       </c>
       <c r="F643" t="s">
         <v>130</v>
       </c>
       <c r="G643" t="s">
         <v>23</v>
       </c>
       <c r="H643">
         <v>8</v>
       </c>
       <c r="I643" t="b">
         <v>0</v>
       </c>
       <c r="J643" t="s">
         <v>163</v>
       </c>
       <c r="K643">
         <v>2</v>
       </c>
@@ -40223,54 +40256,54 @@
       </c>
       <c r="N643" t="s">
         <v>24</v>
       </c>
       <c r="O643" t="s">
         <v>24</v>
       </c>
       <c r="P643" t="s">
         <v>24</v>
       </c>
       <c r="Q643" t="s">
         <v>24</v>
       </c>
       <c r="R643" t="s">
         <v>24</v>
       </c>
       <c r="S643">
         <v>76.37</v>
       </c>
     </row>
     <row r="644" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A644">
         <v>643</v>
       </c>
       <c r="B644" t="s">
+        <v>930</v>
+      </c>
+      <c r="C644" t="s">
         <v>931</v>
-      </c>
-[...1 lines deleted...]
-        <v>932</v>
       </c>
       <c r="E644" t="s">
         <v>39</v>
       </c>
       <c r="F644" t="s">
         <v>34</v>
       </c>
       <c r="G644" t="s">
         <v>45</v>
       </c>
       <c r="H644">
         <v>27</v>
       </c>
       <c r="I644" t="b">
         <v>0</v>
       </c>
       <c r="J644" t="s">
         <v>163</v>
       </c>
       <c r="K644">
         <v>1</v>
       </c>
       <c r="L644" t="s">
         <v>24</v>
       </c>
@@ -40279,51 +40312,51 @@
       </c>
       <c r="N644" t="s">
         <v>24</v>
       </c>
       <c r="O644" t="s">
         <v>24</v>
       </c>
       <c r="P644" t="s">
         <v>24</v>
       </c>
       <c r="Q644" t="s">
         <v>24</v>
       </c>
       <c r="R644" t="s">
         <v>24</v>
       </c>
       <c r="S644">
         <v>76.33</v>
       </c>
     </row>
     <row r="645" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A645">
         <v>644</v>
       </c>
       <c r="B645" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
       <c r="C645" t="s">
         <v>343</v>
       </c>
       <c r="E645" t="s">
         <v>286</v>
       </c>
       <c r="F645" t="s">
         <v>28</v>
       </c>
       <c r="G645" t="s">
         <v>45</v>
       </c>
       <c r="H645">
         <v>49</v>
       </c>
       <c r="I645" t="b">
         <v>0</v>
       </c>
       <c r="J645" t="s">
         <v>163</v>
       </c>
       <c r="K645">
         <v>1</v>
       </c>
@@ -40335,54 +40368,54 @@
       </c>
       <c r="N645" t="s">
         <v>24</v>
       </c>
       <c r="O645" t="s">
         <v>24</v>
       </c>
       <c r="P645" t="s">
         <v>24</v>
       </c>
       <c r="Q645" t="s">
         <v>24</v>
       </c>
       <c r="R645" t="s">
         <v>24</v>
       </c>
       <c r="S645">
         <v>75.98</v>
       </c>
     </row>
     <row r="646" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A646">
         <v>645</v>
       </c>
       <c r="B646" t="s">
+        <v>933</v>
+      </c>
+      <c r="C646" t="s">
         <v>934</v>
-      </c>
-[...1 lines deleted...]
-        <v>935</v>
       </c>
       <c r="D646">
         <v>2261</v>
       </c>
       <c r="E646" t="s">
         <v>31</v>
       </c>
       <c r="F646" t="s">
         <v>28</v>
       </c>
       <c r="G646" t="s">
         <v>23</v>
       </c>
       <c r="H646">
         <v>126</v>
       </c>
       <c r="I646" t="b">
         <v>0</v>
       </c>
       <c r="J646" t="s">
         <v>163</v>
       </c>
       <c r="K646">
         <v>1</v>
       </c>
@@ -40397,51 +40430,51 @@
       </c>
       <c r="O646" t="s">
         <v>24</v>
       </c>
       <c r="P646" t="s">
         <v>24</v>
       </c>
       <c r="Q646" t="s">
         <v>24</v>
       </c>
       <c r="R646">
         <v>75.76</v>
       </c>
       <c r="S646">
         <v>75.76</v>
       </c>
     </row>
     <row r="647" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A647">
         <v>646</v>
       </c>
       <c r="B647" t="s">
         <v>138</v>
       </c>
       <c r="C647" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="E647" t="s">
         <v>24</v>
       </c>
       <c r="F647" t="s">
         <v>34</v>
       </c>
       <c r="G647" t="s">
         <v>23</v>
       </c>
       <c r="H647">
         <v>101</v>
       </c>
       <c r="I647" t="b">
         <v>0</v>
       </c>
       <c r="J647" t="s">
         <v>163</v>
       </c>
       <c r="K647">
         <v>1</v>
       </c>
       <c r="L647" t="s">
         <v>24</v>
       </c>
@@ -40453,51 +40486,51 @@
       </c>
       <c r="O647" t="s">
         <v>24</v>
       </c>
       <c r="P647" t="s">
         <v>24</v>
       </c>
       <c r="Q647" t="s">
         <v>24</v>
       </c>
       <c r="R647" t="s">
         <v>24</v>
       </c>
       <c r="S647">
         <v>74.16</v>
       </c>
     </row>
     <row r="648" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A648">
         <v>647</v>
       </c>
       <c r="B648" t="s">
         <v>276</v>
       </c>
       <c r="C648" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="D648">
         <v>2017</v>
       </c>
       <c r="E648" t="s">
         <v>24</v>
       </c>
       <c r="F648" t="s">
         <v>28</v>
       </c>
       <c r="G648" t="s">
         <v>45</v>
       </c>
       <c r="H648">
         <v>50</v>
       </c>
       <c r="I648" t="b">
         <v>0</v>
       </c>
       <c r="J648" t="s">
         <v>163</v>
       </c>
       <c r="K648">
         <v>1</v>
       </c>
@@ -40509,51 +40542,51 @@
       </c>
       <c r="N648" t="s">
         <v>24</v>
       </c>
       <c r="O648" t="s">
         <v>24</v>
       </c>
       <c r="P648" t="s">
         <v>24</v>
       </c>
       <c r="Q648" t="s">
         <v>24</v>
       </c>
       <c r="R648" t="s">
         <v>24</v>
       </c>
       <c r="S648">
         <v>74.1</v>
       </c>
     </row>
     <row r="649" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A649">
         <v>648</v>
       </c>
       <c r="B649" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="C649" t="s">
         <v>20</v>
       </c>
       <c r="E649" t="s">
         <v>24</v>
       </c>
       <c r="F649" t="s">
         <v>34</v>
       </c>
       <c r="G649" t="s">
         <v>45</v>
       </c>
       <c r="H649">
         <v>28</v>
       </c>
       <c r="I649" t="b">
         <v>0</v>
       </c>
       <c r="J649" t="s">
         <v>163</v>
       </c>
       <c r="K649">
         <v>1</v>
       </c>
@@ -40565,51 +40598,51 @@
       </c>
       <c r="N649" t="s">
         <v>24</v>
       </c>
       <c r="O649" t="s">
         <v>24</v>
       </c>
       <c r="P649" t="s">
         <v>24</v>
       </c>
       <c r="Q649" t="s">
         <v>24</v>
       </c>
       <c r="R649" t="s">
         <v>24</v>
       </c>
       <c r="S649">
         <v>74.09</v>
       </c>
     </row>
     <row r="650" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A650">
         <v>649</v>
       </c>
       <c r="B650" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
       <c r="C650" t="s">
         <v>144</v>
       </c>
       <c r="E650" t="s">
         <v>24</v>
       </c>
       <c r="F650" t="s">
         <v>28</v>
       </c>
       <c r="G650" t="s">
         <v>23</v>
       </c>
       <c r="H650">
         <v>127</v>
       </c>
       <c r="I650" t="b">
         <v>0</v>
       </c>
       <c r="J650" t="s">
         <v>163</v>
       </c>
       <c r="K650">
         <v>1</v>
       </c>
@@ -40621,54 +40654,54 @@
       </c>
       <c r="N650">
         <v>73.95</v>
       </c>
       <c r="O650" t="s">
         <v>24</v>
       </c>
       <c r="P650" t="s">
         <v>24</v>
       </c>
       <c r="Q650" t="s">
         <v>24</v>
       </c>
       <c r="R650" t="s">
         <v>24</v>
       </c>
       <c r="S650">
         <v>73.95</v>
       </c>
     </row>
     <row r="651" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A651">
         <v>650</v>
       </c>
       <c r="B651" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="C651" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
       <c r="D651">
         <v>1604</v>
       </c>
       <c r="E651" t="s">
         <v>24</v>
       </c>
       <c r="F651" t="s">
         <v>28</v>
       </c>
       <c r="G651" t="s">
         <v>45</v>
       </c>
       <c r="H651">
         <v>51</v>
       </c>
       <c r="I651" t="b">
         <v>0</v>
       </c>
       <c r="J651" t="s">
         <v>163</v>
       </c>
       <c r="K651">
         <v>1</v>
       </c>
@@ -40683,107 +40716,107 @@
       </c>
       <c r="O651" t="s">
         <v>24</v>
       </c>
       <c r="P651" t="s">
         <v>24</v>
       </c>
       <c r="Q651" t="s">
         <v>24</v>
       </c>
       <c r="R651" t="s">
         <v>24</v>
       </c>
       <c r="S651">
         <v>73.84</v>
       </c>
     </row>
     <row r="652" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A652">
         <v>651</v>
       </c>
       <c r="B652" t="s">
         <v>98</v>
       </c>
       <c r="C652" t="s">
+        <v>938</v>
+      </c>
+      <c r="E652" t="s">
         <v>939</v>
-      </c>
-[...1 lines deleted...]
-        <v>940</v>
       </c>
       <c r="F652" t="s">
         <v>63</v>
       </c>
       <c r="G652" t="s">
         <v>23</v>
       </c>
       <c r="H652">
         <v>66</v>
       </c>
       <c r="I652" t="b">
         <v>0</v>
       </c>
       <c r="J652" t="s">
         <v>163</v>
       </c>
       <c r="K652">
         <v>1</v>
       </c>
       <c r="L652" t="s">
         <v>24</v>
       </c>
       <c r="M652" t="s">
         <v>24</v>
       </c>
       <c r="N652">
         <v>73.47</v>
       </c>
       <c r="O652" t="s">
         <v>24</v>
       </c>
       <c r="P652" t="s">
         <v>24</v>
       </c>
       <c r="Q652" t="s">
         <v>24</v>
       </c>
       <c r="R652" t="s">
         <v>24</v>
       </c>
       <c r="S652">
         <v>73.47</v>
       </c>
     </row>
     <row r="653" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A653">
         <v>652</v>
       </c>
       <c r="B653" t="s">
+        <v>940</v>
+      </c>
+      <c r="C653" t="s">
         <v>941</v>
-      </c>
-[...1 lines deleted...]
-        <v>942</v>
       </c>
       <c r="E653" t="s">
         <v>24</v>
       </c>
       <c r="F653" t="s">
         <v>22</v>
       </c>
       <c r="G653" t="s">
         <v>23</v>
       </c>
       <c r="H653">
         <v>155</v>
       </c>
       <c r="I653" t="b">
         <v>0</v>
       </c>
       <c r="J653" t="s">
         <v>163</v>
       </c>
       <c r="K653">
         <v>1</v>
       </c>
       <c r="L653" t="s">
         <v>24</v>
       </c>
@@ -40792,54 +40825,54 @@
       </c>
       <c r="N653" t="s">
         <v>24</v>
       </c>
       <c r="O653" t="s">
         <v>24</v>
       </c>
       <c r="P653" t="s">
         <v>24</v>
       </c>
       <c r="Q653">
         <v>73.06</v>
       </c>
       <c r="R653" t="s">
         <v>24</v>
       </c>
       <c r="S653">
         <v>73.06</v>
       </c>
     </row>
     <row r="654" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A654">
         <v>653</v>
       </c>
       <c r="B654" t="s">
+        <v>942</v>
+      </c>
+      <c r="C654" t="s">
         <v>943</v>
-      </c>
-[...1 lines deleted...]
-        <v>944</v>
       </c>
       <c r="E654" t="s">
         <v>274</v>
       </c>
       <c r="F654" t="s">
         <v>63</v>
       </c>
       <c r="G654" t="s">
         <v>23</v>
       </c>
       <c r="H654">
         <v>67</v>
       </c>
       <c r="I654" t="b">
         <v>0</v>
       </c>
       <c r="J654" t="s">
         <v>163</v>
       </c>
       <c r="K654">
         <v>1</v>
       </c>
       <c r="L654" t="s">
         <v>24</v>
       </c>
@@ -40851,51 +40884,51 @@
       </c>
       <c r="O654" t="s">
         <v>24</v>
       </c>
       <c r="P654" t="s">
         <v>24</v>
       </c>
       <c r="Q654" t="s">
         <v>24</v>
       </c>
       <c r="R654" t="s">
         <v>24</v>
       </c>
       <c r="S654">
         <v>73.05</v>
       </c>
     </row>
     <row r="655" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A655">
         <v>654</v>
       </c>
       <c r="B655" t="s">
         <v>275</v>
       </c>
       <c r="C655" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="D655">
         <v>896</v>
       </c>
       <c r="E655" t="s">
         <v>24</v>
       </c>
       <c r="F655" t="s">
         <v>297</v>
       </c>
       <c r="G655" t="s">
         <v>23</v>
       </c>
       <c r="H655">
         <v>4</v>
       </c>
       <c r="I655" t="b">
         <v>0</v>
       </c>
       <c r="J655" t="s">
         <v>163</v>
       </c>
       <c r="K655">
         <v>1</v>
       </c>
@@ -40907,57 +40940,57 @@
       </c>
       <c r="N655" t="s">
         <v>24</v>
       </c>
       <c r="O655" t="s">
         <v>24</v>
       </c>
       <c r="P655">
         <v>72.83</v>
       </c>
       <c r="Q655" t="s">
         <v>24</v>
       </c>
       <c r="R655" t="s">
         <v>24</v>
       </c>
       <c r="S655">
         <v>72.83</v>
       </c>
     </row>
     <row r="656" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A656">
         <v>655</v>
       </c>
       <c r="B656" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="C656" t="s">
         <v>488</v>
       </c>
       <c r="E656" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
       <c r="F656" t="s">
         <v>34</v>
       </c>
       <c r="G656" t="s">
         <v>45</v>
       </c>
       <c r="H656">
         <v>29</v>
       </c>
       <c r="I656" t="b">
         <v>0</v>
       </c>
       <c r="J656" t="s">
         <v>163</v>
       </c>
       <c r="K656">
         <v>1</v>
       </c>
       <c r="L656" t="s">
         <v>24</v>
       </c>
       <c r="M656" t="s">
         <v>24</v>
       </c>
@@ -40969,51 +41002,51 @@
       </c>
       <c r="P656">
         <v>72.64</v>
       </c>
       <c r="Q656" t="s">
         <v>24</v>
       </c>
       <c r="R656" t="s">
         <v>24</v>
       </c>
       <c r="S656">
         <v>72.64</v>
       </c>
     </row>
     <row r="657" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A657">
         <v>656</v>
       </c>
       <c r="B657" t="s">
         <v>484</v>
       </c>
       <c r="C657" t="s">
         <v>81</v>
       </c>
       <c r="E657" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F657" t="s">
         <v>34</v>
       </c>
       <c r="G657" t="s">
         <v>45</v>
       </c>
       <c r="H657">
         <v>30</v>
       </c>
       <c r="I657" t="b">
         <v>0</v>
       </c>
       <c r="J657" t="s">
         <v>163</v>
       </c>
       <c r="K657">
         <v>1</v>
       </c>
       <c r="L657" t="s">
         <v>24</v>
       </c>
       <c r="M657" t="s">
         <v>24</v>
       </c>
@@ -41022,54 +41055,54 @@
       </c>
       <c r="O657" t="s">
         <v>24</v>
       </c>
       <c r="P657" t="s">
         <v>24</v>
       </c>
       <c r="Q657" t="s">
         <v>24</v>
       </c>
       <c r="R657" t="s">
         <v>24</v>
       </c>
       <c r="S657">
         <v>72.55</v>
       </c>
     </row>
     <row r="658" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A658">
         <v>657</v>
       </c>
       <c r="B658" t="s">
         <v>92</v>
       </c>
       <c r="C658" t="s">
+        <v>947</v>
+      </c>
+      <c r="E658" t="s">
         <v>948</v>
-      </c>
-[...1 lines deleted...]
-        <v>949</v>
       </c>
       <c r="F658" t="s">
         <v>63</v>
       </c>
       <c r="G658" t="s">
         <v>23</v>
       </c>
       <c r="H658">
         <v>68</v>
       </c>
       <c r="I658" t="b">
         <v>0</v>
       </c>
       <c r="J658" t="s">
         <v>163</v>
       </c>
       <c r="K658">
         <v>1</v>
       </c>
       <c r="L658" t="s">
         <v>24</v>
       </c>
       <c r="M658" t="s">
         <v>24</v>
       </c>
@@ -41078,54 +41111,54 @@
       </c>
       <c r="O658" t="s">
         <v>24</v>
       </c>
       <c r="P658">
         <v>72.43</v>
       </c>
       <c r="Q658" t="s">
         <v>24</v>
       </c>
       <c r="R658" t="s">
         <v>24</v>
       </c>
       <c r="S658">
         <v>72.43</v>
       </c>
     </row>
     <row r="659" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A659">
         <v>658</v>
       </c>
       <c r="B659" t="s">
         <v>221</v>
       </c>
       <c r="C659" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="E659" t="s">
-        <v>950</v>
+        <v>949</v>
       </c>
       <c r="F659" t="s">
         <v>297</v>
       </c>
       <c r="G659" t="s">
         <v>45</v>
       </c>
       <c r="H659">
         <v>2</v>
       </c>
       <c r="I659" t="b">
         <v>0</v>
       </c>
       <c r="J659" t="s">
         <v>163</v>
       </c>
       <c r="K659">
         <v>0</v>
       </c>
       <c r="L659" t="s">
         <v>24</v>
       </c>
       <c r="M659" t="s">
         <v>24</v>
       </c>
@@ -41190,51 +41223,51 @@
       </c>
       <c r="O660" t="s">
         <v>24</v>
       </c>
       <c r="P660" t="s">
         <v>24</v>
       </c>
       <c r="Q660" t="s">
         <v>24</v>
       </c>
       <c r="R660" t="s">
         <v>24</v>
       </c>
       <c r="S660">
         <v>69.87</v>
       </c>
     </row>
     <row r="661" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A661">
         <v>660</v>
       </c>
       <c r="B661" t="s">
         <v>303</v>
       </c>
       <c r="C661" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="E661" t="s">
         <v>196</v>
       </c>
       <c r="F661" t="s">
         <v>63</v>
       </c>
       <c r="G661" t="s">
         <v>23</v>
       </c>
       <c r="H661">
         <v>69</v>
       </c>
       <c r="I661" t="b">
         <v>0</v>
       </c>
       <c r="J661" t="s">
         <v>163</v>
       </c>
       <c r="K661">
         <v>1</v>
       </c>
       <c r="L661" t="s">
         <v>24</v>
       </c>
@@ -41243,57 +41276,57 @@
       </c>
       <c r="N661" t="s">
         <v>24</v>
       </c>
       <c r="O661" t="s">
         <v>24</v>
       </c>
       <c r="P661">
         <v>69.51</v>
       </c>
       <c r="Q661" t="s">
         <v>24</v>
       </c>
       <c r="R661" t="s">
         <v>24</v>
       </c>
       <c r="S661">
         <v>69.51</v>
       </c>
     </row>
     <row r="662" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A662">
         <v>661</v>
       </c>
       <c r="B662" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="C662" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
       <c r="E662" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="F662" t="s">
         <v>63</v>
       </c>
       <c r="G662" t="s">
         <v>23</v>
       </c>
       <c r="H662">
         <v>70</v>
       </c>
       <c r="I662" t="b">
         <v>0</v>
       </c>
       <c r="J662" t="s">
         <v>163</v>
       </c>
       <c r="K662">
         <v>1</v>
       </c>
       <c r="L662" t="s">
         <v>24</v>
       </c>
       <c r="M662" t="s">
         <v>24</v>
       </c>
@@ -41305,104 +41338,104 @@
       </c>
       <c r="P662" t="s">
         <v>24</v>
       </c>
       <c r="Q662" t="s">
         <v>24</v>
       </c>
       <c r="R662" t="s">
         <v>24</v>
       </c>
       <c r="S662">
         <v>69.17</v>
       </c>
     </row>
     <row r="663" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A663">
         <v>662</v>
       </c>
       <c r="B663" t="s">
         <v>313</v>
       </c>
       <c r="C663" t="s">
         <v>443</v>
       </c>
       <c r="E663" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="F663" t="s">
         <v>34</v>
       </c>
       <c r="G663" t="s">
         <v>45</v>
       </c>
       <c r="H663">
         <v>31</v>
       </c>
       <c r="I663" t="b">
         <v>0</v>
       </c>
       <c r="J663" t="s">
         <v>163</v>
       </c>
       <c r="K663">
         <v>1</v>
       </c>
       <c r="L663" t="s">
         <v>24</v>
       </c>
       <c r="M663" t="s">
         <v>24</v>
       </c>
       <c r="N663">
         <v>68.55</v>
       </c>
       <c r="O663" t="s">
         <v>24</v>
       </c>
       <c r="P663" t="s">
         <v>24</v>
       </c>
       <c r="Q663" t="s">
         <v>24</v>
       </c>
       <c r="R663" t="s">
         <v>24</v>
       </c>
       <c r="S663">
         <v>68.55</v>
       </c>
     </row>
     <row r="664" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A664">
         <v>663</v>
       </c>
       <c r="B664" t="s">
+        <v>953</v>
+      </c>
+      <c r="C664" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="E664" t="s">
         <v>24</v>
       </c>
       <c r="F664" t="s">
         <v>63</v>
       </c>
       <c r="G664" t="s">
         <v>23</v>
       </c>
       <c r="H664">
         <v>71</v>
       </c>
       <c r="I664" t="b">
         <v>0</v>
       </c>
       <c r="J664" t="s">
         <v>163</v>
       </c>
       <c r="K664">
         <v>1</v>
       </c>
       <c r="L664" t="s">
         <v>24</v>
       </c>
@@ -41411,54 +41444,54 @@
       </c>
       <c r="N664" t="s">
         <v>24</v>
       </c>
       <c r="O664">
         <v>67.2</v>
       </c>
       <c r="P664" t="s">
         <v>24</v>
       </c>
       <c r="Q664" t="s">
         <v>24</v>
       </c>
       <c r="R664" t="s">
         <v>24</v>
       </c>
       <c r="S664">
         <v>67.2</v>
       </c>
     </row>
     <row r="665" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A665">
         <v>664</v>
       </c>
       <c r="B665" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="C665" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
       <c r="E665" t="s">
         <v>274</v>
       </c>
       <c r="F665" t="s">
         <v>28</v>
       </c>
       <c r="G665" t="s">
         <v>45</v>
       </c>
       <c r="H665">
         <v>52</v>
       </c>
       <c r="I665" t="b">
         <v>0</v>
       </c>
       <c r="J665" t="s">
         <v>163</v>
       </c>
       <c r="K665">
         <v>1</v>
       </c>
       <c r="L665" t="s">
         <v>24</v>
       </c>
@@ -41467,54 +41500,54 @@
       </c>
       <c r="N665">
         <v>67.14</v>
       </c>
       <c r="O665" t="s">
         <v>24</v>
       </c>
       <c r="P665" t="s">
         <v>24</v>
       </c>
       <c r="Q665" t="s">
         <v>24</v>
       </c>
       <c r="R665" t="s">
         <v>24</v>
       </c>
       <c r="S665">
         <v>67.14</v>
       </c>
     </row>
     <row r="666" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A666">
         <v>665</v>
       </c>
       <c r="B666" t="s">
+        <v>956</v>
+      </c>
+      <c r="C666" t="s">
         <v>957</v>
-      </c>
-[...1 lines deleted...]
-        <v>958</v>
       </c>
       <c r="E666" t="s">
         <v>274</v>
       </c>
       <c r="F666" t="s">
         <v>28</v>
       </c>
       <c r="G666" t="s">
         <v>45</v>
       </c>
       <c r="H666">
         <v>53</v>
       </c>
       <c r="I666" t="b">
         <v>0</v>
       </c>
       <c r="J666" t="s">
         <v>163</v>
       </c>
       <c r="K666">
         <v>1</v>
       </c>
       <c r="L666" t="s">
         <v>24</v>
       </c>
@@ -41523,57 +41556,57 @@
       </c>
       <c r="N666">
         <v>67.14</v>
       </c>
       <c r="O666" t="s">
         <v>24</v>
       </c>
       <c r="P666" t="s">
         <v>24</v>
       </c>
       <c r="Q666" t="s">
         <v>24</v>
       </c>
       <c r="R666" t="s">
         <v>24</v>
       </c>
       <c r="S666">
         <v>67.14</v>
       </c>
     </row>
     <row r="667" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A667">
         <v>666</v>
       </c>
       <c r="B667" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
       <c r="C667" t="s">
         <v>144</v>
       </c>
       <c r="E667" t="s">
-        <v>960</v>
+        <v>959</v>
       </c>
       <c r="F667" t="s">
         <v>34</v>
       </c>
       <c r="G667" t="s">
         <v>45</v>
       </c>
       <c r="H667">
         <v>32</v>
       </c>
       <c r="I667" t="b">
         <v>0</v>
       </c>
       <c r="J667" t="s">
         <v>163</v>
       </c>
       <c r="K667">
         <v>1</v>
       </c>
       <c r="L667">
         <v>66.83</v>
       </c>
       <c r="M667" t="s">
         <v>24</v>
       </c>
@@ -41582,51 +41615,51 @@
       </c>
       <c r="O667" t="s">
         <v>24</v>
       </c>
       <c r="P667" t="s">
         <v>24</v>
       </c>
       <c r="Q667" t="s">
         <v>24</v>
       </c>
       <c r="R667" t="s">
         <v>24</v>
       </c>
       <c r="S667">
         <v>66.83</v>
       </c>
     </row>
     <row r="668" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A668">
         <v>667</v>
       </c>
       <c r="B668" t="s">
         <v>323</v>
       </c>
       <c r="C668" t="s">
-        <v>961</v>
+        <v>960</v>
       </c>
       <c r="D668">
         <v>1586</v>
       </c>
       <c r="E668" t="s">
         <v>279</v>
       </c>
       <c r="F668" t="s">
         <v>28</v>
       </c>
       <c r="G668" t="s">
         <v>45</v>
       </c>
       <c r="H668">
         <v>54</v>
       </c>
       <c r="I668" t="b">
         <v>0</v>
       </c>
       <c r="J668" t="s">
         <v>163</v>
       </c>
       <c r="K668">
         <v>1</v>
       </c>
@@ -41638,51 +41671,51 @@
       </c>
       <c r="N668" t="s">
         <v>24</v>
       </c>
       <c r="O668" t="s">
         <v>24</v>
       </c>
       <c r="P668" t="s">
         <v>24</v>
       </c>
       <c r="Q668" t="s">
         <v>24</v>
       </c>
       <c r="R668" t="s">
         <v>24</v>
       </c>
       <c r="S668">
         <v>66.67</v>
       </c>
     </row>
     <row r="669" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A669">
         <v>668</v>
       </c>
       <c r="B669" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="C669" t="s">
         <v>144</v>
       </c>
       <c r="E669" t="s">
         <v>24</v>
       </c>
       <c r="F669" t="s">
         <v>22</v>
       </c>
       <c r="G669" t="s">
         <v>23</v>
       </c>
       <c r="H669">
         <v>156</v>
       </c>
       <c r="I669" t="b">
         <v>0</v>
       </c>
       <c r="J669" t="s">
         <v>163</v>
       </c>
       <c r="K669">
         <v>1</v>
       </c>
@@ -41697,51 +41730,51 @@
       </c>
       <c r="O669" t="s">
         <v>24</v>
       </c>
       <c r="P669" t="s">
         <v>24</v>
       </c>
       <c r="Q669" t="s">
         <v>24</v>
       </c>
       <c r="R669" t="s">
         <v>24</v>
       </c>
       <c r="S669">
         <v>65.31</v>
       </c>
     </row>
     <row r="670" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A670">
         <v>669</v>
       </c>
       <c r="B670" t="s">
         <v>212</v>
       </c>
       <c r="C670" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
       <c r="E670" t="s">
         <v>479</v>
       </c>
       <c r="F670" t="s">
         <v>28</v>
       </c>
       <c r="G670" t="s">
         <v>23</v>
       </c>
       <c r="H670">
         <v>129</v>
       </c>
       <c r="I670" t="b">
         <v>0</v>
       </c>
       <c r="J670" t="s">
         <v>163</v>
       </c>
       <c r="K670">
         <v>1</v>
       </c>
       <c r="L670" t="s">
         <v>24</v>
       </c>
@@ -41753,51 +41786,51 @@
       </c>
       <c r="O670" t="s">
         <v>24</v>
       </c>
       <c r="P670" t="s">
         <v>24</v>
       </c>
       <c r="Q670" t="s">
         <v>24</v>
       </c>
       <c r="R670" t="s">
         <v>24</v>
       </c>
       <c r="S670">
         <v>65.23</v>
       </c>
     </row>
     <row r="671" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A671">
         <v>670</v>
       </c>
       <c r="B671" t="s">
         <v>138</v>
       </c>
       <c r="C671" t="s">
-        <v>963</v>
+        <v>962</v>
       </c>
       <c r="E671" t="s">
         <v>376</v>
       </c>
       <c r="F671" t="s">
         <v>63</v>
       </c>
       <c r="G671" t="s">
         <v>23</v>
       </c>
       <c r="H671">
         <v>72</v>
       </c>
       <c r="I671" t="b">
         <v>0</v>
       </c>
       <c r="J671" t="s">
         <v>163</v>
       </c>
       <c r="K671">
         <v>1</v>
       </c>
       <c r="L671" t="s">
         <v>24</v>
       </c>
@@ -41815,163 +41848,163 @@
       </c>
       <c r="Q671" t="s">
         <v>24</v>
       </c>
       <c r="R671" t="s">
         <v>24</v>
       </c>
       <c r="S671">
         <v>62.92</v>
       </c>
     </row>
     <row r="672" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A672">
         <v>671</v>
       </c>
       <c r="B672" t="s">
         <v>231</v>
       </c>
       <c r="C672" t="s">
         <v>111</v>
       </c>
       <c r="D672">
         <v>1710</v>
       </c>
       <c r="E672" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="F672" t="s">
         <v>28</v>
       </c>
       <c r="G672" t="s">
         <v>23</v>
       </c>
       <c r="H672">
         <v>130</v>
       </c>
       <c r="I672" t="b">
         <v>0</v>
       </c>
       <c r="J672" t="s">
         <v>163</v>
       </c>
       <c r="K672">
         <v>1</v>
       </c>
       <c r="L672" t="s">
         <v>24</v>
       </c>
       <c r="M672" t="s">
         <v>24</v>
       </c>
       <c r="N672">
         <v>62.04</v>
       </c>
       <c r="O672" t="s">
         <v>24</v>
       </c>
       <c r="P672" t="s">
         <v>24</v>
       </c>
       <c r="Q672" t="s">
         <v>24</v>
       </c>
       <c r="R672" t="s">
         <v>24</v>
       </c>
       <c r="S672">
         <v>62.04</v>
       </c>
     </row>
     <row r="673" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A673">
         <v>672</v>
       </c>
       <c r="B673" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="C673" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="D673">
         <v>1516</v>
       </c>
       <c r="E673" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="F673" t="s">
         <v>34</v>
       </c>
       <c r="G673" t="s">
         <v>23</v>
       </c>
       <c r="H673">
         <v>102</v>
       </c>
       <c r="I673" t="b">
         <v>0</v>
       </c>
       <c r="J673" t="s">
         <v>163</v>
       </c>
       <c r="K673">
         <v>1</v>
       </c>
       <c r="L673" t="s">
         <v>24</v>
       </c>
       <c r="M673" t="s">
         <v>24</v>
       </c>
       <c r="N673">
         <v>61.26</v>
       </c>
       <c r="O673" t="s">
         <v>24</v>
       </c>
       <c r="P673" t="s">
         <v>24</v>
       </c>
       <c r="Q673" t="s">
         <v>24</v>
       </c>
       <c r="R673" t="s">
         <v>24</v>
       </c>
       <c r="S673">
         <v>61.26</v>
       </c>
     </row>
     <row r="674" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A674">
         <v>673</v>
       </c>
       <c r="B674" t="s">
+        <v>965</v>
+      </c>
+      <c r="C674" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="E674" t="s">
         <v>31</v>
       </c>
       <c r="F674" t="s">
         <v>63</v>
       </c>
       <c r="G674" t="s">
         <v>45</v>
       </c>
       <c r="H674">
         <v>13</v>
       </c>
       <c r="I674" t="b">
         <v>0</v>
       </c>
       <c r="J674" t="s">
         <v>163</v>
       </c>
       <c r="K674">
         <v>1</v>
       </c>
       <c r="L674">
         <v>59.92</v>
       </c>
@@ -41980,54 +42013,54 @@
       </c>
       <c r="N674" t="s">
         <v>24</v>
       </c>
       <c r="O674" t="s">
         <v>24</v>
       </c>
       <c r="P674" t="s">
         <v>24</v>
       </c>
       <c r="Q674" t="s">
         <v>24</v>
       </c>
       <c r="R674" t="s">
         <v>24</v>
       </c>
       <c r="S674">
         <v>59.92</v>
       </c>
     </row>
     <row r="675" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A675">
         <v>674</v>
       </c>
       <c r="B675" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
       <c r="C675" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="E675" t="s">
         <v>200</v>
       </c>
       <c r="F675" t="s">
         <v>34</v>
       </c>
       <c r="G675" t="s">
         <v>45</v>
       </c>
       <c r="H675">
         <v>33</v>
       </c>
       <c r="I675" t="b">
         <v>0</v>
       </c>
       <c r="J675" t="s">
         <v>163</v>
       </c>
       <c r="K675">
         <v>1</v>
       </c>
       <c r="L675">
         <v>59.87</v>
       </c>
@@ -42036,54 +42069,54 @@
       </c>
       <c r="N675" t="s">
         <v>24</v>
       </c>
       <c r="O675" t="s">
         <v>24</v>
       </c>
       <c r="P675" t="s">
         <v>24</v>
       </c>
       <c r="Q675" t="s">
         <v>24</v>
       </c>
       <c r="R675" t="s">
         <v>24</v>
       </c>
       <c r="S675">
         <v>59.87</v>
       </c>
     </row>
     <row r="676" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A676">
         <v>675</v>
       </c>
       <c r="B676" t="s">
+        <v>968</v>
+      </c>
+      <c r="C676" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="E676" t="s">
         <v>200</v>
       </c>
       <c r="F676" t="s">
         <v>63</v>
       </c>
       <c r="G676" t="s">
         <v>45</v>
       </c>
       <c r="H676">
         <v>14</v>
       </c>
       <c r="I676" t="b">
         <v>0</v>
       </c>
       <c r="J676" t="s">
         <v>163</v>
       </c>
       <c r="K676">
         <v>1</v>
       </c>
       <c r="L676">
         <v>59.86</v>
       </c>
@@ -42092,54 +42125,54 @@
       </c>
       <c r="N676" t="s">
         <v>24</v>
       </c>
       <c r="O676" t="s">
         <v>24</v>
       </c>
       <c r="P676" t="s">
         <v>24</v>
       </c>
       <c r="Q676" t="s">
         <v>24</v>
       </c>
       <c r="R676" t="s">
         <v>24</v>
       </c>
       <c r="S676">
         <v>59.86</v>
       </c>
     </row>
     <row r="677" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A677">
         <v>676</v>
       </c>
       <c r="B677" t="s">
+        <v>970</v>
+      </c>
+      <c r="C677" t="s">
         <v>971</v>
-      </c>
-[...1 lines deleted...]
-        <v>972</v>
       </c>
       <c r="E677" t="s">
         <v>24</v>
       </c>
       <c r="F677" t="s">
         <v>22</v>
       </c>
       <c r="G677" t="s">
         <v>45</v>
       </c>
       <c r="H677">
         <v>69</v>
       </c>
       <c r="I677" t="b">
         <v>0</v>
       </c>
       <c r="J677" t="s">
         <v>163</v>
       </c>
       <c r="K677">
         <v>1</v>
       </c>
       <c r="L677" t="s">
         <v>24</v>
       </c>
@@ -42148,54 +42181,54 @@
       </c>
       <c r="N677" t="s">
         <v>24</v>
       </c>
       <c r="O677" t="s">
         <v>24</v>
       </c>
       <c r="P677" t="s">
         <v>24</v>
       </c>
       <c r="Q677" t="s">
         <v>24</v>
       </c>
       <c r="R677" t="s">
         <v>24</v>
       </c>
       <c r="S677">
         <v>57.43</v>
       </c>
     </row>
     <row r="678" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A678">
         <v>677</v>
       </c>
       <c r="B678" t="s">
+        <v>972</v>
+      </c>
+      <c r="C678" t="s">
         <v>973</v>
-      </c>
-[...1 lines deleted...]
-        <v>974</v>
       </c>
       <c r="E678" t="s">
         <v>24</v>
       </c>
       <c r="F678" t="s">
         <v>22</v>
       </c>
       <c r="G678" t="s">
         <v>45</v>
       </c>
       <c r="H678">
         <v>70</v>
       </c>
       <c r="I678" t="b">
         <v>0</v>
       </c>
       <c r="J678" t="s">
         <v>163</v>
       </c>
       <c r="K678">
         <v>1</v>
       </c>
       <c r="L678" t="s">
         <v>24</v>
       </c>
@@ -42204,51 +42237,51 @@
       </c>
       <c r="N678" t="s">
         <v>24</v>
       </c>
       <c r="O678" t="s">
         <v>24</v>
       </c>
       <c r="P678" t="s">
         <v>24</v>
       </c>
       <c r="Q678" t="s">
         <v>24</v>
       </c>
       <c r="R678" t="s">
         <v>24</v>
       </c>
       <c r="S678">
         <v>57.4</v>
       </c>
     </row>
     <row r="679" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A679">
         <v>678</v>
       </c>
       <c r="B679" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="C679" t="s">
         <v>232</v>
       </c>
       <c r="E679" t="s">
         <v>283</v>
       </c>
       <c r="F679" t="s">
         <v>22</v>
       </c>
       <c r="G679" t="s">
         <v>45</v>
       </c>
       <c r="H679">
         <v>71</v>
       </c>
       <c r="I679" t="b">
         <v>0</v>
       </c>
       <c r="J679" t="s">
         <v>163</v>
       </c>
       <c r="K679">
         <v>1</v>
       </c>
@@ -42263,51 +42296,51 @@
       </c>
       <c r="O679" t="s">
         <v>24</v>
       </c>
       <c r="P679" t="s">
         <v>24</v>
       </c>
       <c r="Q679" t="s">
         <v>24</v>
       </c>
       <c r="R679" t="s">
         <v>24</v>
       </c>
       <c r="S679">
         <v>56.17</v>
       </c>
     </row>
     <row r="680" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A680">
         <v>679</v>
       </c>
       <c r="B680" t="s">
         <v>165</v>
       </c>
       <c r="C680" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
       <c r="E680" t="s">
         <v>24</v>
       </c>
       <c r="F680" t="s">
         <v>22</v>
       </c>
       <c r="G680" t="s">
         <v>23</v>
       </c>
       <c r="H680">
         <v>157</v>
       </c>
       <c r="I680" t="b">
         <v>0</v>
       </c>
       <c r="J680" t="s">
         <v>163</v>
       </c>
       <c r="K680">
         <v>1</v>
       </c>
       <c r="L680" t="s">
         <v>24</v>
       </c>
@@ -42316,51 +42349,51 @@
       </c>
       <c r="N680" t="s">
         <v>24</v>
       </c>
       <c r="O680" t="s">
         <v>24</v>
       </c>
       <c r="P680" t="s">
         <v>24</v>
       </c>
       <c r="Q680">
         <v>0</v>
       </c>
       <c r="R680" t="s">
         <v>24</v>
       </c>
       <c r="S680">
         <v>0</v>
       </c>
     </row>
     <row r="681" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A681">
         <v>680</v>
       </c>
       <c r="B681" t="s">
-        <v>976</v>
+        <v>975</v>
       </c>
       <c r="C681" t="s">
         <v>93</v>
       </c>
       <c r="E681" t="s">
         <v>294</v>
       </c>
       <c r="F681" t="s">
         <v>28</v>
       </c>
       <c r="G681" t="s">
         <v>23</v>
       </c>
       <c r="H681">
         <v>131</v>
       </c>
       <c r="I681" t="b">
         <v>0</v>
       </c>
       <c r="J681" t="s">
         <v>163</v>
       </c>
       <c r="K681">
         <v>1</v>
       </c>
@@ -42375,51 +42408,51 @@
       </c>
       <c r="O681" t="s">
         <v>24</v>
       </c>
       <c r="P681" t="s">
         <v>24</v>
       </c>
       <c r="Q681">
         <v>0</v>
       </c>
       <c r="R681" t="s">
         <v>24</v>
       </c>
       <c r="S681">
         <v>0</v>
       </c>
     </row>
     <row r="682" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A682">
         <v>681</v>
       </c>
       <c r="B682" t="s">
         <v>258</v>
       </c>
       <c r="C682" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
       <c r="E682" t="s">
         <v>24</v>
       </c>
       <c r="F682" t="s">
         <v>22</v>
       </c>
       <c r="G682" t="s">
         <v>23</v>
       </c>
       <c r="H682">
         <v>158</v>
       </c>
       <c r="I682" t="b">
         <v>0</v>
       </c>
       <c r="J682" t="s">
         <v>163</v>
       </c>
       <c r="K682">
         <v>0</v>
       </c>
       <c r="L682" t="s">
         <v>24</v>
       </c>
@@ -42428,54 +42461,54 @@
       </c>
       <c r="N682" t="s">
         <v>24</v>
       </c>
       <c r="O682" t="s">
         <v>24</v>
       </c>
       <c r="P682" t="s">
         <v>24</v>
       </c>
       <c r="Q682" t="s">
         <v>24</v>
       </c>
       <c r="R682" t="s">
         <v>24</v>
       </c>
       <c r="S682">
         <v>0</v>
       </c>
     </row>
     <row r="683" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A683">
         <v>682</v>
       </c>
       <c r="B683" t="s">
+        <v>977</v>
+      </c>
+      <c r="C683" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="E683" t="s">
         <v>24</v>
       </c>
       <c r="F683" t="s">
         <v>22</v>
       </c>
       <c r="G683" t="s">
         <v>45</v>
       </c>
       <c r="H683">
         <v>72</v>
       </c>
       <c r="I683" t="b">
         <v>0</v>
       </c>
       <c r="J683" t="s">
         <v>163</v>
       </c>
       <c r="K683">
         <v>0</v>
       </c>
       <c r="L683" t="s">
         <v>24</v>
       </c>
@@ -42487,51 +42520,51 @@
       </c>
       <c r="O683" t="s">
         <v>24</v>
       </c>
       <c r="P683" t="s">
         <v>24</v>
       </c>
       <c r="Q683" t="s">
         <v>24</v>
       </c>
       <c r="R683" t="s">
         <v>24</v>
       </c>
       <c r="S683">
         <v>0</v>
       </c>
     </row>
     <row r="684" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A684">
         <v>683</v>
       </c>
       <c r="B684" t="s">
         <v>139</v>
       </c>
       <c r="C684" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
       <c r="E684" t="s">
         <v>21</v>
       </c>
       <c r="F684" t="s">
         <v>28</v>
       </c>
       <c r="G684" t="s">
         <v>23</v>
       </c>
       <c r="H684">
         <v>132</v>
       </c>
       <c r="I684" t="b">
         <v>0</v>
       </c>
       <c r="J684" t="s">
         <v>163</v>
       </c>
       <c r="K684">
         <v>0</v>
       </c>
       <c r="L684" t="s">
         <v>24</v>
       </c>
@@ -42543,54 +42576,54 @@
       </c>
       <c r="O684" t="s">
         <v>24</v>
       </c>
       <c r="P684" t="s">
         <v>24</v>
       </c>
       <c r="Q684" t="s">
         <v>24</v>
       </c>
       <c r="R684" t="s">
         <v>24</v>
       </c>
       <c r="S684">
         <v>0</v>
       </c>
     </row>
     <row r="685" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A685">
         <v>684</v>
       </c>
       <c r="B685" t="s">
         <v>212</v>
       </c>
       <c r="C685" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="E685" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="F685" t="s">
         <v>28</v>
       </c>
       <c r="G685" t="s">
         <v>23</v>
       </c>
       <c r="H685">
         <v>133</v>
       </c>
       <c r="I685" t="b">
         <v>0</v>
       </c>
       <c r="J685" t="s">
         <v>163</v>
       </c>
       <c r="K685">
         <v>1</v>
       </c>
       <c r="L685" t="s">
         <v>24</v>
       </c>
       <c r="M685" t="s">
         <v>24</v>
       </c>
@@ -42599,51 +42632,51 @@
       </c>
       <c r="O685" t="s">
         <v>24</v>
       </c>
       <c r="P685" t="s">
         <v>24</v>
       </c>
       <c r="Q685" t="s">
         <v>24</v>
       </c>
       <c r="R685">
         <v>0</v>
       </c>
       <c r="S685">
         <v>0</v>
       </c>
     </row>
     <row r="686" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A686">
         <v>685</v>
       </c>
       <c r="B686" t="s">
         <v>84</v>
       </c>
       <c r="C686" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
       <c r="E686" t="s">
         <v>24</v>
       </c>
       <c r="F686" t="s">
         <v>28</v>
       </c>
       <c r="G686" t="s">
         <v>23</v>
       </c>
       <c r="H686">
         <v>134</v>
       </c>
       <c r="I686" t="b">
         <v>0</v>
       </c>
       <c r="J686" t="s">
         <v>163</v>
       </c>
       <c r="K686">
         <v>1</v>
       </c>
       <c r="L686" t="s">
         <v>24</v>
       </c>
@@ -42652,54 +42685,54 @@
       </c>
       <c r="N686" t="s">
         <v>24</v>
       </c>
       <c r="O686" t="s">
         <v>24</v>
       </c>
       <c r="P686" t="s">
         <v>24</v>
       </c>
       <c r="Q686" t="s">
         <v>24</v>
       </c>
       <c r="R686">
         <v>0</v>
       </c>
       <c r="S686">
         <v>0</v>
       </c>
     </row>
     <row r="687" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A687">
         <v>686</v>
       </c>
       <c r="B687" t="s">
+        <v>981</v>
+      </c>
+      <c r="C687" t="s">
         <v>982</v>
-      </c>
-[...1 lines deleted...]
-        <v>983</v>
       </c>
       <c r="E687" t="s">
         <v>86</v>
       </c>
       <c r="F687" t="s">
         <v>28</v>
       </c>
       <c r="G687" t="s">
         <v>45</v>
       </c>
       <c r="H687">
         <v>55</v>
       </c>
       <c r="I687" t="b">
         <v>0</v>
       </c>
       <c r="J687" t="s">
         <v>163</v>
       </c>
       <c r="K687">
         <v>1</v>
       </c>
       <c r="L687" t="s">
         <v>24</v>
       </c>
@@ -42826,104 +42859,104 @@
       </c>
       <c r="P689" t="s">
         <v>24</v>
       </c>
       <c r="Q689" t="s">
         <v>24</v>
       </c>
       <c r="R689">
         <v>0</v>
       </c>
       <c r="S689">
         <v>0</v>
       </c>
     </row>
     <row r="690" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A690">
         <v>689</v>
       </c>
       <c r="B690" t="s">
         <v>215</v>
       </c>
       <c r="C690" t="s">
         <v>352</v>
       </c>
       <c r="E690" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="F690" t="s">
         <v>28</v>
       </c>
       <c r="G690" t="s">
         <v>23</v>
       </c>
       <c r="H690">
         <v>137</v>
       </c>
       <c r="I690" t="b">
         <v>0</v>
       </c>
       <c r="J690" t="s">
         <v>163</v>
       </c>
       <c r="K690">
         <v>1</v>
       </c>
       <c r="L690" t="s">
         <v>24</v>
       </c>
       <c r="M690" t="s">
         <v>24</v>
       </c>
       <c r="N690" t="s">
         <v>24</v>
       </c>
       <c r="O690" t="s">
         <v>24</v>
       </c>
       <c r="P690" t="s">
         <v>24</v>
       </c>
       <c r="Q690" t="s">
         <v>24</v>
       </c>
       <c r="R690">
         <v>0</v>
       </c>
       <c r="S690">
         <v>0</v>
       </c>
     </row>
     <row r="691" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A691">
         <v>690</v>
       </c>
       <c r="B691" t="s">
+        <v>983</v>
+      </c>
+      <c r="C691" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="E691" t="s">
         <v>24</v>
       </c>
       <c r="F691" t="s">
         <v>28</v>
       </c>
       <c r="G691" t="s">
         <v>45</v>
       </c>
       <c r="H691">
         <v>56</v>
       </c>
       <c r="I691" t="b">
         <v>0</v>
       </c>
       <c r="J691" t="s">
         <v>163</v>
       </c>
       <c r="K691">
         <v>0</v>
       </c>
       <c r="L691" t="s">
         <v>24</v>
       </c>
@@ -42932,54 +42965,54 @@
       </c>
       <c r="N691" t="s">
         <v>24</v>
       </c>
       <c r="O691" t="s">
         <v>24</v>
       </c>
       <c r="P691" t="s">
         <v>24</v>
       </c>
       <c r="Q691" t="s">
         <v>24</v>
       </c>
       <c r="R691" t="s">
         <v>24</v>
       </c>
       <c r="S691">
         <v>0</v>
       </c>
     </row>
     <row r="692" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A692">
         <v>691</v>
       </c>
       <c r="B692" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
       <c r="C692" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="E692" t="s">
         <v>24</v>
       </c>
       <c r="F692" t="s">
         <v>22</v>
       </c>
       <c r="G692" t="s">
         <v>23</v>
       </c>
       <c r="H692">
         <v>159</v>
       </c>
       <c r="I692" t="b">
         <v>0</v>
       </c>
       <c r="J692" t="s">
         <v>163</v>
       </c>
       <c r="K692">
         <v>0</v>
       </c>
       <c r="L692" t="s">
         <v>24</v>
       </c>
@@ -42988,54 +43021,54 @@
       </c>
       <c r="N692" t="s">
         <v>24</v>
       </c>
       <c r="O692" t="s">
         <v>24</v>
       </c>
       <c r="P692" t="s">
         <v>24</v>
       </c>
       <c r="Q692" t="s">
         <v>24</v>
       </c>
       <c r="R692" t="s">
         <v>24</v>
       </c>
       <c r="S692">
         <v>0</v>
       </c>
     </row>
     <row r="693" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A693">
         <v>692</v>
       </c>
       <c r="B693" t="s">
+        <v>986</v>
+      </c>
+      <c r="C693" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="E693" t="s">
         <v>24</v>
       </c>
       <c r="F693" t="s">
         <v>22</v>
       </c>
       <c r="G693" t="s">
         <v>45</v>
       </c>
       <c r="H693">
         <v>73</v>
       </c>
       <c r="I693" t="b">
         <v>0</v>
       </c>
       <c r="J693" t="s">
         <v>163</v>
       </c>
       <c r="K693">
         <v>0</v>
       </c>
       <c r="L693" t="s">
         <v>24</v>
       </c>
@@ -43044,54 +43077,54 @@
       </c>
       <c r="N693" t="s">
         <v>24</v>
       </c>
       <c r="O693" t="s">
         <v>24</v>
       </c>
       <c r="P693" t="s">
         <v>24</v>
       </c>
       <c r="Q693" t="s">
         <v>24</v>
       </c>
       <c r="R693" t="s">
         <v>24</v>
       </c>
       <c r="S693">
         <v>0</v>
       </c>
     </row>
     <row r="694" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A694">
         <v>693</v>
       </c>
       <c r="B694" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="C694" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="E694" t="s">
         <v>21</v>
       </c>
       <c r="F694" t="s">
         <v>34</v>
       </c>
       <c r="G694" t="s">
         <v>45</v>
       </c>
       <c r="H694">
         <v>34</v>
       </c>
       <c r="I694" t="b">
         <v>0</v>
       </c>
       <c r="J694" t="s">
         <v>163</v>
       </c>
       <c r="K694">
         <v>0</v>
       </c>
       <c r="L694" t="s">
         <v>24</v>
       </c>
@@ -43156,51 +43189,51 @@
       </c>
       <c r="N695" t="s">
         <v>24</v>
       </c>
       <c r="O695" t="s">
         <v>24</v>
       </c>
       <c r="P695" t="s">
         <v>24</v>
       </c>
       <c r="Q695" t="s">
         <v>24</v>
       </c>
       <c r="R695" t="s">
         <v>24</v>
       </c>
       <c r="S695">
         <v>0</v>
       </c>
     </row>
     <row r="696" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A696">
         <v>695</v>
       </c>
       <c r="B696" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
       <c r="C696" t="s">
         <v>107</v>
       </c>
       <c r="E696" t="s">
         <v>401</v>
       </c>
       <c r="F696" t="s">
         <v>28</v>
       </c>
       <c r="G696" t="s">
         <v>23</v>
       </c>
       <c r="H696">
         <v>138</v>
       </c>
       <c r="I696" t="b">
         <v>0</v>
       </c>
       <c r="J696" t="s">
         <v>163</v>
       </c>
       <c r="K696">
         <v>0</v>
       </c>
@@ -43212,54 +43245,54 @@
       </c>
       <c r="N696" t="s">
         <v>24</v>
       </c>
       <c r="O696" t="s">
         <v>24</v>
       </c>
       <c r="P696" t="s">
         <v>24</v>
       </c>
       <c r="Q696" t="s">
         <v>24</v>
       </c>
       <c r="R696" t="s">
         <v>24</v>
       </c>
       <c r="S696">
         <v>0</v>
       </c>
     </row>
     <row r="697" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A697">
         <v>696</v>
       </c>
       <c r="B697" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="C697" t="s">
-        <v>910</v>
+        <v>909</v>
       </c>
       <c r="E697" t="s">
         <v>31</v>
       </c>
       <c r="F697" t="s">
         <v>28</v>
       </c>
       <c r="G697" t="s">
         <v>45</v>
       </c>
       <c r="H697">
         <v>58</v>
       </c>
       <c r="I697" t="b">
         <v>0</v>
       </c>
       <c r="J697" t="s">
         <v>163</v>
       </c>
       <c r="K697">
         <v>0</v>
       </c>
       <c r="L697" t="s">
         <v>24</v>
       </c>
@@ -43324,54 +43357,54 @@
       </c>
       <c r="N698" t="s">
         <v>24</v>
       </c>
       <c r="O698" t="s">
         <v>24</v>
       </c>
       <c r="P698" t="s">
         <v>24</v>
       </c>
       <c r="Q698" t="s">
         <v>24</v>
       </c>
       <c r="R698" t="s">
         <v>24</v>
       </c>
       <c r="S698">
         <v>0</v>
       </c>
     </row>
     <row r="699" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A699">
         <v>698</v>
       </c>
       <c r="B699" t="s">
+        <v>991</v>
+      </c>
+      <c r="C699" t="s">
         <v>992</v>
-      </c>
-[...1 lines deleted...]
-        <v>993</v>
       </c>
       <c r="E699" t="s">
         <v>24</v>
       </c>
       <c r="F699" t="s">
         <v>22</v>
       </c>
       <c r="G699" t="s">
         <v>45</v>
       </c>
       <c r="H699">
         <v>74</v>
       </c>
       <c r="I699" t="b">
         <v>0</v>
       </c>
       <c r="J699" t="s">
         <v>163</v>
       </c>
       <c r="K699">
         <v>0</v>
       </c>
       <c r="L699" t="s">
         <v>24</v>
       </c>
@@ -43436,54 +43469,54 @@
       </c>
       <c r="N700" t="s">
         <v>24</v>
       </c>
       <c r="O700" t="s">
         <v>24</v>
       </c>
       <c r="P700" t="s">
         <v>24</v>
       </c>
       <c r="Q700" t="s">
         <v>24</v>
       </c>
       <c r="R700" t="s">
         <v>24</v>
       </c>
       <c r="S700">
         <v>0</v>
       </c>
     </row>
     <row r="701" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A701">
         <v>700</v>
       </c>
       <c r="B701" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
       <c r="C701" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="E701" t="s">
         <v>21</v>
       </c>
       <c r="F701" t="s">
         <v>28</v>
       </c>
       <c r="G701" t="s">
         <v>45</v>
       </c>
       <c r="H701">
         <v>59</v>
       </c>
       <c r="I701" t="b">
         <v>0</v>
       </c>
       <c r="J701" t="s">
         <v>163</v>
       </c>
       <c r="K701">
         <v>0</v>
       </c>
       <c r="L701" t="s">
         <v>24</v>
       </c>
@@ -43495,51 +43528,51 @@
       </c>
       <c r="O701" t="s">
         <v>24</v>
       </c>
       <c r="P701" t="s">
         <v>24</v>
       </c>
       <c r="Q701" t="s">
         <v>24</v>
       </c>
       <c r="R701" t="s">
         <v>24</v>
       </c>
       <c r="S701">
         <v>0</v>
       </c>
     </row>
     <row r="702" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A702">
         <v>701</v>
       </c>
       <c r="B702" t="s">
         <v>191</v>
       </c>
       <c r="C702" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
       <c r="E702" t="s">
         <v>21</v>
       </c>
       <c r="F702" t="s">
         <v>28</v>
       </c>
       <c r="G702" t="s">
         <v>23</v>
       </c>
       <c r="H702">
         <v>139</v>
       </c>
       <c r="I702" t="b">
         <v>0</v>
       </c>
       <c r="J702" t="s">
         <v>163</v>
       </c>
       <c r="K702">
         <v>0</v>
       </c>
       <c r="L702" t="s">
         <v>24</v>
       </c>
@@ -43548,54 +43581,54 @@
       </c>
       <c r="N702" t="s">
         <v>24</v>
       </c>
       <c r="O702" t="s">
         <v>24</v>
       </c>
       <c r="P702" t="s">
         <v>24</v>
       </c>
       <c r="Q702" t="s">
         <v>24</v>
       </c>
       <c r="R702" t="s">
         <v>24</v>
       </c>
       <c r="S702">
         <v>0</v>
       </c>
     </row>
     <row r="703" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A703">
         <v>702</v>
       </c>
       <c r="B703" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
       <c r="C703" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
       <c r="D703">
         <v>2143</v>
       </c>
       <c r="E703" t="s">
         <v>24</v>
       </c>
       <c r="F703" t="s">
         <v>22</v>
       </c>
       <c r="G703" t="s">
         <v>45</v>
       </c>
       <c r="H703">
         <v>75</v>
       </c>
       <c r="I703" t="b">
         <v>0</v>
       </c>
       <c r="J703" t="s">
         <v>163</v>
       </c>
       <c r="K703">
         <v>0</v>
       </c>
@@ -43610,51 +43643,51 @@
       </c>
       <c r="O703" t="s">
         <v>24</v>
       </c>
       <c r="P703" t="s">
         <v>24</v>
       </c>
       <c r="Q703" t="s">
         <v>24</v>
       </c>
       <c r="R703" t="s">
         <v>24</v>
       </c>
       <c r="S703">
         <v>0</v>
       </c>
     </row>
     <row r="704" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A704">
         <v>703</v>
       </c>
       <c r="B704" t="s">
         <v>96</v>
       </c>
       <c r="C704" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E704" t="s">
         <v>21</v>
       </c>
       <c r="F704" t="s">
         <v>28</v>
       </c>
       <c r="G704" t="s">
         <v>23</v>
       </c>
       <c r="H704">
         <v>140</v>
       </c>
       <c r="I704" t="b">
         <v>0</v>
       </c>
       <c r="J704" t="s">
         <v>163</v>
       </c>
       <c r="K704">
         <v>0</v>
       </c>
       <c r="L704" t="s">
         <v>24</v>
       </c>
@@ -43666,51 +43699,51 @@
       </c>
       <c r="O704" t="s">
         <v>24</v>
       </c>
       <c r="P704" t="s">
         <v>24</v>
       </c>
       <c r="Q704" t="s">
         <v>24</v>
       </c>
       <c r="R704" t="s">
         <v>24</v>
       </c>
       <c r="S704">
         <v>0</v>
       </c>
     </row>
     <row r="705" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A705">
         <v>704</v>
       </c>
       <c r="B705" t="s">
         <v>446</v>
       </c>
       <c r="C705" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="D705">
         <v>2163</v>
       </c>
       <c r="E705" t="s">
         <v>24</v>
       </c>
       <c r="F705" t="s">
         <v>22</v>
       </c>
       <c r="G705" t="s">
         <v>23</v>
       </c>
       <c r="H705">
         <v>161</v>
       </c>
       <c r="I705" t="b">
         <v>0</v>
       </c>
       <c r="J705" t="s">
         <v>163</v>
       </c>
       <c r="K705">
         <v>0</v>
       </c>
@@ -43725,51 +43758,51 @@
       </c>
       <c r="O705" t="s">
         <v>24</v>
       </c>
       <c r="P705" t="s">
         <v>24</v>
       </c>
       <c r="Q705" t="s">
         <v>24</v>
       </c>
       <c r="R705" t="s">
         <v>24</v>
       </c>
       <c r="S705">
         <v>0</v>
       </c>
     </row>
     <row r="706" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A706">
         <v>705</v>
       </c>
       <c r="B706" t="s">
         <v>61</v>
       </c>
       <c r="C706" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="D706">
         <v>2369</v>
       </c>
       <c r="E706" t="s">
         <v>24</v>
       </c>
       <c r="F706" t="s">
         <v>22</v>
       </c>
       <c r="G706" t="s">
         <v>23</v>
       </c>
       <c r="H706">
         <v>162</v>
       </c>
       <c r="I706" t="b">
         <v>0</v>
       </c>
       <c r="J706" t="s">
         <v>163</v>
       </c>
       <c r="K706">
         <v>0</v>
       </c>
@@ -43784,104 +43817,104 @@
       </c>
       <c r="O706" t="s">
         <v>24</v>
       </c>
       <c r="P706" t="s">
         <v>24</v>
       </c>
       <c r="Q706" t="s">
         <v>24</v>
       </c>
       <c r="R706" t="s">
         <v>24</v>
       </c>
       <c r="S706">
         <v>0</v>
       </c>
     </row>
     <row r="707" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A707">
         <v>706</v>
       </c>
       <c r="B707" t="s">
         <v>186</v>
       </c>
       <c r="C707" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="E707" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="F707" t="s">
         <v>22</v>
       </c>
       <c r="G707" t="s">
         <v>23</v>
       </c>
       <c r="H707">
         <v>163</v>
       </c>
       <c r="I707" t="b">
         <v>0</v>
       </c>
       <c r="J707" t="s">
         <v>163</v>
       </c>
       <c r="K707">
         <v>0</v>
       </c>
       <c r="L707" t="s">
         <v>24</v>
       </c>
       <c r="M707" t="s">
         <v>24</v>
       </c>
       <c r="N707" t="s">
         <v>24</v>
       </c>
       <c r="O707" t="s">
         <v>24</v>
       </c>
       <c r="P707" t="s">
         <v>24</v>
       </c>
       <c r="Q707" t="s">
         <v>24</v>
       </c>
       <c r="R707" t="s">
         <v>24</v>
       </c>
       <c r="S707">
         <v>0</v>
       </c>
     </row>
     <row r="708" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A708">
         <v>707</v>
       </c>
       <c r="B708" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
       <c r="C708" t="s">
         <v>285</v>
       </c>
       <c r="E708" t="s">
         <v>21</v>
       </c>
       <c r="F708" t="s">
         <v>34</v>
       </c>
       <c r="G708" t="s">
         <v>23</v>
       </c>
       <c r="H708">
         <v>104</v>
       </c>
       <c r="I708" t="b">
         <v>0</v>
       </c>
       <c r="J708" t="s">
         <v>163</v>
       </c>
       <c r="K708">
         <v>0</v>
       </c>
@@ -43896,51 +43929,51 @@
       </c>
       <c r="O708" t="s">
         <v>24</v>
       </c>
       <c r="P708" t="s">
         <v>24</v>
       </c>
       <c r="Q708" t="s">
         <v>24</v>
       </c>
       <c r="R708" t="s">
         <v>24</v>
       </c>
       <c r="S708">
         <v>0</v>
       </c>
     </row>
     <row r="709" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A709">
         <v>708</v>
       </c>
       <c r="B709" t="s">
         <v>455</v>
       </c>
       <c r="C709" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="E709" t="s">
         <v>21</v>
       </c>
       <c r="F709" t="s">
         <v>34</v>
       </c>
       <c r="G709" t="s">
         <v>23</v>
       </c>
       <c r="H709">
         <v>105</v>
       </c>
       <c r="I709" t="b">
         <v>0</v>
       </c>
       <c r="J709" t="s">
         <v>163</v>
       </c>
       <c r="K709">
         <v>0</v>
       </c>
       <c r="L709" t="s">
         <v>24</v>
       </c>
@@ -43949,51 +43982,51 @@
       </c>
       <c r="N709" t="s">
         <v>24</v>
       </c>
       <c r="O709" t="s">
         <v>24</v>
       </c>
       <c r="P709" t="s">
         <v>24</v>
       </c>
       <c r="Q709" t="s">
         <v>24</v>
       </c>
       <c r="R709" t="s">
         <v>24</v>
       </c>
       <c r="S709">
         <v>0</v>
       </c>
     </row>
     <row r="710" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A710">
         <v>709</v>
       </c>
       <c r="B710" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="C710" t="s">
         <v>328</v>
       </c>
       <c r="E710" t="s">
         <v>383</v>
       </c>
       <c r="F710" t="s">
         <v>22</v>
       </c>
       <c r="G710" t="s">
         <v>23</v>
       </c>
       <c r="H710">
         <v>164</v>
       </c>
       <c r="I710" t="b">
         <v>0</v>
       </c>
       <c r="J710" t="s">
         <v>163</v>
       </c>
       <c r="K710">
         <v>0</v>
       </c>