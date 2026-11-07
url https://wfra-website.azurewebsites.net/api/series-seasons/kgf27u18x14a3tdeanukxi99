--- v2 (2026-09-22)
+++ v3 (2026-11-07)
@@ -8,73 +8,76 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1344" uniqueCount="424">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1345" uniqueCount="425">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
+    <t>Class Position</t>
+  </si>
+  <si>
     <t>Category Position</t>
   </si>
   <si>
     <t>Eligible</t>
   </si>
   <si>
     <t>IneligibleReasons</t>
   </si>
   <si>
     <t>Race count</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
     <t>Rhian</t>
   </si>
   <si>
     <t>Probert</t>
   </si>
   <si>
     <t>Mynydd Du</t>
   </si>
   <si>
     <t>V50</t>
@@ -127,78 +130,78 @@
   <si>
     <t>Turner</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>Debbie</t>
   </si>
   <si>
     <t>Stenner</t>
   </si>
   <si>
     <t>Cherry</t>
   </si>
   <si>
     <t>Fowler</t>
   </si>
   <si>
     <t>Jonathan</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
-    <t>Fairwater Runners Cwmbran</t>
+    <t>Fairwater Runners</t>
   </si>
   <si>
     <t>Ian</t>
   </si>
   <si>
     <t>Macklin</t>
   </si>
   <si>
     <t>Briony</t>
   </si>
   <si>
     <t>Latter</t>
   </si>
   <si>
     <t>Tom</t>
   </si>
   <si>
     <t>TURNER</t>
   </si>
   <si>
     <t>Don</t>
   </si>
   <si>
     <t>Powell</t>
   </si>
   <si>
-    <t>Basingstoke &amp; Mid Hants</t>
+    <t>Basingstoke &amp; Mid Hants AC</t>
   </si>
   <si>
     <t>V70</t>
   </si>
   <si>
     <t>Flora</t>
   </si>
   <si>
     <t>Gunner</t>
   </si>
   <si>
     <t>Croft Ambrey RC</t>
   </si>
   <si>
     <t>Daniela</t>
   </si>
   <si>
     <t>Gormley</t>
   </si>
   <si>
     <t>Pont-Y-Pwl &amp; District</t>
   </si>
   <si>
     <t>Gary</t>
   </si>
@@ -247,51 +250,51 @@
   <si>
     <t>Weston AC</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Moir</t>
   </si>
   <si>
     <t>Roshan</t>
   </si>
   <si>
     <t>Khan</t>
   </si>
   <si>
     <t>Les Croupiers RC</t>
   </si>
   <si>
     <t>Robin</t>
   </si>
   <si>
     <t>Woods</t>
   </si>
   <si>
-    <t>Builth &amp; District RC</t>
+    <t>Builth &amp; District Running Club</t>
   </si>
   <si>
     <t>NotEnoughCompletedRaces</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Joseph</t>
   </si>
   <si>
     <t>Reardon</t>
   </si>
   <si>
     <t>Gavin</t>
   </si>
   <si>
     <t>Jones</t>
   </si>
   <si>
     <t>Monross-Trailblazers</t>
   </si>
   <si>
     <t>Matt</t>
   </si>
@@ -439,147 +442,147 @@
   <si>
     <t>FIELDING</t>
   </si>
   <si>
     <t>James</t>
   </si>
   <si>
     <t>Blore</t>
   </si>
   <si>
     <t>Joel</t>
   </si>
   <si>
     <t>Gomes</t>
   </si>
   <si>
     <t>Wrexham AAC</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Deller</t>
   </si>
   <si>
-    <t>Dursley</t>
+    <t>Dursley &amp; District AC</t>
   </si>
   <si>
     <t>Emlyn</t>
   </si>
   <si>
     <t>Owen</t>
   </si>
   <si>
     <t>Lewis</t>
   </si>
   <si>
     <t>Megan</t>
   </si>
   <si>
     <t>CARTER-DAVIES</t>
   </si>
   <si>
     <t>Oliver</t>
   </si>
   <si>
     <t>Parry</t>
   </si>
   <si>
     <t>Mercia Fell Runners</t>
   </si>
   <si>
     <t>Bodman</t>
   </si>
   <si>
     <t>Parc Bryn Bach Running Club</t>
   </si>
   <si>
     <t>Neal</t>
   </si>
   <si>
     <t>Hockley</t>
   </si>
   <si>
     <t>Iwan</t>
   </si>
   <si>
     <t>Froley</t>
   </si>
   <si>
-    <t>Cardiff Amateur AC</t>
+    <t>Cardiff AAC</t>
   </si>
   <si>
     <t>U23</t>
   </si>
   <si>
     <t>Ben</t>
   </si>
   <si>
     <t>Sinclair</t>
   </si>
   <si>
     <t>Lucy</t>
   </si>
   <si>
     <t>Williamson</t>
   </si>
   <si>
     <t>Ilkley Harriers</t>
   </si>
   <si>
     <t>Steve</t>
   </si>
   <si>
     <t>Davies</t>
   </si>
   <si>
     <t>Craig</t>
   </si>
   <si>
     <t>Legg</t>
   </si>
   <si>
     <t>Ake</t>
   </si>
   <si>
     <t>FAGERENG</t>
   </si>
   <si>
     <t>Scott</t>
   </si>
   <si>
     <t>Browne</t>
   </si>
   <si>
     <t>Patrick</t>
   </si>
   <si>
     <t>Tudor</t>
   </si>
   <si>
-    <t>Swansea Harriers AC</t>
+    <t>Swansea Harriers</t>
   </si>
   <si>
     <t>Bellin</t>
   </si>
   <si>
     <t>Luke</t>
   </si>
   <si>
     <t>Poole Runners</t>
   </si>
   <si>
     <t>Julian</t>
   </si>
   <si>
     <t>Boon</t>
   </si>
   <si>
     <t>Forest of Dean AC</t>
   </si>
   <si>
     <t>Gutteridge</t>
   </si>
   <si>
     <t>Datchet Dashers</t>
   </si>
@@ -919,51 +922,51 @@
   <si>
     <t>O'Kane</t>
   </si>
   <si>
     <t>Jeggo</t>
   </si>
   <si>
     <t>Springfield Striders</t>
   </si>
   <si>
     <t>Claire</t>
   </si>
   <si>
     <t>Prosser</t>
   </si>
   <si>
     <t>Dark Peak Fell Runners</t>
   </si>
   <si>
     <t>Bob</t>
   </si>
   <si>
     <t>Salter</t>
   </si>
   <si>
-    <t>Fell Runners Association</t>
+    <t>FRA</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>Fish</t>
   </si>
   <si>
     <t>Ewein</t>
   </si>
   <si>
     <t>Howes</t>
   </si>
   <si>
     <t>Nicholas</t>
   </si>
   <si>
     <t>Eynon-Colon</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>Gareth</t>
   </si>
@@ -1024,126 +1027,126 @@
   <si>
     <t>LAWSON</t>
   </si>
   <si>
     <t>Stephen</t>
   </si>
   <si>
     <t>Lysaczenko</t>
   </si>
   <si>
     <t>Quantock Orienteers</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>Cara</t>
   </si>
   <si>
     <t>Perfrement</t>
   </si>
   <si>
     <t>Barry</t>
   </si>
   <si>
-    <t>Vegan Runners</t>
+    <t>Vegan Runners UK</t>
   </si>
   <si>
     <t>Rona</t>
   </si>
   <si>
     <t>Rhys</t>
   </si>
   <si>
     <t>Heal</t>
   </si>
   <si>
     <t>Amman Valley Harriers</t>
   </si>
   <si>
     <t>Totley AC</t>
   </si>
   <si>
     <t>Sarah</t>
   </si>
   <si>
     <t>Jeremiah</t>
   </si>
   <si>
     <t>Pete</t>
   </si>
   <si>
-    <t>Cardiff Harlequins</t>
+    <t>Cardiff Harlequins RC</t>
   </si>
   <si>
     <t>Diana</t>
   </si>
   <si>
     <t>Rogers</t>
   </si>
   <si>
     <t>Hereford Couriers</t>
   </si>
   <si>
-    <t>Piranha tri</t>
+    <t>Piranhas Tri Club</t>
   </si>
   <si>
     <t>Holly</t>
   </si>
   <si>
     <t>CORLETT</t>
   </si>
   <si>
     <t>Emily</t>
   </si>
   <si>
     <t>Retallick</t>
   </si>
   <si>
     <t>Katy</t>
   </si>
   <si>
     <t>BAUGH</t>
   </si>
   <si>
     <t>Lily</t>
   </si>
   <si>
     <t>Newport Harriers</t>
   </si>
   <si>
     <t>Sioned</t>
   </si>
   <si>
     <t>Griffiths</t>
   </si>
   <si>
     <t>Parker</t>
   </si>
   <si>
-    <t>Islwyn</t>
+    <t>Islwyn Running Club</t>
   </si>
   <si>
     <t>Ricci</t>
   </si>
   <si>
     <t>Watts</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
     <t>Watkins</t>
   </si>
   <si>
     <t>Carl</t>
   </si>
   <si>
     <t>Brancher</t>
   </si>
   <si>
     <t>Sharon</t>
   </si>
   <si>
     <t>Pamela</t>
   </si>
@@ -1255,51 +1258,51 @@
   <si>
     <t>Palfrey</t>
   </si>
   <si>
     <t>Crickhowell running club</t>
   </si>
   <si>
     <t>Sonia</t>
   </si>
   <si>
     <t>Unsted</t>
   </si>
   <si>
     <t>Keith</t>
   </si>
   <si>
     <t>Pontypridd Roadents</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Hall</t>
   </si>
   <si>
-    <t>Corsham RC</t>
+    <t>Corsham Running Club</t>
   </si>
   <si>
     <t>Fosbury</t>
   </si>
   <si>
     <t>Bridgend AC</t>
   </si>
   <si>
     <t>Jez</t>
   </si>
   <si>
     <t>Buckley Runners</t>
   </si>
   <si>
     <t>Max</t>
   </si>
   <si>
     <t>Murdock</t>
   </si>
   <si>
     <t>Aneurin</t>
   </si>
   <si>
     <t>Minton</t>
   </si>
@@ -1660,8212 +1663,8881 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L223"/>
+  <dimension ref="A1:M223"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D2">
-        <v>170</v>
+        <v>981</v>
       </c>
       <c r="E2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
-      <c r="I2" t="b">
+      <c r="I2">
         <v>1</v>
       </c>
-      <c r="J2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="J2" t="b">
+        <v>1</v>
+      </c>
+      <c r="K2" t="s">
+        <v>18</v>
       </c>
       <c r="L2">
+        <v>0</v>
+      </c>
+      <c r="M2">
         <v>516.32</v>
       </c>
     </row>
-    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D3">
-        <v>131</v>
+        <v>1126</v>
       </c>
       <c r="E3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
-      <c r="I3" t="b">
+      <c r="I3">
         <v>1</v>
       </c>
-      <c r="J3" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="J3" t="b">
+        <v>1</v>
+      </c>
+      <c r="K3" t="s">
+        <v>18</v>
       </c>
       <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
         <v>498.2</v>
       </c>
     </row>
-    <row r="4" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D4">
-        <v>135</v>
+        <v>1007</v>
       </c>
       <c r="E4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H4">
+        <v>2</v>
+      </c>
+      <c r="I4">
         <v>1</v>
       </c>
-      <c r="I4" t="b">
+      <c r="J4" t="b">
         <v>1</v>
       </c>
-      <c r="J4" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K4" t="s">
+        <v>18</v>
       </c>
       <c r="L4">
+        <v>0</v>
+      </c>
+      <c r="M4">
         <v>473.54</v>
       </c>
     </row>
-    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5">
+        <v>1378</v>
+      </c>
+      <c r="E5" t="s">
+        <v>30</v>
+      </c>
+      <c r="F5" t="s">
         <v>27</v>
       </c>
-      <c r="C5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5">
+        <v>3</v>
+      </c>
+      <c r="I5">
         <v>2</v>
       </c>
-      <c r="I5" t="b">
+      <c r="J5" t="b">
         <v>1</v>
       </c>
-      <c r="J5" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K5" t="s">
+        <v>18</v>
       </c>
       <c r="L5">
+        <v>0</v>
+      </c>
+      <c r="M5">
         <v>455.63</v>
       </c>
     </row>
-    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D6">
         <v>1798</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H6">
+        <v>4</v>
+      </c>
+      <c r="I6">
         <v>1</v>
       </c>
-      <c r="I6" t="b">
+      <c r="J6" t="b">
         <v>1</v>
       </c>
-      <c r="J6" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K6" t="s">
+        <v>18</v>
       </c>
       <c r="L6">
+        <v>0</v>
+      </c>
+      <c r="M6">
         <v>433.55</v>
       </c>
     </row>
-    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7">
-        <v>387</v>
+        <v>1179</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H7">
+        <v>2</v>
+      </c>
+      <c r="I7">
         <v>1</v>
       </c>
-      <c r="I7" t="b">
+      <c r="J7" t="b">
         <v>1</v>
       </c>
-      <c r="J7" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K7" t="s">
+        <v>18</v>
       </c>
       <c r="L7">
+        <v>0</v>
+      </c>
+      <c r="M7">
         <v>432.19</v>
       </c>
     </row>
-    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8">
-        <v>401</v>
+        <v>1446</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H8">
+        <v>3</v>
+      </c>
+      <c r="I8">
         <v>2</v>
       </c>
-      <c r="I8" t="b">
+      <c r="J8" t="b">
         <v>1</v>
       </c>
-      <c r="J8" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K8" t="s">
+        <v>18</v>
       </c>
       <c r="L8">
+        <v>0</v>
+      </c>
+      <c r="M8">
         <v>429.25</v>
       </c>
     </row>
-    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D9">
         <v>1690</v>
       </c>
       <c r="E9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H9">
+        <v>5</v>
+      </c>
+      <c r="I9">
         <v>2</v>
       </c>
-      <c r="I9" t="b">
+      <c r="J9" t="b">
         <v>1</v>
       </c>
-      <c r="J9" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K9" t="s">
+        <v>18</v>
       </c>
       <c r="L9">
+        <v>0</v>
+      </c>
+      <c r="M9">
         <v>396.85</v>
       </c>
     </row>
-    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D10">
-        <v>470</v>
+        <v>869</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H10">
+        <v>6</v>
+      </c>
+      <c r="I10">
         <v>1</v>
       </c>
-      <c r="I10" t="b">
+      <c r="J10" t="b">
         <v>1</v>
       </c>
-      <c r="J10" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K10" t="s">
+        <v>18</v>
       </c>
       <c r="L10">
+        <v>0</v>
+      </c>
+      <c r="M10">
         <v>394.35</v>
       </c>
     </row>
-    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D11">
-        <v>194</v>
+        <v>1513</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H11">
+        <v>4</v>
+      </c>
+      <c r="I11">
         <v>1</v>
       </c>
-      <c r="I11" t="b">
+      <c r="J11" t="b">
         <v>1</v>
       </c>
-      <c r="J11" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K11" t="s">
+        <v>18</v>
       </c>
       <c r="L11">
+        <v>0</v>
+      </c>
+      <c r="M11">
         <v>381.29</v>
       </c>
     </row>
-    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D12">
-        <v>159</v>
+        <v>1413</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H12">
+        <v>7</v>
+      </c>
+      <c r="I12">
         <v>3</v>
       </c>
-      <c r="I12" t="b">
+      <c r="J12" t="b">
         <v>1</v>
       </c>
-      <c r="J12" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K12" t="s">
+        <v>18</v>
       </c>
       <c r="L12">
+        <v>0</v>
+      </c>
+      <c r="M12">
         <v>377.77</v>
       </c>
     </row>
-    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D13">
-        <v>226</v>
+        <v>1299</v>
       </c>
       <c r="E13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H13">
+        <v>8</v>
+      </c>
+      <c r="I13">
         <v>1</v>
       </c>
-      <c r="I13" t="b">
+      <c r="J13" t="b">
         <v>1</v>
       </c>
-      <c r="J13" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K13" t="s">
+        <v>18</v>
       </c>
       <c r="L13">
+        <v>0</v>
+      </c>
+      <c r="M13">
         <v>374.95</v>
       </c>
     </row>
-    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D14">
-        <v>124</v>
+        <v>1506</v>
       </c>
       <c r="E14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H14">
+        <v>5</v>
+      </c>
+      <c r="I14">
         <v>3</v>
       </c>
-      <c r="I14" t="b">
+      <c r="J14" t="b">
         <v>1</v>
       </c>
-      <c r="J14" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K14" t="s">
+        <v>18</v>
       </c>
       <c r="L14">
+        <v>0</v>
+      </c>
+      <c r="M14">
         <v>368.38</v>
       </c>
     </row>
-    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D15">
         <v>345</v>
       </c>
       <c r="E15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F15" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G15" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H15">
+        <v>6</v>
+      </c>
+      <c r="I15">
         <v>4</v>
       </c>
-      <c r="I15" t="b">
+      <c r="J15" t="b">
         <v>1</v>
       </c>
-      <c r="J15" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K15" t="s">
+        <v>18</v>
       </c>
       <c r="L15">
+        <v>0</v>
+      </c>
+      <c r="M15">
         <v>357.21</v>
       </c>
     </row>
-    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D16">
         <v>202</v>
       </c>
       <c r="E16" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H16">
+        <v>9</v>
+      </c>
+      <c r="I16">
         <v>1</v>
       </c>
-      <c r="I16" t="b">
+      <c r="J16" t="b">
         <v>1</v>
       </c>
-      <c r="J16" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K16" t="s">
+        <v>18</v>
       </c>
       <c r="L16">
+        <v>0</v>
+      </c>
+      <c r="M16">
         <v>349.04</v>
       </c>
     </row>
-    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D17">
-        <v>43</v>
+        <v>1223</v>
       </c>
       <c r="E17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H17">
+        <v>10</v>
+      </c>
+      <c r="I17">
         <v>2</v>
       </c>
-      <c r="I17" t="b">
+      <c r="J17" t="b">
         <v>1</v>
       </c>
-      <c r="J17" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K17" t="s">
+        <v>18</v>
       </c>
       <c r="L17">
+        <v>0</v>
+      </c>
+      <c r="M17">
         <v>347.86</v>
       </c>
     </row>
-    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D18">
-        <v>172</v>
+        <v>949</v>
       </c>
       <c r="E18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F18" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H18">
+        <v>11</v>
+      </c>
+      <c r="I18">
         <v>3</v>
       </c>
-      <c r="I18" t="b">
+      <c r="J18" t="b">
         <v>1</v>
       </c>
-      <c r="J18" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K18" t="s">
+        <v>18</v>
       </c>
       <c r="L18">
+        <v>0</v>
+      </c>
+      <c r="M18">
         <v>334.65</v>
       </c>
     </row>
-    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D19">
         <v>1627</v>
       </c>
       <c r="E19" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G19" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H19">
+        <v>7</v>
+      </c>
+      <c r="I19">
         <v>2</v>
       </c>
-      <c r="I19" t="b">
+      <c r="J19" t="b">
         <v>1</v>
       </c>
-      <c r="J19" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K19" t="s">
+        <v>18</v>
       </c>
       <c r="L19">
+        <v>0</v>
+      </c>
+      <c r="M19">
         <v>334.12</v>
       </c>
     </row>
-    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C20" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D20">
         <v>1544</v>
       </c>
       <c r="E20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F20" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H20">
+        <v>12</v>
+      </c>
+      <c r="I20">
         <v>2</v>
       </c>
-      <c r="I20" t="b">
+      <c r="J20" t="b">
         <v>1</v>
       </c>
-      <c r="J20" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K20" t="s">
+        <v>18</v>
       </c>
       <c r="L20">
+        <v>0</v>
+      </c>
+      <c r="M20">
         <v>324.28</v>
       </c>
     </row>
-    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C21" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D21">
-        <v>479</v>
+        <v>797</v>
       </c>
       <c r="E21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F21" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G21" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H21">
+        <v>8</v>
+      </c>
+      <c r="I21">
         <v>5</v>
       </c>
-      <c r="I21" t="b">
+      <c r="J21" t="b">
         <v>1</v>
       </c>
-      <c r="J21" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K21" t="s">
+        <v>18</v>
       </c>
       <c r="L21">
+        <v>0</v>
+      </c>
+      <c r="M21">
         <v>300.34</v>
       </c>
     </row>
-    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C22" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D22">
         <v>1667</v>
       </c>
       <c r="E22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H22">
+        <v>13</v>
+      </c>
+      <c r="I22">
         <v>4</v>
       </c>
-      <c r="I22" t="b">
+      <c r="J22" t="b">
         <v>1</v>
       </c>
-      <c r="J22" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K22" t="s">
+        <v>18</v>
       </c>
       <c r="L22">
+        <v>0</v>
+      </c>
+      <c r="M22">
         <v>299.77</v>
       </c>
     </row>
-    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C23" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D23">
+        <v>881</v>
+      </c>
+      <c r="E23" t="s">
+        <v>30</v>
+      </c>
+      <c r="F23" t="s">
+        <v>27</v>
+      </c>
+      <c r="G23" t="s">
+        <v>23</v>
+      </c>
+      <c r="H23">
+        <v>14</v>
+      </c>
+      <c r="I23">
+        <v>3</v>
+      </c>
+      <c r="J23" t="b">
         <v>1</v>
       </c>
-      <c r="E23" t="s">
-[...18 lines deleted...]
-        <v>0</v>
+      <c r="K23" t="s">
+        <v>18</v>
       </c>
       <c r="L23">
+        <v>0</v>
+      </c>
+      <c r="M23">
         <v>276.67</v>
       </c>
     </row>
-    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D24">
         <v>1693</v>
       </c>
       <c r="E24" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F24" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H24">
+        <v>15</v>
+      </c>
+      <c r="I24">
         <v>4</v>
       </c>
-      <c r="I24" t="b">
+      <c r="J24" t="b">
         <v>1</v>
       </c>
-      <c r="J24" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K24" t="s">
+        <v>18</v>
       </c>
       <c r="L24">
+        <v>0</v>
+      </c>
+      <c r="M24">
         <v>174.58</v>
       </c>
     </row>
-    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C25" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D25">
         <v>1589</v>
       </c>
       <c r="E25" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F25" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H25">
+        <v>16</v>
+      </c>
+      <c r="I25">
         <v>3</v>
       </c>
-      <c r="I25" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J25" t="b">
+        <v>0</v>
+      </c>
+      <c r="K25" t="s">
+        <v>81</v>
       </c>
       <c r="L25">
+        <v>0</v>
+      </c>
+      <c r="M25">
         <v>276.48</v>
       </c>
     </row>
-    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C26" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D26">
         <v>1721</v>
       </c>
       <c r="E26" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H26">
+        <v>17</v>
+      </c>
+      <c r="I26">
         <v>4</v>
       </c>
-      <c r="I26" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J26" t="b">
+        <v>0</v>
+      </c>
+      <c r="K26" t="s">
+        <v>81</v>
       </c>
       <c r="L26">
+        <v>0</v>
+      </c>
+      <c r="M26">
         <v>262.91</v>
       </c>
     </row>
-    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C27" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E27" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H27">
+        <v>18</v>
+      </c>
+      <c r="I27">
         <v>5</v>
       </c>
-      <c r="I27" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J27" t="b">
+        <v>0</v>
+      </c>
+      <c r="K27" t="s">
+        <v>81</v>
       </c>
       <c r="L27">
+        <v>0</v>
+      </c>
+      <c r="M27">
         <v>260.35</v>
       </c>
     </row>
-    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C28" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D28">
-        <v>23</v>
+        <v>1673</v>
       </c>
       <c r="E28" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H28">
+        <v>19</v>
+      </c>
+      <c r="I28">
         <v>6</v>
       </c>
-      <c r="I28" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J28" t="b">
+        <v>0</v>
+      </c>
+      <c r="K28" t="s">
+        <v>81</v>
       </c>
       <c r="L28">
+        <v>0</v>
+      </c>
+      <c r="M28">
         <v>259.52</v>
       </c>
     </row>
-    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C29" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D29">
-        <v>472</v>
+        <v>1216</v>
       </c>
       <c r="E29" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F29" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H29">
+        <v>20</v>
+      </c>
+      <c r="I29">
         <v>7</v>
       </c>
-      <c r="I29" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J29" t="b">
+        <v>0</v>
+      </c>
+      <c r="K29" t="s">
+        <v>81</v>
       </c>
       <c r="L29">
+        <v>0</v>
+      </c>
+      <c r="M29">
         <v>257.28</v>
       </c>
     </row>
-    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C30" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D30">
         <v>1062</v>
       </c>
       <c r="E30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F30" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G30" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H30">
+        <v>21</v>
+      </c>
+      <c r="I30">
         <v>5</v>
       </c>
-      <c r="I30" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J30" t="b">
+        <v>0</v>
+      </c>
+      <c r="K30" t="s">
+        <v>81</v>
       </c>
       <c r="L30">
+        <v>0</v>
+      </c>
+      <c r="M30">
         <v>244.82</v>
       </c>
     </row>
-    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C31" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D31">
         <v>245</v>
       </c>
       <c r="E31" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F31" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G31" t="s">
+        <v>23</v>
+      </c>
+      <c r="H31">
         <v>22</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>5</v>
       </c>
-      <c r="I31" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J31" t="b">
+        <v>0</v>
+      </c>
+      <c r="K31" t="s">
+        <v>81</v>
       </c>
       <c r="L31">
+        <v>0</v>
+      </c>
+      <c r="M31">
         <v>242.88</v>
       </c>
     </row>
-    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C32" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D32">
-        <v>337</v>
+        <v>1093</v>
       </c>
       <c r="E32" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G32" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H32">
+        <v>23</v>
+      </c>
+      <c r="I32">
         <v>4</v>
       </c>
-      <c r="I32" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J32" t="b">
+        <v>0</v>
+      </c>
+      <c r="K32" t="s">
+        <v>81</v>
       </c>
       <c r="L32">
+        <v>0</v>
+      </c>
+      <c r="M32">
         <v>237.89</v>
       </c>
     </row>
-    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C33" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E33" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F33" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G33" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H33">
+        <v>24</v>
+      </c>
+      <c r="I33">
         <v>8</v>
       </c>
-      <c r="I33" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J33" t="b">
+        <v>0</v>
+      </c>
+      <c r="K33" t="s">
+        <v>81</v>
       </c>
       <c r="L33">
+        <v>0</v>
+      </c>
+      <c r="M33">
         <v>234</v>
       </c>
     </row>
-    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C34" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E34" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F34" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G34" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H34">
+        <v>25</v>
+      </c>
+      <c r="I34">
         <v>9</v>
       </c>
-      <c r="I34" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J34" t="b">
+        <v>0</v>
+      </c>
+      <c r="K34" t="s">
+        <v>81</v>
       </c>
       <c r="L34">
+        <v>0</v>
+      </c>
+      <c r="M34">
         <v>231.62</v>
       </c>
     </row>
-    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D35">
-        <v>421</v>
+        <v>1591</v>
       </c>
       <c r="E35" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F35" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G35" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H35">
+        <v>26</v>
+      </c>
+      <c r="I35">
         <v>5</v>
       </c>
-      <c r="I35" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J35" t="b">
+        <v>0</v>
+      </c>
+      <c r="K35" t="s">
+        <v>81</v>
       </c>
       <c r="L35">
+        <v>0</v>
+      </c>
+      <c r="M35">
         <v>228.52</v>
       </c>
     </row>
-    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C36" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D36">
-        <v>273</v>
+        <v>1537</v>
       </c>
       <c r="E36" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F36" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G36" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H36">
+        <v>27</v>
+      </c>
+      <c r="I36">
         <v>6</v>
       </c>
-      <c r="I36" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J36" t="b">
+        <v>0</v>
+      </c>
+      <c r="K36" t="s">
+        <v>81</v>
       </c>
       <c r="L36">
+        <v>0</v>
+      </c>
+      <c r="M36">
         <v>227.52</v>
       </c>
     </row>
-    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C37" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D37">
         <v>1809</v>
       </c>
       <c r="E37" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G37" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H37">
+        <v>28</v>
+      </c>
+      <c r="I37">
         <v>7</v>
       </c>
-      <c r="I37" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J37" t="b">
+        <v>0</v>
+      </c>
+      <c r="K37" t="s">
+        <v>81</v>
       </c>
       <c r="L37">
+        <v>0</v>
+      </c>
+      <c r="M37">
         <v>212.45</v>
       </c>
     </row>
-    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D38">
         <v>1697</v>
       </c>
       <c r="E38" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F38" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G38" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H38">
+        <v>29</v>
+      </c>
+      <c r="I38">
         <v>8</v>
       </c>
-      <c r="I38" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J38" t="b">
+        <v>0</v>
+      </c>
+      <c r="K38" t="s">
+        <v>81</v>
       </c>
       <c r="L38">
+        <v>0</v>
+      </c>
+      <c r="M38">
         <v>200.18</v>
       </c>
     </row>
-    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C39" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D39">
-        <v>294</v>
+        <v>1593</v>
       </c>
       <c r="E39" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F39" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G39" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H39">
+        <v>9</v>
+      </c>
+      <c r="I39">
         <v>3</v>
       </c>
-      <c r="I39" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J39" t="b">
+        <v>0</v>
+      </c>
+      <c r="K39" t="s">
+        <v>81</v>
       </c>
       <c r="L39">
+        <v>0</v>
+      </c>
+      <c r="M39">
         <v>198.9</v>
       </c>
     </row>
-    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E40" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F40" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G40" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H40">
+        <v>30</v>
+      </c>
+      <c r="I40">
         <v>6</v>
       </c>
-      <c r="I40" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J40" t="b">
+        <v>0</v>
+      </c>
+      <c r="K40" t="s">
+        <v>81</v>
       </c>
       <c r="L40">
+        <v>0</v>
+      </c>
+      <c r="M40">
         <v>194.08</v>
       </c>
     </row>
-    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C41" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D41">
-        <v>238</v>
+        <v>1610</v>
       </c>
       <c r="E41" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F41" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G41" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H41">
+        <v>31</v>
+      </c>
+      <c r="I41">
         <v>6</v>
       </c>
-      <c r="I41" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J41" t="b">
+        <v>0</v>
+      </c>
+      <c r="K41" t="s">
+        <v>81</v>
       </c>
       <c r="L41">
+        <v>0</v>
+      </c>
+      <c r="M41">
         <v>193.91</v>
       </c>
     </row>
-    <row r="42" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C42" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D42">
-        <v>4</v>
+        <v>2490</v>
       </c>
       <c r="E42" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F42" t="s">
+        <v>33</v>
+      </c>
+      <c r="G42" t="s">
+        <v>23</v>
+      </c>
+      <c r="H42">
         <v>32</v>
       </c>
-      <c r="G42" t="s">
-[...2 lines deleted...]
-      <c r="H42">
+      <c r="I42">
         <v>10</v>
       </c>
-      <c r="I42" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J42" t="b">
+        <v>0</v>
+      </c>
+      <c r="K42" t="s">
+        <v>81</v>
       </c>
       <c r="L42">
+        <v>0</v>
+      </c>
+      <c r="M42">
         <v>192.67</v>
       </c>
     </row>
-    <row r="43" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C43" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D43">
-        <v>413</v>
+        <v>823</v>
       </c>
       <c r="E43" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G43" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H43">
+        <v>33</v>
+      </c>
+      <c r="I43">
         <v>2</v>
       </c>
-      <c r="I43" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J43" t="b">
+        <v>0</v>
+      </c>
+      <c r="K43" t="s">
+        <v>81</v>
       </c>
       <c r="L43">
+        <v>0</v>
+      </c>
+      <c r="M43">
         <v>188.56</v>
       </c>
     </row>
-    <row r="44" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C44" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D44">
-        <v>434</v>
+        <v>657</v>
       </c>
       <c r="E44" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F44" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G44" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H44">
+        <v>34</v>
+      </c>
+      <c r="I44">
         <v>7</v>
       </c>
-      <c r="I44" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J44" t="b">
+        <v>0</v>
+      </c>
+      <c r="K44" t="s">
+        <v>81</v>
       </c>
       <c r="L44">
+        <v>0</v>
+      </c>
+      <c r="M44">
         <v>187.76</v>
       </c>
     </row>
-    <row r="45" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C45" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D45">
-        <v>178</v>
+        <v>768</v>
       </c>
       <c r="E45" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F45" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G45" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H45">
+        <v>35</v>
+      </c>
+      <c r="I45">
         <v>7</v>
       </c>
-      <c r="I45" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J45" t="b">
+        <v>0</v>
+      </c>
+      <c r="K45" t="s">
+        <v>81</v>
       </c>
       <c r="L45">
+        <v>0</v>
+      </c>
+      <c r="M45">
         <v>185.65</v>
       </c>
     </row>
-    <row r="46" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C46" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D46">
-        <v>134</v>
+        <v>1700</v>
       </c>
       <c r="E46" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F46" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G46" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H46">
+        <v>10</v>
+      </c>
+      <c r="I46">
         <v>4</v>
       </c>
-      <c r="I46" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J46" t="b">
+        <v>0</v>
+      </c>
+      <c r="K46" t="s">
+        <v>81</v>
       </c>
       <c r="L46">
+        <v>0</v>
+      </c>
+      <c r="M46">
         <v>182.37</v>
       </c>
     </row>
-    <row r="47" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C47" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E47" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F47" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G47" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H47">
+        <v>36</v>
+      </c>
+      <c r="I47">
         <v>8</v>
       </c>
-      <c r="I47" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J47" t="b">
+        <v>0</v>
+      </c>
+      <c r="K47" t="s">
+        <v>81</v>
       </c>
       <c r="L47">
+        <v>0</v>
+      </c>
+      <c r="M47">
         <v>180.91</v>
       </c>
     </row>
-    <row r="48" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C48" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D48">
-        <v>646</v>
+        <v>1011</v>
       </c>
       <c r="E48" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F48" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G48" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H48">
+        <v>11</v>
+      </c>
+      <c r="I48">
         <v>6</v>
       </c>
-      <c r="I48" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J48" t="b">
+        <v>0</v>
+      </c>
+      <c r="K48" t="s">
+        <v>81</v>
       </c>
       <c r="L48">
+        <v>0</v>
+      </c>
+      <c r="M48">
         <v>176.96</v>
       </c>
     </row>
-    <row r="49" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C49" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D49">
         <v>1155</v>
       </c>
       <c r="E49" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F49" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H49">
+        <v>37</v>
+      </c>
+      <c r="I49">
         <v>3</v>
       </c>
-      <c r="I49" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J49" t="b">
+        <v>0</v>
+      </c>
+      <c r="K49" t="s">
+        <v>81</v>
       </c>
       <c r="L49">
+        <v>0</v>
+      </c>
+      <c r="M49">
         <v>166.73</v>
       </c>
     </row>
-    <row r="50" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C50" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D50">
-        <v>156</v>
+        <v>250</v>
       </c>
       <c r="E50" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F50" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G50" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H50">
+        <v>12</v>
+      </c>
+      <c r="I50">
         <v>1</v>
       </c>
-      <c r="I50" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J50" t="b">
+        <v>0</v>
+      </c>
+      <c r="K50" t="s">
+        <v>81</v>
       </c>
       <c r="L50">
+        <v>0</v>
+      </c>
+      <c r="M50">
         <v>166.67</v>
       </c>
     </row>
-    <row r="51" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C51" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>555</v>
+        <v>136</v>
       </c>
       <c r="E51" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G51" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H51">
+        <v>38</v>
+      </c>
+      <c r="I51">
         <v>2</v>
       </c>
-      <c r="I51" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J51" t="b">
+        <v>0</v>
+      </c>
+      <c r="K51" t="s">
+        <v>81</v>
       </c>
       <c r="L51">
+        <v>0</v>
+      </c>
+      <c r="M51">
         <v>158.2</v>
       </c>
     </row>
-    <row r="52" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C52" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D52">
-        <v>192</v>
+        <v>1397</v>
       </c>
       <c r="E52" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F52" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G52" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H52">
+        <v>39</v>
+      </c>
+      <c r="I52">
         <v>11</v>
       </c>
-      <c r="I52" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J52" t="b">
+        <v>0</v>
+      </c>
+      <c r="K52" t="s">
+        <v>81</v>
       </c>
       <c r="L52">
+        <v>0</v>
+      </c>
+      <c r="M52">
         <v>149.58</v>
       </c>
     </row>
-    <row r="53" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C53" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D53">
-        <v>509</v>
+        <v>1295</v>
       </c>
       <c r="E53" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F53" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G53" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H53">
+        <v>40</v>
+      </c>
+      <c r="I53">
         <v>9</v>
       </c>
-      <c r="I53" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J53" t="b">
+        <v>0</v>
+      </c>
+      <c r="K53" t="s">
+        <v>81</v>
       </c>
       <c r="L53">
+        <v>0</v>
+      </c>
+      <c r="M53">
         <v>139.41</v>
       </c>
     </row>
-    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C54" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E54" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F54" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G54" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H54">
+        <v>41</v>
+      </c>
+      <c r="I54">
         <v>12</v>
       </c>
-      <c r="I54" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J54" t="b">
+        <v>0</v>
+      </c>
+      <c r="K54" t="s">
+        <v>81</v>
       </c>
       <c r="L54">
+        <v>0</v>
+      </c>
+      <c r="M54">
         <v>138.57</v>
       </c>
     </row>
-    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C55" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D55">
-        <v>155</v>
+        <v>996</v>
       </c>
       <c r="E55" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F55" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G55" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H55">
+        <v>42</v>
+      </c>
+      <c r="I55">
         <v>10</v>
       </c>
-      <c r="I55" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J55" t="b">
+        <v>0</v>
+      </c>
+      <c r="K55" t="s">
+        <v>81</v>
       </c>
       <c r="L55">
+        <v>0</v>
+      </c>
+      <c r="M55">
         <v>138.43</v>
       </c>
     </row>
-    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C56" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F56" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G56" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H56">
+        <v>43</v>
+      </c>
+      <c r="I56">
         <v>11</v>
       </c>
-      <c r="I56" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J56" t="b">
+        <v>0</v>
+      </c>
+      <c r="K56" t="s">
+        <v>81</v>
       </c>
       <c r="L56">
+        <v>0</v>
+      </c>
+      <c r="M56">
         <v>137.92</v>
       </c>
     </row>
-    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C57" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E57" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F57" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G57" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H57">
+        <v>13</v>
+      </c>
+      <c r="I57">
         <v>2</v>
       </c>
-      <c r="I57" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J57" t="b">
+        <v>0</v>
+      </c>
+      <c r="K57" t="s">
+        <v>81</v>
       </c>
       <c r="L57">
+        <v>0</v>
+      </c>
+      <c r="M57">
         <v>136.04</v>
       </c>
     </row>
-    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C58" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D58">
         <v>1015</v>
       </c>
       <c r="E58" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F58" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G58" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H58">
+        <v>44</v>
+      </c>
+      <c r="I58">
         <v>12</v>
       </c>
-      <c r="I58" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J58" t="b">
+        <v>0</v>
+      </c>
+      <c r="K58" t="s">
+        <v>81</v>
       </c>
       <c r="L58">
+        <v>0</v>
+      </c>
+      <c r="M58">
         <v>133.82</v>
       </c>
     </row>
-    <row r="59" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C59" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E59" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F59" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G59" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H59">
+        <v>45</v>
+      </c>
+      <c r="I59">
         <v>13</v>
       </c>
-      <c r="I59" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J59" t="b">
+        <v>0</v>
+      </c>
+      <c r="K59" t="s">
+        <v>81</v>
       </c>
       <c r="L59">
+        <v>0</v>
+      </c>
+      <c r="M59">
         <v>133.78</v>
       </c>
     </row>
-    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C60" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D60">
         <v>239</v>
       </c>
       <c r="E60" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F60" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G60" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H60">
+        <v>46</v>
+      </c>
+      <c r="I60">
         <v>14</v>
       </c>
-      <c r="I60" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J60" t="b">
+        <v>0</v>
+      </c>
+      <c r="K60" t="s">
+        <v>81</v>
       </c>
       <c r="L60">
+        <v>0</v>
+      </c>
+      <c r="M60">
         <v>132.91</v>
       </c>
     </row>
-    <row r="61" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C61" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D61">
         <v>2066</v>
       </c>
       <c r="E61" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F61" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G61" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H61">
+        <v>47</v>
+      </c>
+      <c r="I61">
         <v>1</v>
       </c>
-      <c r="I61" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J61" t="b">
+        <v>0</v>
+      </c>
+      <c r="K61" t="s">
+        <v>81</v>
       </c>
       <c r="L61">
+        <v>0</v>
+      </c>
+      <c r="M61">
         <v>130.95</v>
       </c>
     </row>
-    <row r="62" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C62" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D62">
         <v>1272</v>
       </c>
       <c r="E62" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F62" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G62" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H62">
+        <v>48</v>
+      </c>
+      <c r="I62">
         <v>13</v>
       </c>
-      <c r="I62" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J62" t="b">
+        <v>0</v>
+      </c>
+      <c r="K62" t="s">
+        <v>81</v>
       </c>
       <c r="L62">
+        <v>0</v>
+      </c>
+      <c r="M62">
         <v>130.63</v>
       </c>
     </row>
-    <row r="63" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C63" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E63" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F63" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G63" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H63">
+        <v>14</v>
+      </c>
+      <c r="I63">
         <v>3</v>
       </c>
-      <c r="I63" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J63" t="b">
+        <v>0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>81</v>
       </c>
       <c r="L63">
+        <v>0</v>
+      </c>
+      <c r="M63">
         <v>129.44</v>
       </c>
     </row>
-    <row r="64" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C64" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D64">
         <v>1422</v>
       </c>
       <c r="E64" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F64" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G64" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H64">
+        <v>49</v>
+      </c>
+      <c r="I64">
         <v>8</v>
       </c>
-      <c r="I64" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J64" t="b">
+        <v>0</v>
+      </c>
+      <c r="K64" t="s">
+        <v>81</v>
       </c>
       <c r="L64">
+        <v>0</v>
+      </c>
+      <c r="M64">
         <v>127.06</v>
       </c>
     </row>
-    <row r="65" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C65" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D65">
-        <v>144</v>
+        <v>2213</v>
       </c>
       <c r="E65" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F65" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G65" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H65">
+        <v>50</v>
+      </c>
+      <c r="I65">
         <v>9</v>
       </c>
-      <c r="I65" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J65" t="b">
+        <v>0</v>
+      </c>
+      <c r="K65" t="s">
+        <v>81</v>
       </c>
       <c r="L65">
+        <v>0</v>
+      </c>
+      <c r="M65">
         <v>126.84</v>
       </c>
     </row>
-    <row r="66" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C66" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D66">
-        <v>205</v>
+        <v>1650</v>
       </c>
       <c r="E66" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F66" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G66" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H66">
+        <v>51</v>
+      </c>
+      <c r="I66">
         <v>15</v>
       </c>
-      <c r="I66" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J66" t="b">
+        <v>0</v>
+      </c>
+      <c r="K66" t="s">
+        <v>81</v>
       </c>
       <c r="L66">
+        <v>0</v>
+      </c>
+      <c r="M66">
         <v>126.67</v>
       </c>
     </row>
-    <row r="67" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C67" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E67" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F67" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G67" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H67">
+        <v>52</v>
+      </c>
+      <c r="I67">
         <v>14</v>
       </c>
-      <c r="I67" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J67" t="b">
+        <v>0</v>
+      </c>
+      <c r="K67" t="s">
+        <v>81</v>
       </c>
       <c r="L67">
+        <v>0</v>
+      </c>
+      <c r="M67">
         <v>126.64</v>
       </c>
     </row>
-    <row r="68" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C68" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E68" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F68" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G68" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H68">
+        <v>53</v>
+      </c>
+      <c r="I68">
         <v>15</v>
       </c>
-      <c r="I68" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J68" t="b">
+        <v>0</v>
+      </c>
+      <c r="K68" t="s">
+        <v>81</v>
       </c>
       <c r="L68">
+        <v>0</v>
+      </c>
+      <c r="M68">
         <v>126.62</v>
       </c>
     </row>
-    <row r="69" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C69" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D69">
         <v>1629</v>
       </c>
       <c r="E69" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F69" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G69" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H69">
+        <v>54</v>
+      </c>
+      <c r="I69">
         <v>16</v>
       </c>
-      <c r="I69" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J69" t="b">
+        <v>0</v>
+      </c>
+      <c r="K69" t="s">
+        <v>81</v>
       </c>
       <c r="L69">
+        <v>0</v>
+      </c>
+      <c r="M69">
         <v>126.42</v>
       </c>
     </row>
-    <row r="70" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C70" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D70">
         <v>1256</v>
       </c>
       <c r="E70" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F70" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G70" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H70">
+        <v>55</v>
+      </c>
+      <c r="I70">
         <v>16</v>
       </c>
-      <c r="I70" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J70" t="b">
+        <v>0</v>
+      </c>
+      <c r="K70" t="s">
+        <v>81</v>
       </c>
       <c r="L70">
+        <v>0</v>
+      </c>
+      <c r="M70">
         <v>126.2</v>
       </c>
     </row>
-    <row r="71" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C71" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D71">
-        <v>89</v>
+        <v>1169</v>
       </c>
       <c r="E71" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F71" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G71" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H71">
+        <v>56</v>
+      </c>
+      <c r="I71">
         <v>17</v>
       </c>
-      <c r="I71" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J71" t="b">
+        <v>0</v>
+      </c>
+      <c r="K71" t="s">
+        <v>81</v>
       </c>
       <c r="L71">
+        <v>0</v>
+      </c>
+      <c r="M71">
         <v>125.97</v>
       </c>
     </row>
-    <row r="72" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C72" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E72" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F72" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G72" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H72">
+        <v>57</v>
+      </c>
+      <c r="I72">
         <v>10</v>
       </c>
-      <c r="I72" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J72" t="b">
+        <v>0</v>
+      </c>
+      <c r="K72" t="s">
+        <v>81</v>
       </c>
       <c r="L72">
+        <v>0</v>
+      </c>
+      <c r="M72">
         <v>123.97</v>
       </c>
     </row>
-    <row r="73" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C73" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E73" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F73" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G73" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H73">
+        <v>58</v>
+      </c>
+      <c r="I73">
         <v>18</v>
       </c>
-      <c r="I73" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J73" t="b">
+        <v>0</v>
+      </c>
+      <c r="K73" t="s">
+        <v>81</v>
       </c>
       <c r="L73">
+        <v>0</v>
+      </c>
+      <c r="M73">
         <v>123.2</v>
       </c>
     </row>
-    <row r="74" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C74" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E74" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F74" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G74" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H74">
+        <v>59</v>
+      </c>
+      <c r="I74">
         <v>2</v>
       </c>
-      <c r="I74" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J74" t="b">
+        <v>0</v>
+      </c>
+      <c r="K74" t="s">
+        <v>81</v>
       </c>
       <c r="L74">
+        <v>0</v>
+      </c>
+      <c r="M74">
         <v>123.17</v>
       </c>
     </row>
-    <row r="75" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C75" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D75">
-        <v>58</v>
+        <v>1300</v>
       </c>
       <c r="E75" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F75" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G75" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H75">
+        <v>15</v>
+      </c>
+      <c r="I75">
         <v>5</v>
       </c>
-      <c r="I75" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J75" t="b">
+        <v>0</v>
+      </c>
+      <c r="K75" t="s">
+        <v>81</v>
       </c>
       <c r="L75">
+        <v>0</v>
+      </c>
+      <c r="M75">
         <v>123.16</v>
       </c>
     </row>
-    <row r="76" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D76">
         <v>1248</v>
       </c>
       <c r="E76" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F76" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G76" t="s">
+        <v>17</v>
+      </c>
+      <c r="H76">
         <v>16</v>
       </c>
-      <c r="H76">
+      <c r="I76">
         <v>6</v>
       </c>
-      <c r="I76" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J76" t="b">
+        <v>0</v>
+      </c>
+      <c r="K76" t="s">
+        <v>81</v>
       </c>
       <c r="L76">
+        <v>0</v>
+      </c>
+      <c r="M76">
         <v>122.88</v>
       </c>
     </row>
-    <row r="77" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C77" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E77" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F77" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G77" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H77">
+        <v>60</v>
+      </c>
+      <c r="I77">
         <v>19</v>
       </c>
-      <c r="I77" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J77" t="b">
+        <v>0</v>
+      </c>
+      <c r="K77" t="s">
+        <v>81</v>
       </c>
       <c r="L77">
+        <v>0</v>
+      </c>
+      <c r="M77">
         <v>122.3</v>
       </c>
     </row>
-    <row r="78" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C78" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D78">
         <v>1661</v>
       </c>
       <c r="E78" t="s">
+        <v>18</v>
+      </c>
+      <c r="F78" t="s">
+        <v>33</v>
+      </c>
+      <c r="G78" t="s">
+        <v>23</v>
+      </c>
+      <c r="H78">
+        <v>61</v>
+      </c>
+      <c r="I78">
         <v>17</v>
       </c>
-      <c r="F78" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="J78" t="b">
+        <v>0</v>
+      </c>
+      <c r="K78" t="s">
+        <v>81</v>
       </c>
       <c r="L78">
+        <v>0</v>
+      </c>
+      <c r="M78">
         <v>121.6</v>
       </c>
     </row>
-    <row r="79" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C79" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D79">
-        <v>657</v>
+        <v>2625</v>
       </c>
       <c r="E79" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F79" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G79" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H79">
+        <v>62</v>
+      </c>
+      <c r="I79">
         <v>18</v>
       </c>
-      <c r="I79" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J79" t="b">
+        <v>0</v>
+      </c>
+      <c r="K79" t="s">
+        <v>81</v>
       </c>
       <c r="L79">
+        <v>0</v>
+      </c>
+      <c r="M79">
         <v>120.77</v>
       </c>
     </row>
-    <row r="80" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C80" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E80" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F80" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G80" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H80">
+        <v>63</v>
+      </c>
+      <c r="I80">
         <v>19</v>
       </c>
-      <c r="I80" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J80" t="b">
+        <v>0</v>
+      </c>
+      <c r="K80" t="s">
+        <v>81</v>
       </c>
       <c r="L80">
+        <v>0</v>
+      </c>
+      <c r="M80">
         <v>120.49</v>
       </c>
     </row>
-    <row r="81" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
+        <v>161</v>
+      </c>
+      <c r="C81" t="s">
+        <v>197</v>
+      </c>
+      <c r="D81">
+        <v>1984</v>
+      </c>
+      <c r="E81" t="s">
+        <v>114</v>
+      </c>
+      <c r="F81" t="s">
         <v>160</v>
       </c>
-      <c r="C81" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G81" t="s">
+        <v>23</v>
+      </c>
+      <c r="H81">
+        <v>64</v>
+      </c>
+      <c r="I81">
+        <v>3</v>
+      </c>
+      <c r="J81" t="b">
+        <v>0</v>
+      </c>
+      <c r="K81" t="s">
+        <v>81</v>
+      </c>
+      <c r="L81">
+        <v>0</v>
+      </c>
+      <c r="M81">
+        <v>120.47</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A82">
+        <v>81</v>
+      </c>
+      <c r="B82" t="s">
+        <v>198</v>
+      </c>
+      <c r="C82" t="s">
+        <v>199</v>
+      </c>
+      <c r="E82" t="s">
+        <v>18</v>
+      </c>
+      <c r="F82" t="s">
         <v>22</v>
       </c>
-      <c r="H81">
-[...30 lines deleted...]
-      </c>
       <c r="G82" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H82">
+        <v>65</v>
+      </c>
+      <c r="I82">
         <v>20</v>
       </c>
-      <c r="I82" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J82" t="b">
+        <v>0</v>
+      </c>
+      <c r="K82" t="s">
+        <v>81</v>
       </c>
       <c r="L82">
+        <v>0</v>
+      </c>
+      <c r="M82">
         <v>120.02</v>
       </c>
     </row>
-    <row r="83" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C83" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D83">
-        <v>301</v>
+        <v>1665</v>
       </c>
       <c r="E83" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F83" t="s">
+        <v>22</v>
+      </c>
+      <c r="G83" t="s">
+        <v>23</v>
+      </c>
+      <c r="H83">
+        <v>66</v>
+      </c>
+      <c r="I83">
         <v>21</v>
       </c>
-      <c r="G83" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="J83" t="b">
+        <v>0</v>
+      </c>
+      <c r="K83" t="s">
+        <v>81</v>
       </c>
       <c r="L83">
+        <v>0</v>
+      </c>
+      <c r="M83">
         <v>119.74</v>
       </c>
     </row>
-    <row r="84" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C84" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D84">
         <v>1685</v>
       </c>
       <c r="E84" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F84" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G84" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H84">
+        <v>17</v>
+      </c>
+      <c r="I84">
         <v>4</v>
       </c>
-      <c r="I84" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J84" t="b">
+        <v>0</v>
+      </c>
+      <c r="K84" t="s">
+        <v>81</v>
       </c>
       <c r="L84">
+        <v>0</v>
+      </c>
+      <c r="M84">
         <v>118.96</v>
       </c>
     </row>
-    <row r="85" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C85" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D85">
-        <v>18</v>
+        <v>1003</v>
       </c>
       <c r="E85" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F85" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G85" t="s">
+        <v>23</v>
+      </c>
+      <c r="H85">
+        <v>67</v>
+      </c>
+      <c r="I85">
         <v>22</v>
       </c>
-      <c r="H85">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="J85" t="b">
+        <v>0</v>
+      </c>
+      <c r="K85" t="s">
+        <v>81</v>
       </c>
       <c r="L85">
+        <v>0</v>
+      </c>
+      <c r="M85">
         <v>118.39</v>
       </c>
     </row>
-    <row r="86" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C86" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D86">
-        <v>303</v>
+        <v>1131</v>
       </c>
       <c r="E86" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F86" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G86" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H86">
+        <v>18</v>
+      </c>
+      <c r="I86">
         <v>5</v>
       </c>
-      <c r="I86" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J86" t="b">
+        <v>0</v>
+      </c>
+      <c r="K86" t="s">
+        <v>81</v>
       </c>
       <c r="L86">
+        <v>0</v>
+      </c>
+      <c r="M86">
         <v>118.14</v>
       </c>
     </row>
-    <row r="87" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C87" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D87">
         <v>1686</v>
       </c>
       <c r="E87" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F87" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G87" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H87">
+        <v>68</v>
+      </c>
+      <c r="I87">
         <v>20</v>
       </c>
-      <c r="I87" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J87" t="b">
+        <v>0</v>
+      </c>
+      <c r="K87" t="s">
+        <v>81</v>
       </c>
       <c r="L87">
+        <v>0</v>
+      </c>
+      <c r="M87">
         <v>118.12</v>
       </c>
     </row>
-    <row r="88" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C88" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D88">
         <v>1588</v>
       </c>
       <c r="E88" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F88" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G88" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H88">
+        <v>19</v>
+      </c>
+      <c r="I88">
         <v>1</v>
       </c>
-      <c r="I88" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J88" t="b">
+        <v>0</v>
+      </c>
+      <c r="K88" t="s">
+        <v>81</v>
       </c>
       <c r="L88">
+        <v>0</v>
+      </c>
+      <c r="M88">
         <v>117.94</v>
       </c>
     </row>
-    <row r="89" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C89" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E89" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F89" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G89" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H89">
+        <v>69</v>
+      </c>
+      <c r="I89">
         <v>21</v>
       </c>
-      <c r="I89" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J89" t="b">
+        <v>0</v>
+      </c>
+      <c r="K89" t="s">
+        <v>81</v>
       </c>
       <c r="L89">
+        <v>0</v>
+      </c>
+      <c r="M89">
         <v>117.14</v>
       </c>
     </row>
-    <row r="90" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C90" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E90" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F90" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G90" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H90">
-        <v>23</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>70</v>
+      </c>
+      <c r="I90">
+        <v>23</v>
+      </c>
+      <c r="J90" t="b">
+        <v>0</v>
+      </c>
+      <c r="K90" t="s">
+        <v>81</v>
       </c>
       <c r="L90">
+        <v>0</v>
+      </c>
+      <c r="M90">
         <v>116.08</v>
       </c>
     </row>
-    <row r="91" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C91" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E91" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F91" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G91" t="s">
+        <v>23</v>
+      </c>
+      <c r="H91">
+        <v>71</v>
+      </c>
+      <c r="I91">
         <v>22</v>
       </c>
-      <c r="H91">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="J91" t="b">
+        <v>0</v>
+      </c>
+      <c r="K91" t="s">
+        <v>81</v>
       </c>
       <c r="L91">
+        <v>0</v>
+      </c>
+      <c r="M91">
         <v>115.93</v>
       </c>
     </row>
-    <row r="92" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C92" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E92" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F92" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G92" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H92">
+        <v>72</v>
+      </c>
+      <c r="I92">
         <v>11</v>
       </c>
-      <c r="I92" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J92" t="b">
+        <v>0</v>
+      </c>
+      <c r="K92" t="s">
+        <v>81</v>
       </c>
       <c r="L92">
+        <v>0</v>
+      </c>
+      <c r="M92">
         <v>115.78</v>
       </c>
     </row>
-    <row r="93" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C93" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E93" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F93" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G93" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H93">
+        <v>73</v>
+      </c>
+      <c r="I93">
         <v>12</v>
       </c>
-      <c r="I93" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J93" t="b">
+        <v>0</v>
+      </c>
+      <c r="K93" t="s">
+        <v>81</v>
       </c>
       <c r="L93">
+        <v>0</v>
+      </c>
+      <c r="M93">
         <v>115.6</v>
       </c>
     </row>
-    <row r="94" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C94" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D94">
-        <v>440</v>
+        <v>999</v>
       </c>
       <c r="E94" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F94" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G94" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H94">
-        <v>23</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>74</v>
+      </c>
+      <c r="I94">
+        <v>23</v>
+      </c>
+      <c r="J94" t="b">
+        <v>0</v>
+      </c>
+      <c r="K94" t="s">
+        <v>81</v>
       </c>
       <c r="L94">
+        <v>0</v>
+      </c>
+      <c r="M94">
         <v>115.13</v>
       </c>
     </row>
-    <row r="95" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C95" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E95" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F95" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G95" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H95">
+        <v>75</v>
+      </c>
+      <c r="I95">
         <v>13</v>
       </c>
-      <c r="I95" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J95" t="b">
+        <v>0</v>
+      </c>
+      <c r="K95" t="s">
+        <v>81</v>
       </c>
       <c r="L95">
+        <v>0</v>
+      </c>
+      <c r="M95">
         <v>114.65</v>
       </c>
     </row>
-    <row r="96" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C96" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D96">
         <v>2182</v>
       </c>
       <c r="E96" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F96" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G96" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H96">
+        <v>76</v>
+      </c>
+      <c r="I96">
         <v>14</v>
       </c>
-      <c r="I96" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J96" t="b">
+        <v>0</v>
+      </c>
+      <c r="K96" t="s">
+        <v>81</v>
       </c>
       <c r="L96">
+        <v>0</v>
+      </c>
+      <c r="M96">
         <v>114.53</v>
       </c>
     </row>
-    <row r="97" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C97" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E97" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F97" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G97" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H97">
+        <v>20</v>
+      </c>
+      <c r="I97">
         <v>6</v>
       </c>
-      <c r="I97" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J97" t="b">
+        <v>0</v>
+      </c>
+      <c r="K97" t="s">
+        <v>81</v>
       </c>
       <c r="L97">
+        <v>0</v>
+      </c>
+      <c r="M97">
         <v>114.37</v>
       </c>
     </row>
-    <row r="98" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C98" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D98">
         <v>463</v>
       </c>
       <c r="E98" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F98" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G98" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H98">
+        <v>77</v>
+      </c>
+      <c r="I98">
         <v>24</v>
       </c>
-      <c r="I98" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J98" t="b">
+        <v>0</v>
+      </c>
+      <c r="K98" t="s">
+        <v>81</v>
       </c>
       <c r="L98">
+        <v>0</v>
+      </c>
+      <c r="M98">
         <v>114.18</v>
       </c>
     </row>
-    <row r="99" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C99" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D99">
         <v>1571</v>
       </c>
       <c r="E99" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F99" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G99" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H99">
+        <v>21</v>
+      </c>
+      <c r="I99">
         <v>7</v>
       </c>
-      <c r="I99" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J99" t="b">
+        <v>0</v>
+      </c>
+      <c r="K99" t="s">
+        <v>81</v>
       </c>
       <c r="L99">
+        <v>0</v>
+      </c>
+      <c r="M99">
         <v>113.94</v>
       </c>
     </row>
-    <row r="100" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C100" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E100" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F100" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G100" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H100">
+        <v>22</v>
+      </c>
+      <c r="I100">
         <v>8</v>
       </c>
-      <c r="I100" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J100" t="b">
+        <v>0</v>
+      </c>
+      <c r="K100" t="s">
+        <v>81</v>
       </c>
       <c r="L100">
+        <v>0</v>
+      </c>
+      <c r="M100">
         <v>113.94</v>
       </c>
     </row>
-    <row r="101" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C101" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E101" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F101" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G101" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H101">
+        <v>78</v>
+      </c>
+      <c r="I101">
         <v>25</v>
       </c>
-      <c r="I101" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J101" t="b">
+        <v>0</v>
+      </c>
+      <c r="K101" t="s">
+        <v>81</v>
       </c>
       <c r="L101">
+        <v>0</v>
+      </c>
+      <c r="M101">
         <v>113.44</v>
       </c>
     </row>
-    <row r="102" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C102" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D102">
         <v>357</v>
       </c>
       <c r="E102" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F102" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G102" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H102">
+        <v>23</v>
+      </c>
+      <c r="I102">
         <v>7</v>
       </c>
-      <c r="I102" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J102" t="b">
+        <v>0</v>
+      </c>
+      <c r="K102" t="s">
+        <v>81</v>
       </c>
       <c r="L102">
+        <v>0</v>
+      </c>
+      <c r="M102">
         <v>113.44</v>
       </c>
     </row>
-    <row r="103" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C103" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E103" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F103" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G103" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H103">
+        <v>79</v>
+      </c>
+      <c r="I103">
         <v>4</v>
       </c>
-      <c r="I103" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J103" t="b">
+        <v>0</v>
+      </c>
+      <c r="K103" t="s">
+        <v>81</v>
       </c>
       <c r="L103">
+        <v>0</v>
+      </c>
+      <c r="M103">
         <v>112.95</v>
       </c>
     </row>
-    <row r="104" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C104" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E104" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F104" t="s">
+        <v>16</v>
+      </c>
+      <c r="G104" t="s">
+        <v>23</v>
+      </c>
+      <c r="H104">
+        <v>80</v>
+      </c>
+      <c r="I104">
         <v>15</v>
       </c>
-      <c r="G104" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="J104" t="b">
+        <v>0</v>
+      </c>
+      <c r="K104" t="s">
+        <v>81</v>
       </c>
       <c r="L104">
+        <v>0</v>
+      </c>
+      <c r="M104">
         <v>112.43</v>
       </c>
     </row>
-    <row r="105" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C105" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E105" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F105" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G105" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H105">
+        <v>81</v>
+      </c>
+      <c r="I105">
         <v>24</v>
       </c>
-      <c r="I105" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J105" t="b">
+        <v>0</v>
+      </c>
+      <c r="K105" t="s">
+        <v>81</v>
       </c>
       <c r="L105">
+        <v>0</v>
+      </c>
+      <c r="M105">
         <v>112.16</v>
       </c>
     </row>
-    <row r="106" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C106" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D106">
-        <v>258</v>
+        <v>1285</v>
       </c>
       <c r="E106" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F106" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G106" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H106">
+        <v>24</v>
+      </c>
+      <c r="I106">
         <v>8</v>
       </c>
-      <c r="I106" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J106" t="b">
+        <v>0</v>
+      </c>
+      <c r="K106" t="s">
+        <v>81</v>
       </c>
       <c r="L106">
+        <v>0</v>
+      </c>
+      <c r="M106">
         <v>110.75</v>
       </c>
     </row>
-    <row r="107" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C107" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E107" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F107" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G107" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H107">
+        <v>82</v>
+      </c>
+      <c r="I107">
         <v>16</v>
       </c>
-      <c r="I107" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J107" t="b">
+        <v>0</v>
+      </c>
+      <c r="K107" t="s">
+        <v>81</v>
       </c>
       <c r="L107">
+        <v>0</v>
+      </c>
+      <c r="M107">
         <v>110.49</v>
       </c>
     </row>
-    <row r="108" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C108" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E108" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F108" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G108" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H108">
+        <v>83</v>
+      </c>
+      <c r="I108">
         <v>25</v>
       </c>
-      <c r="I108" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J108" t="b">
+        <v>0</v>
+      </c>
+      <c r="K108" t="s">
+        <v>81</v>
       </c>
       <c r="L108">
+        <v>0</v>
+      </c>
+      <c r="M108">
         <v>110.21</v>
       </c>
     </row>
-    <row r="109" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C109" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E109" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F109" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G109" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H109">
+        <v>84</v>
+      </c>
+      <c r="I109">
         <v>26</v>
       </c>
-      <c r="I109" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J109" t="b">
+        <v>0</v>
+      </c>
+      <c r="K109" t="s">
+        <v>81</v>
       </c>
       <c r="L109">
+        <v>0</v>
+      </c>
+      <c r="M109">
         <v>110.18</v>
       </c>
     </row>
-    <row r="110" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C110" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E110" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F110" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G110" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H110">
+        <v>85</v>
+      </c>
+      <c r="I110">
         <v>9</v>
       </c>
-      <c r="I110" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J110" t="b">
+        <v>0</v>
+      </c>
+      <c r="K110" t="s">
+        <v>81</v>
       </c>
       <c r="L110">
+        <v>0</v>
+      </c>
+      <c r="M110">
         <v>110.12</v>
       </c>
     </row>
-    <row r="111" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C111" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E111" t="s">
+        <v>18</v>
+      </c>
+      <c r="F111" t="s">
+        <v>16</v>
+      </c>
+      <c r="G111" t="s">
+        <v>23</v>
+      </c>
+      <c r="H111">
+        <v>86</v>
+      </c>
+      <c r="I111">
         <v>17</v>
       </c>
-      <c r="F111" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="J111" t="b">
+        <v>0</v>
+      </c>
+      <c r="K111" t="s">
+        <v>81</v>
       </c>
       <c r="L111">
+        <v>0</v>
+      </c>
+      <c r="M111">
         <v>109.61</v>
       </c>
     </row>
-    <row r="112" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C112" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D112">
         <v>2187</v>
       </c>
       <c r="E112" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F112" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G112" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H112">
+        <v>87</v>
+      </c>
+      <c r="I112">
         <v>26</v>
       </c>
-      <c r="I112" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J112" t="b">
+        <v>0</v>
+      </c>
+      <c r="K112" t="s">
+        <v>81</v>
       </c>
       <c r="L112">
+        <v>0</v>
+      </c>
+      <c r="M112">
         <v>109.15</v>
       </c>
     </row>
-    <row r="113" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C113" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E113" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F113" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G113" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H113">
+        <v>88</v>
+      </c>
+      <c r="I113">
         <v>27</v>
       </c>
-      <c r="I113" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J113" t="b">
+        <v>0</v>
+      </c>
+      <c r="K113" t="s">
+        <v>81</v>
       </c>
       <c r="L113">
+        <v>0</v>
+      </c>
+      <c r="M113">
         <v>109.14</v>
       </c>
     </row>
-    <row r="114" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C114" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E114" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F114" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G114" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H114">
+        <v>89</v>
+      </c>
+      <c r="I114">
         <v>5</v>
       </c>
-      <c r="I114" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J114" t="b">
+        <v>0</v>
+      </c>
+      <c r="K114" t="s">
+        <v>81</v>
       </c>
       <c r="L114">
+        <v>0</v>
+      </c>
+      <c r="M114">
         <v>109.03</v>
       </c>
     </row>
-    <row r="115" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C115" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E115" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F115" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G115" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H115">
+        <v>90</v>
+      </c>
+      <c r="I115">
         <v>28</v>
       </c>
-      <c r="I115" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J115" t="b">
+        <v>0</v>
+      </c>
+      <c r="K115" t="s">
+        <v>81</v>
       </c>
       <c r="L115">
+        <v>0</v>
+      </c>
+      <c r="M115">
         <v>108.79</v>
       </c>
     </row>
-    <row r="116" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C116" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E116" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F116" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G116" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H116">
+        <v>25</v>
+      </c>
+      <c r="I116">
         <v>9</v>
       </c>
-      <c r="I116" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J116" t="b">
+        <v>0</v>
+      </c>
+      <c r="K116" t="s">
+        <v>81</v>
       </c>
       <c r="L116">
+        <v>0</v>
+      </c>
+      <c r="M116">
         <v>108.14</v>
       </c>
     </row>
-    <row r="117" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C117" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D117">
-        <v>377</v>
+        <v>692</v>
       </c>
       <c r="E117" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F117" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G117" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H117">
+        <v>91</v>
+      </c>
+      <c r="I117">
         <v>10</v>
       </c>
-      <c r="I117" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J117" t="b">
+        <v>0</v>
+      </c>
+      <c r="K117" t="s">
+        <v>81</v>
       </c>
       <c r="L117">
+        <v>0</v>
+      </c>
+      <c r="M117">
         <v>108</v>
       </c>
     </row>
-    <row r="118" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C118" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D118">
         <v>1082</v>
       </c>
       <c r="E118" t="s">
+        <v>30</v>
+      </c>
+      <c r="F118" t="s">
+        <v>33</v>
+      </c>
+      <c r="G118" t="s">
+        <v>23</v>
+      </c>
+      <c r="H118">
+        <v>92</v>
+      </c>
+      <c r="I118">
         <v>29</v>
       </c>
-      <c r="F118" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="J118" t="b">
+        <v>0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>81</v>
       </c>
       <c r="L118">
+        <v>0</v>
+      </c>
+      <c r="M118">
         <v>107.92</v>
       </c>
     </row>
-    <row r="119" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
+        <v>73</v>
+      </c>
+      <c r="C119" t="s">
+        <v>257</v>
+      </c>
+      <c r="D119">
+        <v>1900</v>
+      </c>
+      <c r="E119" t="s">
         <v>72</v>
       </c>
-      <c r="C119" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F119" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G119" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H119">
+        <v>93</v>
+      </c>
+      <c r="I119">
         <v>18</v>
       </c>
-      <c r="I119" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J119" t="b">
+        <v>0</v>
+      </c>
+      <c r="K119" t="s">
+        <v>81</v>
       </c>
       <c r="L119">
+        <v>0</v>
+      </c>
+      <c r="M119">
         <v>107.1</v>
       </c>
     </row>
-    <row r="120" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C120" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E120" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F120" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G120" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H120">
+        <v>94</v>
+      </c>
+      <c r="I120">
         <v>19</v>
       </c>
-      <c r="I120" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J120" t="b">
+        <v>0</v>
+      </c>
+      <c r="K120" t="s">
+        <v>81</v>
       </c>
       <c r="L120">
+        <v>0</v>
+      </c>
+      <c r="M120">
         <v>106.82</v>
       </c>
     </row>
-    <row r="121" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C121" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E121" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F121" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G121" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H121">
+        <v>26</v>
+      </c>
+      <c r="I121">
         <v>9</v>
       </c>
-      <c r="I121" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J121" t="b">
+        <v>0</v>
+      </c>
+      <c r="K121" t="s">
+        <v>81</v>
       </c>
       <c r="L121">
+        <v>0</v>
+      </c>
+      <c r="M121">
         <v>106.5</v>
       </c>
     </row>
-    <row r="122" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C122" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E122" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F122" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G122" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H122">
+        <v>95</v>
+      </c>
+      <c r="I122">
         <v>20</v>
       </c>
-      <c r="I122" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J122" t="b">
+        <v>0</v>
+      </c>
+      <c r="K122" t="s">
+        <v>81</v>
       </c>
       <c r="L122">
+        <v>0</v>
+      </c>
+      <c r="M122">
         <v>105.71</v>
       </c>
     </row>
-    <row r="123" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C123" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E123" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F123" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G123" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H123">
+        <v>96</v>
+      </c>
+      <c r="I123">
         <v>21</v>
       </c>
-      <c r="I123" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J123" t="b">
+        <v>0</v>
+      </c>
+      <c r="K123" t="s">
+        <v>81</v>
       </c>
       <c r="L123">
+        <v>0</v>
+      </c>
+      <c r="M123">
         <v>104.9</v>
       </c>
     </row>
-    <row r="124" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C124" t="s">
-        <v>263</v>
+        <v>264</v>
+      </c>
+      <c r="D124">
+        <v>1904</v>
       </c>
       <c r="E124" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F124" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G124" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H124">
+        <v>27</v>
+      </c>
+      <c r="I124">
         <v>2</v>
       </c>
-      <c r="I124" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J124" t="b">
+        <v>0</v>
+      </c>
+      <c r="K124" t="s">
+        <v>81</v>
       </c>
       <c r="L124">
+        <v>0</v>
+      </c>
+      <c r="M124">
         <v>104.83</v>
       </c>
     </row>
-    <row r="125" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C125" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E125" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F125" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G125" t="s">
+        <v>23</v>
+      </c>
+      <c r="H125">
+        <v>97</v>
+      </c>
+      <c r="I125">
         <v>22</v>
       </c>
-      <c r="H125">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="J125" t="b">
+        <v>0</v>
+      </c>
+      <c r="K125" t="s">
+        <v>81</v>
       </c>
       <c r="L125">
+        <v>0</v>
+      </c>
+      <c r="M125">
         <v>104.73</v>
       </c>
     </row>
-    <row r="126" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C126" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D126">
         <v>870</v>
       </c>
       <c r="E126" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F126" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G126" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H126">
+        <v>98</v>
+      </c>
+      <c r="I126">
         <v>27</v>
       </c>
-      <c r="I126" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J126" t="b">
+        <v>0</v>
+      </c>
+      <c r="K126" t="s">
+        <v>81</v>
       </c>
       <c r="L126">
+        <v>0</v>
+      </c>
+      <c r="M126">
         <v>104.68</v>
       </c>
     </row>
-    <row r="127" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C127" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D127">
-        <v>510</v>
+        <v>1171</v>
       </c>
       <c r="E127" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F127" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G127" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H127">
+        <v>99</v>
+      </c>
+      <c r="I127">
         <v>11</v>
       </c>
-      <c r="I127" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J127" t="b">
+        <v>0</v>
+      </c>
+      <c r="K127" t="s">
+        <v>81</v>
       </c>
       <c r="L127">
+        <v>0</v>
+      </c>
+      <c r="M127">
         <v>104.33</v>
       </c>
     </row>
-    <row r="128" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C128" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E128" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F128" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G128" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H128">
-        <v>23</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>100</v>
+      </c>
+      <c r="I128">
+        <v>23</v>
+      </c>
+      <c r="J128" t="b">
+        <v>0</v>
+      </c>
+      <c r="K128" t="s">
+        <v>81</v>
       </c>
       <c r="L128">
+        <v>0</v>
+      </c>
+      <c r="M128">
         <v>104.33</v>
       </c>
     </row>
-    <row r="129" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C129" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E129" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F129" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G129" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H129">
+        <v>101</v>
+      </c>
+      <c r="I129">
         <v>24</v>
       </c>
-      <c r="I129" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J129" t="b">
+        <v>0</v>
+      </c>
+      <c r="K129" t="s">
+        <v>81</v>
       </c>
       <c r="L129">
+        <v>0</v>
+      </c>
+      <c r="M129">
         <v>104.21</v>
       </c>
     </row>
-    <row r="130" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C130" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E130" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F130" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G130" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H130">
+        <v>28</v>
+      </c>
+      <c r="I130">
         <v>10</v>
       </c>
-      <c r="I130" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J130" t="b">
+        <v>0</v>
+      </c>
+      <c r="K130" t="s">
+        <v>81</v>
       </c>
       <c r="L130">
+        <v>0</v>
+      </c>
+      <c r="M130">
         <v>103.64</v>
       </c>
     </row>
-    <row r="131" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C131" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E131" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F131" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G131" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H131">
+        <v>102</v>
+      </c>
+      <c r="I131">
         <v>25</v>
       </c>
-      <c r="I131" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J131" t="b">
+        <v>0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>81</v>
       </c>
       <c r="L131">
+        <v>0</v>
+      </c>
+      <c r="M131">
         <v>103.45</v>
       </c>
     </row>
-    <row r="132" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C132" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E132" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F132" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G132" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H132">
+        <v>103</v>
+      </c>
+      <c r="I132">
         <v>12</v>
       </c>
-      <c r="I132" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J132" t="b">
+        <v>0</v>
+      </c>
+      <c r="K132" t="s">
+        <v>81</v>
       </c>
       <c r="L132">
+        <v>0</v>
+      </c>
+      <c r="M132">
         <v>103.35</v>
       </c>
     </row>
-    <row r="133" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C133" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D133">
         <v>2068</v>
       </c>
       <c r="E133" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F133" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G133" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H133">
+        <v>104</v>
+      </c>
+      <c r="I133">
         <v>30</v>
       </c>
-      <c r="I133" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J133" t="b">
+        <v>0</v>
+      </c>
+      <c r="K133" t="s">
+        <v>81</v>
       </c>
       <c r="L133">
+        <v>0</v>
+      </c>
+      <c r="M133">
         <v>103.29</v>
       </c>
     </row>
-    <row r="134" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C134" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D134">
-        <v>561</v>
+        <v>1587</v>
       </c>
       <c r="E134" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F134" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G134" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H134">
+        <v>105</v>
+      </c>
+      <c r="I134">
         <v>28</v>
       </c>
-      <c r="I134" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J134" t="b">
+        <v>0</v>
+      </c>
+      <c r="K134" t="s">
+        <v>81</v>
       </c>
       <c r="L134">
+        <v>0</v>
+      </c>
+      <c r="M134">
         <v>102.55</v>
       </c>
     </row>
-    <row r="135" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C135" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E135" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F135" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G135" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H135">
+        <v>106</v>
+      </c>
+      <c r="I135">
         <v>31</v>
       </c>
-      <c r="I135" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J135" t="b">
+        <v>0</v>
+      </c>
+      <c r="K135" t="s">
+        <v>81</v>
       </c>
       <c r="L135">
+        <v>0</v>
+      </c>
+      <c r="M135">
         <v>102.45</v>
       </c>
     </row>
-    <row r="136" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C136" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E136" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F136" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G136" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H136">
+        <v>107</v>
+      </c>
+      <c r="I136">
         <v>26</v>
       </c>
-      <c r="I136" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J136" t="b">
+        <v>0</v>
+      </c>
+      <c r="K136" t="s">
+        <v>81</v>
       </c>
       <c r="L136">
+        <v>0</v>
+      </c>
+      <c r="M136">
         <v>102.12</v>
       </c>
     </row>
-    <row r="137" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C137" t="s">
+        <v>288</v>
+      </c>
+      <c r="E137" t="s">
         <v>287</v>
       </c>
-      <c r="E137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F137" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G137" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H137">
+        <v>108</v>
+      </c>
+      <c r="I137">
         <v>29</v>
       </c>
-      <c r="I137" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J137" t="b">
+        <v>0</v>
+      </c>
+      <c r="K137" t="s">
+        <v>81</v>
       </c>
       <c r="L137">
+        <v>0</v>
+      </c>
+      <c r="M137">
         <v>102.06</v>
       </c>
     </row>
-    <row r="138" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C138" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D138">
-        <v>426</v>
+        <v>843</v>
       </c>
       <c r="E138" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F138" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G138" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H138">
+        <v>29</v>
+      </c>
+      <c r="I138">
         <v>7</v>
       </c>
-      <c r="I138" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J138" t="b">
+        <v>0</v>
+      </c>
+      <c r="K138" t="s">
+        <v>81</v>
       </c>
       <c r="L138">
+        <v>0</v>
+      </c>
+      <c r="M138">
         <v>101.84</v>
       </c>
     </row>
-    <row r="139" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C139" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D139">
         <v>1532</v>
       </c>
       <c r="E139" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F139" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G139" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H139">
+        <v>109</v>
+      </c>
+      <c r="I139">
         <v>13</v>
       </c>
-      <c r="I139" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J139" t="b">
+        <v>0</v>
+      </c>
+      <c r="K139" t="s">
+        <v>81</v>
       </c>
       <c r="L139">
+        <v>0</v>
+      </c>
+      <c r="M139">
         <v>101.82</v>
       </c>
     </row>
-    <row r="140" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C140" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>293</v>
       </c>
       <c r="E140" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F140" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G140" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H140">
+        <v>30</v>
+      </c>
+      <c r="I140">
         <v>2</v>
       </c>
-      <c r="I140" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J140" t="b">
+        <v>0</v>
+      </c>
+      <c r="K140" t="s">
+        <v>81</v>
       </c>
       <c r="L140">
+        <v>0</v>
+      </c>
+      <c r="M140">
         <v>101.71</v>
       </c>
     </row>
-    <row r="141" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C141" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E141" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F141" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G141" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H141">
+        <v>110</v>
+      </c>
+      <c r="I141">
         <v>27</v>
       </c>
-      <c r="I141" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J141" t="b">
+        <v>0</v>
+      </c>
+      <c r="K141" t="s">
+        <v>81</v>
       </c>
       <c r="L141">
+        <v>0</v>
+      </c>
+      <c r="M141">
         <v>100.74</v>
       </c>
     </row>
-    <row r="142" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C142" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D142">
         <v>1940</v>
       </c>
       <c r="E142" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F142" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G142" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H142">
+        <v>111</v>
+      </c>
+      <c r="I142">
         <v>28</v>
       </c>
-      <c r="I142" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J142" t="b">
+        <v>0</v>
+      </c>
+      <c r="K142" t="s">
+        <v>81</v>
       </c>
       <c r="L142">
+        <v>0</v>
+      </c>
+      <c r="M142">
         <v>100.69</v>
       </c>
     </row>
-    <row r="143" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C143" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E143" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F143" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G143" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H143">
+        <v>112</v>
+      </c>
+      <c r="I143">
         <v>29</v>
       </c>
-      <c r="I143" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J143" t="b">
+        <v>0</v>
+      </c>
+      <c r="K143" t="s">
+        <v>81</v>
       </c>
       <c r="L143">
+        <v>0</v>
+      </c>
+      <c r="M143">
         <v>100.6</v>
       </c>
     </row>
-    <row r="144" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C144" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D144">
-        <v>164</v>
+        <v>701</v>
       </c>
       <c r="E144" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="F144" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G144" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H144">
+        <v>113</v>
+      </c>
+      <c r="I144">
         <v>14</v>
       </c>
-      <c r="I144" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J144" t="b">
+        <v>0</v>
+      </c>
+      <c r="K144" t="s">
+        <v>81</v>
       </c>
       <c r="L144">
+        <v>0</v>
+      </c>
+      <c r="M144">
         <v>100.49</v>
       </c>
     </row>
-    <row r="145" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C145" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D145">
-        <v>619</v>
+        <v>1574</v>
       </c>
       <c r="E145" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F145" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G145" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H145">
+        <v>31</v>
+      </c>
+      <c r="I145">
         <v>11</v>
       </c>
-      <c r="I145" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J145" t="b">
+        <v>0</v>
+      </c>
+      <c r="K145" t="s">
+        <v>81</v>
       </c>
       <c r="L145">
+        <v>0</v>
+      </c>
+      <c r="M145">
         <v>100.46</v>
       </c>
     </row>
-    <row r="146" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C146" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E146" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="F146" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G146" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H146">
+        <v>114</v>
+      </c>
+      <c r="I146">
         <v>15</v>
       </c>
-      <c r="I146" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J146" t="b">
+        <v>0</v>
+      </c>
+      <c r="K146" t="s">
+        <v>81</v>
       </c>
       <c r="L146">
+        <v>0</v>
+      </c>
+      <c r="M146">
         <v>100.28</v>
       </c>
     </row>
-    <row r="147" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C147" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E147" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F147" t="s">
+        <v>33</v>
+      </c>
+      <c r="G147" t="s">
+        <v>23</v>
+      </c>
+      <c r="H147">
+        <v>115</v>
+      </c>
+      <c r="I147">
         <v>32</v>
       </c>
-      <c r="G147" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="J147" t="b">
+        <v>0</v>
+      </c>
+      <c r="K147" t="s">
+        <v>81</v>
       </c>
       <c r="L147">
+        <v>0</v>
+      </c>
+      <c r="M147">
         <v>100.04</v>
       </c>
     </row>
-    <row r="148" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C148" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D148">
         <v>556</v>
       </c>
       <c r="E148" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F148" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G148" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H148">
+        <v>116</v>
+      </c>
+      <c r="I148">
         <v>30</v>
       </c>
-      <c r="I148" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J148" t="b">
+        <v>0</v>
+      </c>
+      <c r="K148" t="s">
+        <v>81</v>
       </c>
       <c r="L148">
+        <v>0</v>
+      </c>
+      <c r="M148">
         <v>99.78</v>
       </c>
     </row>
-    <row r="149" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C149" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E149" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F149" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G149" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H149">
+        <v>117</v>
+      </c>
+      <c r="I149">
         <v>31</v>
       </c>
-      <c r="I149" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J149" t="b">
+        <v>0</v>
+      </c>
+      <c r="K149" t="s">
+        <v>81</v>
       </c>
       <c r="L149">
+        <v>0</v>
+      </c>
+      <c r="M149">
         <v>99.65</v>
       </c>
     </row>
-    <row r="150" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C150" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E150" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F150" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G150" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H150">
+        <v>118</v>
+      </c>
+      <c r="I150">
         <v>33</v>
       </c>
-      <c r="I150" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J150" t="b">
+        <v>0</v>
+      </c>
+      <c r="K150" t="s">
+        <v>81</v>
       </c>
       <c r="L150">
+        <v>0</v>
+      </c>
+      <c r="M150">
         <v>99.36</v>
       </c>
     </row>
-    <row r="151" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C151" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E151" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F151" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G151" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H151">
+        <v>119</v>
+      </c>
+      <c r="I151">
         <v>34</v>
       </c>
-      <c r="I151" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J151" t="b">
+        <v>0</v>
+      </c>
+      <c r="K151" t="s">
+        <v>81</v>
       </c>
       <c r="L151">
+        <v>0</v>
+      </c>
+      <c r="M151">
         <v>99.34</v>
       </c>
     </row>
-    <row r="152" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C152" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E152" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F152" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G152" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H152">
+        <v>120</v>
+      </c>
+      <c r="I152">
         <v>35</v>
       </c>
-      <c r="I152" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J152" t="b">
+        <v>0</v>
+      </c>
+      <c r="K152" t="s">
+        <v>81</v>
       </c>
       <c r="L152">
+        <v>0</v>
+      </c>
+      <c r="M152">
         <v>99.2</v>
       </c>
     </row>
-    <row r="153" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C153" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D153">
         <v>1598</v>
       </c>
       <c r="E153" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F153" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G153" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H153">
+        <v>121</v>
+      </c>
+      <c r="I153">
         <v>32</v>
       </c>
-      <c r="I153" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J153" t="b">
+        <v>0</v>
+      </c>
+      <c r="K153" t="s">
+        <v>81</v>
       </c>
       <c r="L153">
+        <v>0</v>
+      </c>
+      <c r="M153">
         <v>99.13</v>
       </c>
     </row>
-    <row r="154" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C154" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E154" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F154" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G154" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H154">
+        <v>122</v>
+      </c>
+      <c r="I154">
         <v>16</v>
       </c>
-      <c r="I154" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J154" t="b">
+        <v>0</v>
+      </c>
+      <c r="K154" t="s">
+        <v>81</v>
       </c>
       <c r="L154">
+        <v>0</v>
+      </c>
+      <c r="M154">
         <v>99.02</v>
       </c>
     </row>
-    <row r="155" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C155" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E155" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F155" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G155" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H155">
+        <v>123</v>
+      </c>
+      <c r="I155">
         <v>36</v>
       </c>
-      <c r="I155" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J155" t="b">
+        <v>0</v>
+      </c>
+      <c r="K155" t="s">
+        <v>81</v>
       </c>
       <c r="L155">
+        <v>0</v>
+      </c>
+      <c r="M155">
         <v>98.44</v>
       </c>
     </row>
-    <row r="156" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
+        <v>19</v>
+      </c>
+      <c r="C156" t="s">
+        <v>317</v>
+      </c>
+      <c r="E156" t="s">
         <v>18</v>
       </c>
-      <c r="C156" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F156" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G156" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H156">
+        <v>124</v>
+      </c>
+      <c r="I156">
         <v>30</v>
       </c>
-      <c r="I156" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J156" t="b">
+        <v>0</v>
+      </c>
+      <c r="K156" t="s">
+        <v>81</v>
       </c>
       <c r="L156">
+        <v>0</v>
+      </c>
+      <c r="M156">
         <v>97.95</v>
       </c>
     </row>
-    <row r="157" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C157" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D157">
-        <v>557</v>
+        <v>1746</v>
       </c>
       <c r="E157" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F157" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G157" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H157">
+        <v>125</v>
+      </c>
+      <c r="I157">
         <v>31</v>
       </c>
-      <c r="I157" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J157" t="b">
+        <v>0</v>
+      </c>
+      <c r="K157" t="s">
+        <v>81</v>
       </c>
       <c r="L157">
+        <v>0</v>
+      </c>
+      <c r="M157">
         <v>97.87</v>
       </c>
     </row>
-    <row r="158" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C158" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E158" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F158" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G158" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H158">
+        <v>32</v>
+      </c>
+      <c r="I158">
         <v>3</v>
       </c>
-      <c r="I158" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J158" t="b">
+        <v>0</v>
+      </c>
+      <c r="K158" t="s">
+        <v>81</v>
       </c>
       <c r="L158">
+        <v>0</v>
+      </c>
+      <c r="M158">
         <v>97.37</v>
       </c>
     </row>
-    <row r="159" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C159" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E159" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F159" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G159" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H159">
+        <v>33</v>
+      </c>
+      <c r="I159">
         <v>3</v>
       </c>
-      <c r="I159" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J159" t="b">
+        <v>0</v>
+      </c>
+      <c r="K159" t="s">
+        <v>81</v>
       </c>
       <c r="L159">
+        <v>0</v>
+      </c>
+      <c r="M159">
         <v>97.13</v>
       </c>
     </row>
-    <row r="160" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C160" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E160" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F160" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G160" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H160">
+        <v>126</v>
+      </c>
+      <c r="I160">
         <v>17</v>
       </c>
-      <c r="I160" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J160" t="b">
+        <v>0</v>
+      </c>
+      <c r="K160" t="s">
+        <v>81</v>
       </c>
       <c r="L160">
+        <v>0</v>
+      </c>
+      <c r="M160">
         <v>96.54</v>
       </c>
     </row>
-    <row r="161" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C161" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E161" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F161" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G161" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H161">
+        <v>34</v>
+      </c>
+      <c r="I161">
         <v>4</v>
       </c>
-      <c r="I161" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J161" t="b">
+        <v>0</v>
+      </c>
+      <c r="K161" t="s">
+        <v>81</v>
       </c>
       <c r="L161">
+        <v>0</v>
+      </c>
+      <c r="M161">
         <v>95.95</v>
       </c>
     </row>
-    <row r="162" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C162" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E162" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F162" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G162" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H162">
+        <v>35</v>
+      </c>
+      <c r="I162">
         <v>8</v>
       </c>
-      <c r="I162" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J162" t="b">
+        <v>0</v>
+      </c>
+      <c r="K162" t="s">
+        <v>81</v>
       </c>
       <c r="L162">
+        <v>0</v>
+      </c>
+      <c r="M162">
         <v>95.56</v>
       </c>
     </row>
-    <row r="163" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C163" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D163">
-        <v>150</v>
+        <v>1098</v>
       </c>
       <c r="E163" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F163" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G163" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H163">
+        <v>127</v>
+      </c>
+      <c r="I163">
         <v>18</v>
       </c>
-      <c r="I163" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J163" t="b">
+        <v>0</v>
+      </c>
+      <c r="K163" t="s">
+        <v>81</v>
       </c>
       <c r="L163">
+        <v>0</v>
+      </c>
+      <c r="M163">
         <v>95.5</v>
       </c>
     </row>
-    <row r="164" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C164" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E164" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F164" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G164" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H164">
+        <v>36</v>
+      </c>
+      <c r="I164">
         <v>9</v>
       </c>
-      <c r="I164" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J164" t="b">
+        <v>0</v>
+      </c>
+      <c r="K164" t="s">
+        <v>81</v>
       </c>
       <c r="L164">
+        <v>0</v>
+      </c>
+      <c r="M164">
         <v>95.38</v>
       </c>
     </row>
-    <row r="165" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C165" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D165">
-        <v>405</v>
+        <v>2299</v>
       </c>
       <c r="E165" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="F165" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G165" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H165">
+        <v>128</v>
+      </c>
+      <c r="I165">
         <v>19</v>
       </c>
-      <c r="I165" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J165" t="b">
+        <v>0</v>
+      </c>
+      <c r="K165" t="s">
+        <v>81</v>
       </c>
       <c r="L165">
+        <v>0</v>
+      </c>
+      <c r="M165">
         <v>95.05</v>
       </c>
     </row>
-    <row r="166" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C166" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="E166" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F166" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G166" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H166">
+        <v>129</v>
+      </c>
+      <c r="I166">
         <v>32</v>
       </c>
-      <c r="I166" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J166" t="b">
+        <v>0</v>
+      </c>
+      <c r="K166" t="s">
+        <v>81</v>
       </c>
       <c r="L166">
+        <v>0</v>
+      </c>
+      <c r="M166">
         <v>93.39</v>
       </c>
     </row>
-    <row r="167" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C167" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D167">
         <v>1602</v>
       </c>
       <c r="E167" t="s">
+        <v>18</v>
+      </c>
+      <c r="F167" t="s">
+        <v>22</v>
+      </c>
+      <c r="G167" t="s">
         <v>17</v>
       </c>
-      <c r="F167" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H167">
+        <v>37</v>
+      </c>
+      <c r="I167">
         <v>12</v>
       </c>
-      <c r="I167" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J167" t="b">
+        <v>0</v>
+      </c>
+      <c r="K167" t="s">
+        <v>81</v>
       </c>
       <c r="L167">
+        <v>0</v>
+      </c>
+      <c r="M167">
         <v>93.26</v>
       </c>
     </row>
-    <row r="168" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C168" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E168" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="F168" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G168" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H168">
+        <v>130</v>
+      </c>
+      <c r="I168">
         <v>33</v>
       </c>
-      <c r="I168" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J168" t="b">
+        <v>0</v>
+      </c>
+      <c r="K168" t="s">
+        <v>81</v>
       </c>
       <c r="L168">
+        <v>0</v>
+      </c>
+      <c r="M168">
         <v>92.89</v>
       </c>
     </row>
-    <row r="169" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C169" t="s">
-        <v>166</v>
+        <v>167</v>
+      </c>
+      <c r="D169">
+        <v>852</v>
       </c>
       <c r="E169" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F169" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G169" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H169">
+        <v>38</v>
+      </c>
+      <c r="I169">
         <v>4</v>
       </c>
-      <c r="I169" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J169" t="b">
+        <v>0</v>
+      </c>
+      <c r="K169" t="s">
+        <v>81</v>
       </c>
       <c r="L169">
+        <v>0</v>
+      </c>
+      <c r="M169">
         <v>92.64</v>
       </c>
     </row>
-    <row r="170" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C170" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E170" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F170" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G170" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H170">
+        <v>131</v>
+      </c>
+      <c r="I170">
         <v>37</v>
       </c>
-      <c r="I170" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J170" t="b">
+        <v>0</v>
+      </c>
+      <c r="K170" t="s">
+        <v>81</v>
       </c>
       <c r="L170">
+        <v>0</v>
+      </c>
+      <c r="M170">
         <v>92.12</v>
       </c>
     </row>
-    <row r="171" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C171" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D171">
-        <v>574</v>
+        <v>1757</v>
       </c>
       <c r="E171" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F171" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G171" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H171">
+        <v>132</v>
+      </c>
+      <c r="I171">
         <v>34</v>
       </c>
-      <c r="I171" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J171" t="b">
+        <v>0</v>
+      </c>
+      <c r="K171" t="s">
+        <v>81</v>
       </c>
       <c r="L171">
+        <v>0</v>
+      </c>
+      <c r="M171">
         <v>91.8</v>
       </c>
     </row>
-    <row r="172" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C172" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E172" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="F172" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G172" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H172">
+        <v>133</v>
+      </c>
+      <c r="I172">
         <v>35</v>
       </c>
-      <c r="I172" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J172" t="b">
+        <v>0</v>
+      </c>
+      <c r="K172" t="s">
+        <v>81</v>
       </c>
       <c r="L172">
+        <v>0</v>
+      </c>
+      <c r="M172">
         <v>91.63</v>
       </c>
     </row>
-    <row r="173" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C173" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D173">
-        <v>331</v>
+        <v>2333</v>
       </c>
       <c r="E173" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F173" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G173" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H173">
+        <v>134</v>
+      </c>
+      <c r="I173">
         <v>36</v>
       </c>
-      <c r="I173" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J173" t="b">
+        <v>0</v>
+      </c>
+      <c r="K173" t="s">
+        <v>81</v>
       </c>
       <c r="L173">
+        <v>0</v>
+      </c>
+      <c r="M173">
         <v>91.53</v>
       </c>
     </row>
-    <row r="174" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C174" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D174">
         <v>1653</v>
       </c>
       <c r="E174" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F174" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G174" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H174">
+        <v>39</v>
+      </c>
+      <c r="I174">
         <v>13</v>
       </c>
-      <c r="I174" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J174" t="b">
+        <v>0</v>
+      </c>
+      <c r="K174" t="s">
+        <v>81</v>
       </c>
       <c r="L174">
+        <v>0</v>
+      </c>
+      <c r="M174">
         <v>91.26</v>
       </c>
     </row>
-    <row r="175" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C175" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D175">
         <v>105</v>
       </c>
       <c r="E175" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="F175" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G175" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H175">
+        <v>135</v>
+      </c>
+      <c r="I175">
         <v>20</v>
       </c>
-      <c r="I175" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J175" t="b">
+        <v>0</v>
+      </c>
+      <c r="K175" t="s">
+        <v>81</v>
       </c>
       <c r="L175">
+        <v>0</v>
+      </c>
+      <c r="M175">
         <v>91.03</v>
       </c>
     </row>
-    <row r="176" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C176" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E176" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F176" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G176" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H176">
+        <v>40</v>
+      </c>
+      <c r="I176">
         <v>10</v>
       </c>
-      <c r="I176" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J176" t="b">
+        <v>0</v>
+      </c>
+      <c r="K176" t="s">
+        <v>81</v>
       </c>
       <c r="L176">
+        <v>0</v>
+      </c>
+      <c r="M176">
         <v>90.89</v>
       </c>
     </row>
-    <row r="177" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C177" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E177" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="F177" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G177" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H177">
+        <v>136</v>
+      </c>
+      <c r="I177">
         <v>33</v>
       </c>
-      <c r="I177" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J177" t="b">
+        <v>0</v>
+      </c>
+      <c r="K177" t="s">
+        <v>81</v>
       </c>
       <c r="L177">
+        <v>0</v>
+      </c>
+      <c r="M177">
         <v>90.74</v>
       </c>
     </row>
-    <row r="178" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C178" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E178" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F178" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G178" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H178">
+        <v>41</v>
+      </c>
+      <c r="I178">
         <v>11</v>
       </c>
-      <c r="I178" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J178" t="b">
+        <v>0</v>
+      </c>
+      <c r="K178" t="s">
+        <v>81</v>
       </c>
       <c r="L178">
+        <v>0</v>
+      </c>
+      <c r="M178">
         <v>90.71</v>
       </c>
     </row>
-    <row r="179" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C179" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D179">
         <v>2113</v>
       </c>
       <c r="E179" t="s">
+        <v>18</v>
+      </c>
+      <c r="F179" t="s">
+        <v>33</v>
+      </c>
+      <c r="G179" t="s">
         <v>17</v>
       </c>
-      <c r="F179" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H179">
+        <v>42</v>
+      </c>
+      <c r="I179">
         <v>12</v>
       </c>
-      <c r="I179" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J179" t="b">
+        <v>0</v>
+      </c>
+      <c r="K179" t="s">
+        <v>81</v>
       </c>
       <c r="L179">
+        <v>0</v>
+      </c>
+      <c r="M179">
         <v>90.68</v>
       </c>
     </row>
-    <row r="180" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C180" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D180">
-        <v>6</v>
+        <v>1626</v>
       </c>
       <c r="E180" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F180" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G180" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H180">
+        <v>43</v>
+      </c>
+      <c r="I180">
         <v>13</v>
       </c>
-      <c r="I180" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J180" t="b">
+        <v>0</v>
+      </c>
+      <c r="K180" t="s">
+        <v>81</v>
       </c>
       <c r="L180">
+        <v>0</v>
+      </c>
+      <c r="M180">
         <v>90.67</v>
       </c>
     </row>
-    <row r="181" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C181" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E181" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F181" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G181" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H181">
+        <v>44</v>
+      </c>
+      <c r="I181">
         <v>5</v>
       </c>
-      <c r="I181" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J181" t="b">
+        <v>0</v>
+      </c>
+      <c r="K181" t="s">
+        <v>81</v>
       </c>
       <c r="L181">
+        <v>0</v>
+      </c>
+      <c r="M181">
         <v>90.67</v>
       </c>
     </row>
-    <row r="182" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C182" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D182">
         <v>1891</v>
       </c>
       <c r="E182" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F182" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G182" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H182">
+        <v>45</v>
+      </c>
+      <c r="I182">
         <v>14</v>
       </c>
-      <c r="I182" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J182" t="b">
+        <v>0</v>
+      </c>
+      <c r="K182" t="s">
+        <v>81</v>
       </c>
       <c r="L182">
+        <v>0</v>
+      </c>
+      <c r="M182">
         <v>90.66</v>
       </c>
     </row>
-    <row r="183" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A183">
         <v>183</v>
       </c>
       <c r="B183" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C183" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="E183" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="F183" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G183" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H183">
+        <v>137</v>
+      </c>
+      <c r="I183">
         <v>37</v>
       </c>
-      <c r="I183" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J183" t="b">
+        <v>0</v>
+      </c>
+      <c r="K183" t="s">
+        <v>81</v>
       </c>
       <c r="L183">
+        <v>0</v>
+      </c>
+      <c r="M183">
         <v>90.36</v>
       </c>
     </row>
-    <row r="184" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A184">
         <v>184</v>
       </c>
       <c r="B184" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C184" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="E184" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F184" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G184" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H184">
+        <v>138</v>
+      </c>
+      <c r="I184">
         <v>38</v>
       </c>
-      <c r="I184" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J184" t="b">
+        <v>0</v>
+      </c>
+      <c r="K184" t="s">
+        <v>81</v>
       </c>
       <c r="L184">
+        <v>0</v>
+      </c>
+      <c r="M184">
         <v>90.11</v>
       </c>
     </row>
-    <row r="185" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A185">
         <v>185</v>
       </c>
       <c r="B185" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C185" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E185" t="s">
+        <v>18</v>
+      </c>
+      <c r="F185" t="s">
+        <v>33</v>
+      </c>
+      <c r="G185" t="s">
         <v>17</v>
       </c>
-      <c r="F185" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H185">
+        <v>47</v>
+      </c>
+      <c r="I185">
         <v>14</v>
       </c>
-      <c r="I185" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J185" t="b">
+        <v>0</v>
+      </c>
+      <c r="K185" t="s">
+        <v>81</v>
       </c>
       <c r="L185">
+        <v>0</v>
+      </c>
+      <c r="M185">
         <v>90.01</v>
       </c>
     </row>
-    <row r="186" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A186">
         <v>186</v>
       </c>
       <c r="B186" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C186" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E186" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F186" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G186" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H186">
+        <v>139</v>
+      </c>
+      <c r="I186">
         <v>38</v>
       </c>
-      <c r="I186" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J186" t="b">
+        <v>0</v>
+      </c>
+      <c r="K186" t="s">
+        <v>81</v>
       </c>
       <c r="L186">
+        <v>0</v>
+      </c>
+      <c r="M186">
         <v>89.98</v>
       </c>
     </row>
-    <row r="187" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A187">
         <v>187</v>
       </c>
       <c r="B187" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C187" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D187">
-        <v>83</v>
+        <v>631</v>
       </c>
       <c r="E187" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F187" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G187" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H187">
+        <v>140</v>
+      </c>
+      <c r="I187">
         <v>21</v>
       </c>
-      <c r="I187" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J187" t="b">
+        <v>0</v>
+      </c>
+      <c r="K187" t="s">
+        <v>81</v>
       </c>
       <c r="L187">
+        <v>0</v>
+      </c>
+      <c r="M187">
         <v>89.86</v>
       </c>
     </row>
-    <row r="188" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A188">
         <v>188</v>
       </c>
       <c r="B188" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C188" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E188" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F188" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G188" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H188">
+        <v>48</v>
+      </c>
+      <c r="I188">
         <v>5</v>
       </c>
-      <c r="I188" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J188" t="b">
+        <v>0</v>
+      </c>
+      <c r="K188" t="s">
+        <v>81</v>
       </c>
       <c r="L188">
+        <v>0</v>
+      </c>
+      <c r="M188">
         <v>88.38</v>
       </c>
     </row>
-    <row r="189" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A189">
         <v>189</v>
       </c>
       <c r="B189" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C189" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E189" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F189" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G189" t="s">
+        <v>17</v>
+      </c>
+      <c r="H189">
+        <v>49</v>
+      </c>
+      <c r="I189">
         <v>16</v>
       </c>
-      <c r="H189">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="J189" t="b">
+        <v>0</v>
+      </c>
+      <c r="K189" t="s">
+        <v>81</v>
       </c>
       <c r="L189">
+        <v>0</v>
+      </c>
+      <c r="M189">
         <v>88.13</v>
       </c>
     </row>
-    <row r="190" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A190">
         <v>190</v>
       </c>
       <c r="B190" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C190" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="E190" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F190" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G190" t="s">
+        <v>23</v>
+      </c>
+      <c r="H190">
+        <v>141</v>
+      </c>
+      <c r="I190">
         <v>22</v>
       </c>
-      <c r="H190">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="J190" t="b">
+        <v>0</v>
+      </c>
+      <c r="K190" t="s">
+        <v>81</v>
       </c>
       <c r="L190">
+        <v>0</v>
+      </c>
+      <c r="M190">
         <v>88.06</v>
       </c>
     </row>
-    <row r="191" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A191">
         <v>191</v>
       </c>
       <c r="B191" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C191" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D191">
         <v>1652</v>
       </c>
       <c r="E191" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F191" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G191" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H191">
+        <v>50</v>
+      </c>
+      <c r="I191">
         <v>17</v>
       </c>
-      <c r="I191" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J191" t="b">
+        <v>0</v>
+      </c>
+      <c r="K191" t="s">
+        <v>81</v>
       </c>
       <c r="L191">
+        <v>0</v>
+      </c>
+      <c r="M191">
         <v>87.55</v>
       </c>
     </row>
-    <row r="192" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A192">
         <v>192</v>
       </c>
       <c r="B192" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C192" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D192">
         <v>1512</v>
       </c>
       <c r="E192" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F192" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G192" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H192">
+        <v>142</v>
+      </c>
+      <c r="I192">
         <v>39</v>
       </c>
-      <c r="I192" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J192" t="b">
+        <v>0</v>
+      </c>
+      <c r="K192" t="s">
+        <v>81</v>
       </c>
       <c r="L192">
+        <v>0</v>
+      </c>
+      <c r="M192">
         <v>87.54</v>
       </c>
     </row>
-    <row r="193" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A193">
         <v>193</v>
       </c>
       <c r="B193" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C193" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D193">
         <v>1736</v>
       </c>
       <c r="E193" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F193" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G193" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H193">
+        <v>143</v>
+      </c>
+      <c r="I193">
         <v>34</v>
       </c>
-      <c r="I193" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J193" t="b">
+        <v>0</v>
+      </c>
+      <c r="K193" t="s">
+        <v>81</v>
       </c>
       <c r="L193">
+        <v>0</v>
+      </c>
+      <c r="M193">
         <v>87.25</v>
       </c>
     </row>
-    <row r="194" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A194">
         <v>194</v>
       </c>
       <c r="B194" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C194" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E194" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F194" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G194" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H194">
+        <v>144</v>
+      </c>
+      <c r="I194">
         <v>35</v>
       </c>
-      <c r="I194" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J194" t="b">
+        <v>0</v>
+      </c>
+      <c r="K194" t="s">
+        <v>81</v>
       </c>
       <c r="L194">
+        <v>0</v>
+      </c>
+      <c r="M194">
         <v>84.14</v>
       </c>
     </row>
-    <row r="195" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A195">
         <v>195</v>
       </c>
       <c r="B195" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C195" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E195" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F195" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G195" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H195">
+        <v>145</v>
+      </c>
+      <c r="I195">
         <v>40</v>
       </c>
-      <c r="I195" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J195" t="b">
+        <v>0</v>
+      </c>
+      <c r="K195" t="s">
+        <v>81</v>
       </c>
       <c r="L195">
+        <v>0</v>
+      </c>
+      <c r="M195">
         <v>83.56</v>
       </c>
     </row>
-    <row r="196" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A196">
         <v>196</v>
       </c>
       <c r="B196" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C196" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E196" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F196" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G196" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H196">
+        <v>146</v>
+      </c>
+      <c r="I196">
         <v>41</v>
       </c>
-      <c r="I196" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J196" t="b">
+        <v>0</v>
+      </c>
+      <c r="K196" t="s">
+        <v>81</v>
       </c>
       <c r="L196">
+        <v>0</v>
+      </c>
+      <c r="M196">
         <v>82.93</v>
       </c>
     </row>
-    <row r="197" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A197">
         <v>197</v>
       </c>
       <c r="B197" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C197" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D197">
-        <v>5014</v>
+        <v>719</v>
       </c>
       <c r="E197" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F197" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G197" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H197">
+        <v>147</v>
+      </c>
+      <c r="I197">
         <v>4</v>
       </c>
-      <c r="I197" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J197" t="b">
+        <v>0</v>
+      </c>
+      <c r="K197" t="s">
+        <v>81</v>
       </c>
       <c r="L197">
+        <v>0</v>
+      </c>
+      <c r="M197">
         <v>81.48</v>
       </c>
     </row>
-    <row r="198" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A198">
         <v>198</v>
       </c>
       <c r="B198" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C198" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D198">
         <v>1426</v>
       </c>
       <c r="E198" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F198" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G198" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H198">
+        <v>51</v>
+      </c>
+      <c r="I198">
         <v>15</v>
       </c>
-      <c r="I198" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J198" t="b">
+        <v>0</v>
+      </c>
+      <c r="K198" t="s">
+        <v>81</v>
       </c>
       <c r="L198">
+        <v>0</v>
+      </c>
+      <c r="M198">
         <v>79.58</v>
       </c>
     </row>
-    <row r="199" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A199">
         <v>199</v>
       </c>
       <c r="B199" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C199" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D199">
         <v>1427</v>
       </c>
       <c r="E199" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F199" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G199" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H199">
+        <v>148</v>
+      </c>
+      <c r="I199">
         <v>39</v>
       </c>
-      <c r="I199" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J199" t="b">
+        <v>0</v>
+      </c>
+      <c r="K199" t="s">
+        <v>81</v>
       </c>
       <c r="L199">
+        <v>0</v>
+      </c>
+      <c r="M199">
         <v>79.04</v>
       </c>
     </row>
-    <row r="200" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A200">
         <v>200</v>
       </c>
       <c r="B200" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C200" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E200" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F200" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G200" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H200">
+        <v>149</v>
+      </c>
+      <c r="I200">
         <v>36</v>
       </c>
-      <c r="I200" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J200" t="b">
+        <v>0</v>
+      </c>
+      <c r="K200" t="s">
+        <v>81</v>
       </c>
       <c r="L200">
+        <v>0</v>
+      </c>
+      <c r="M200">
         <v>78.29</v>
       </c>
     </row>
-    <row r="201" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A201">
         <v>201</v>
       </c>
       <c r="B201" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C201" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="E201" t="s">
+        <v>18</v>
+      </c>
+      <c r="F201" t="s">
+        <v>33</v>
+      </c>
+      <c r="G201" t="s">
         <v>17</v>
       </c>
-      <c r="F201" t="s">
-[...2 lines deleted...]
-      <c r="G201" t="s">
+      <c r="H201">
+        <v>52</v>
+      </c>
+      <c r="I201">
         <v>16</v>
       </c>
-      <c r="H201">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="J201" t="b">
+        <v>0</v>
+      </c>
+      <c r="K201" t="s">
+        <v>81</v>
       </c>
       <c r="L201">
+        <v>0</v>
+      </c>
+      <c r="M201">
         <v>78.07</v>
       </c>
     </row>
-    <row r="202" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A202">
         <v>202</v>
       </c>
       <c r="B202" t="s">
+        <v>387</v>
+      </c>
+      <c r="C202" t="s">
         <v>386</v>
       </c>
-      <c r="C202" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E202" t="s">
+        <v>18</v>
+      </c>
+      <c r="F202" t="s">
+        <v>33</v>
+      </c>
+      <c r="G202" t="s">
         <v>17</v>
       </c>
-      <c r="F202" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H202">
+        <v>53</v>
+      </c>
+      <c r="I202">
         <v>17</v>
       </c>
-      <c r="I202" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J202" t="b">
+        <v>0</v>
+      </c>
+      <c r="K202" t="s">
+        <v>81</v>
       </c>
       <c r="L202">
+        <v>0</v>
+      </c>
+      <c r="M202">
         <v>78.07</v>
       </c>
     </row>
-    <row r="203" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A203">
         <v>203</v>
       </c>
       <c r="B203" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C203" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D203">
         <v>1804</v>
       </c>
       <c r="E203" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F203" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G203" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H203">
+        <v>150</v>
+      </c>
+      <c r="I203">
         <v>40</v>
       </c>
-      <c r="I203" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J203" t="b">
+        <v>0</v>
+      </c>
+      <c r="K203" t="s">
+        <v>81</v>
       </c>
       <c r="L203">
+        <v>0</v>
+      </c>
+      <c r="M203">
         <v>77.76</v>
       </c>
     </row>
-    <row r="204" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A204">
         <v>204</v>
       </c>
       <c r="B204" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C204" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E204" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F204" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G204" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H204">
+        <v>54</v>
+      </c>
+      <c r="I204">
         <v>18</v>
       </c>
-      <c r="I204" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J204" t="b">
+        <v>0</v>
+      </c>
+      <c r="K204" t="s">
+        <v>81</v>
       </c>
       <c r="L204">
+        <v>0</v>
+      </c>
+      <c r="M204">
         <v>77.75</v>
       </c>
     </row>
-    <row r="205" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A205">
         <v>205</v>
       </c>
       <c r="B205" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C205" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D205">
         <v>267</v>
       </c>
       <c r="E205" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F205" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G205" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H205">
+        <v>55</v>
+      </c>
+      <c r="I205">
         <v>18</v>
       </c>
-      <c r="I205" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J205" t="b">
+        <v>0</v>
+      </c>
+      <c r="K205" t="s">
+        <v>81</v>
       </c>
       <c r="L205">
+        <v>0</v>
+      </c>
+      <c r="M205">
         <v>77.29</v>
       </c>
     </row>
-    <row r="206" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A206">
         <v>206</v>
       </c>
       <c r="B206" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C206" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E206" t="s">
+        <v>18</v>
+      </c>
+      <c r="F206" t="s">
+        <v>33</v>
+      </c>
+      <c r="G206" t="s">
         <v>17</v>
       </c>
-      <c r="F206" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H206">
+        <v>56</v>
+      </c>
+      <c r="I206">
         <v>19</v>
       </c>
-      <c r="I206" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J206" t="b">
+        <v>0</v>
+      </c>
+      <c r="K206" t="s">
+        <v>81</v>
       </c>
       <c r="L206">
+        <v>0</v>
+      </c>
+      <c r="M206">
         <v>77.27</v>
       </c>
     </row>
-    <row r="207" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A207">
         <v>207</v>
       </c>
       <c r="B207" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C207" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="E207" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F207" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G207" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H207">
+        <v>151</v>
+      </c>
+      <c r="I207">
         <v>37</v>
       </c>
-      <c r="I207" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J207" t="b">
+        <v>0</v>
+      </c>
+      <c r="K207" t="s">
+        <v>81</v>
       </c>
       <c r="L207">
+        <v>0</v>
+      </c>
+      <c r="M207">
         <v>76.46</v>
       </c>
     </row>
-    <row r="208" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A208">
         <v>208</v>
       </c>
       <c r="B208" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C208" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E208" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F208" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G208" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H208">
+        <v>57</v>
+      </c>
+      <c r="I208">
         <v>10</v>
       </c>
-      <c r="I208" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J208" t="b">
+        <v>0</v>
+      </c>
+      <c r="K208" t="s">
+        <v>81</v>
       </c>
       <c r="L208">
+        <v>0</v>
+      </c>
+      <c r="M208">
         <v>74.19</v>
       </c>
     </row>
-    <row r="209" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A209">
         <v>209</v>
       </c>
       <c r="B209" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C209" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E209" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F209" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G209" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H209">
+        <v>152</v>
+      </c>
+      <c r="I209">
         <v>38</v>
       </c>
-      <c r="I209" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J209" t="b">
+        <v>0</v>
+      </c>
+      <c r="K209" t="s">
+        <v>81</v>
       </c>
       <c r="L209">
+        <v>0</v>
+      </c>
+      <c r="M209">
         <v>73.54</v>
       </c>
     </row>
-    <row r="210" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A210">
         <v>210</v>
       </c>
       <c r="B210" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C210" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D210">
         <v>478</v>
       </c>
       <c r="E210" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F210" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G210" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H210">
+        <v>153</v>
+      </c>
+      <c r="I210">
         <v>5</v>
       </c>
-      <c r="I210" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J210" t="b">
+        <v>0</v>
+      </c>
+      <c r="K210" t="s">
+        <v>81</v>
       </c>
       <c r="L210">
+        <v>0</v>
+      </c>
+      <c r="M210">
         <v>73.5</v>
       </c>
     </row>
-    <row r="211" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A211">
         <v>211</v>
       </c>
       <c r="B211" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C211" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E211" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F211" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G211" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H211">
+        <v>58</v>
+      </c>
+      <c r="I211">
         <v>11</v>
       </c>
-      <c r="I211" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J211" t="b">
+        <v>0</v>
+      </c>
+      <c r="K211" t="s">
+        <v>81</v>
       </c>
       <c r="L211">
+        <v>0</v>
+      </c>
+      <c r="M211">
         <v>73.27</v>
       </c>
     </row>
-    <row r="212" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A212">
         <v>212</v>
       </c>
       <c r="B212" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C212" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E212" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F212" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G212" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H212">
+        <v>154</v>
+      </c>
+      <c r="I212">
         <v>39</v>
       </c>
-      <c r="I212" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J212" t="b">
+        <v>0</v>
+      </c>
+      <c r="K212" t="s">
+        <v>81</v>
       </c>
       <c r="L212">
+        <v>0</v>
+      </c>
+      <c r="M212">
         <v>73.02</v>
       </c>
     </row>
-    <row r="213" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A213">
         <v>213</v>
       </c>
       <c r="B213" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C213" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>150</v>
       </c>
       <c r="E213" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F213" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G213" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H213">
+        <v>59</v>
+      </c>
+      <c r="I213">
         <v>1</v>
       </c>
-      <c r="I213" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J213" t="b">
+        <v>0</v>
+      </c>
+      <c r="K213" t="s">
+        <v>81</v>
       </c>
       <c r="L213">
+        <v>0</v>
+      </c>
+      <c r="M213">
         <v>68.64</v>
       </c>
     </row>
-    <row r="214" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A214">
         <v>214</v>
       </c>
       <c r="B214" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C214" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D214">
         <v>1531</v>
       </c>
       <c r="E214" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F214" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G214" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H214">
-        <v>23</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>155</v>
+      </c>
+      <c r="I214">
+        <v>23</v>
+      </c>
+      <c r="J214" t="b">
+        <v>0</v>
+      </c>
+      <c r="K214" t="s">
+        <v>81</v>
       </c>
       <c r="L214">
+        <v>0</v>
+      </c>
+      <c r="M214">
         <v>68.32</v>
       </c>
     </row>
-    <row r="215" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A215">
         <v>215</v>
       </c>
       <c r="B215" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C215" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="E215" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F215" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G215" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H215">
+        <v>60</v>
+      </c>
+      <c r="I215">
         <v>12</v>
       </c>
-      <c r="I215" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J215" t="b">
+        <v>0</v>
+      </c>
+      <c r="K215" t="s">
+        <v>81</v>
       </c>
       <c r="L215">
+        <v>0</v>
+      </c>
+      <c r="M215">
         <v>58.48</v>
       </c>
     </row>
-    <row r="216" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A216">
         <v>216</v>
       </c>
       <c r="B216" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C216" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D216">
         <v>1562</v>
       </c>
       <c r="E216" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="F216" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G216" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H216">
+        <v>156</v>
+      </c>
+      <c r="I216">
         <v>42</v>
       </c>
-      <c r="I216" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J216" t="b">
+        <v>0</v>
+      </c>
+      <c r="K216" t="s">
+        <v>81</v>
       </c>
       <c r="L216">
+        <v>0</v>
+      </c>
+      <c r="M216">
         <v>57.32</v>
       </c>
     </row>
-    <row r="217" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A217">
         <v>217</v>
       </c>
       <c r="B217" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C217" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D217">
         <v>1538</v>
       </c>
       <c r="E217" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F217" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G217" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H217">
+        <v>61</v>
+      </c>
+      <c r="I217">
         <v>13</v>
       </c>
-      <c r="I217" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J217" t="b">
+        <v>0</v>
+      </c>
+      <c r="K217" t="s">
+        <v>81</v>
       </c>
       <c r="L217">
+        <v>0</v>
+      </c>
+      <c r="M217">
         <v>55.42</v>
       </c>
     </row>
-    <row r="218" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A218">
         <v>218</v>
       </c>
       <c r="B218" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C218" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D218">
-        <v>365</v>
+        <v>1894</v>
       </c>
       <c r="E218" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F218" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G218" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H218">
+        <v>157</v>
+      </c>
+      <c r="I218">
         <v>40</v>
       </c>
-      <c r="I218" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J218" t="b">
+        <v>0</v>
+      </c>
+      <c r="K218" t="s">
+        <v>81</v>
       </c>
       <c r="L218">
         <v>0</v>
       </c>
-    </row>
-    <row r="219" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M218">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="219" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A219">
         <v>219</v>
       </c>
       <c r="B219" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C219" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E219" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="F219" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G219" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H219">
+        <v>158</v>
+      </c>
+      <c r="I219">
         <v>41</v>
       </c>
-      <c r="I219" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J219" t="b">
+        <v>0</v>
+      </c>
+      <c r="K219" t="s">
+        <v>81</v>
       </c>
       <c r="L219">
         <v>0</v>
       </c>
-    </row>
-    <row r="220" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M219">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="220" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A220">
         <v>220</v>
       </c>
       <c r="B220" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C220" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D220">
         <v>1678</v>
       </c>
       <c r="E220" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="F220" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G220" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H220">
+        <v>159</v>
+      </c>
+      <c r="I220">
         <v>41</v>
       </c>
-      <c r="I220" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J220" t="b">
+        <v>0</v>
+      </c>
+      <c r="K220" t="s">
+        <v>81</v>
       </c>
       <c r="L220">
         <v>0</v>
       </c>
-    </row>
-    <row r="221" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M220">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A221">
         <v>221</v>
       </c>
       <c r="B221" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C221" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D221">
-        <v>403</v>
+        <v>740</v>
       </c>
       <c r="E221" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="F221" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G221" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H221">
+        <v>160</v>
+      </c>
+      <c r="I221">
         <v>42</v>
       </c>
-      <c r="I221" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J221" t="b">
+        <v>0</v>
+      </c>
+      <c r="K221" t="s">
+        <v>81</v>
       </c>
       <c r="L221">
         <v>0</v>
       </c>
-    </row>
-    <row r="222" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M221">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A222">
         <v>222</v>
       </c>
       <c r="B222" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C222" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E222" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F222" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G222" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H222">
+        <v>161</v>
+      </c>
+      <c r="I222">
         <v>42</v>
       </c>
-      <c r="I222" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J222" t="b">
+        <v>0</v>
+      </c>
+      <c r="K222" t="s">
+        <v>81</v>
       </c>
       <c r="L222">
         <v>0</v>
       </c>
-    </row>
-    <row r="223" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M222">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="223" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A223">
         <v>223</v>
       </c>
       <c r="B223" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C223" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E223" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F223" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G223" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H223">
+        <v>162</v>
+      </c>
+      <c r="I223">
         <v>43</v>
       </c>
-      <c r="I223" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="J223" t="b">
+        <v>0</v>
+      </c>
+      <c r="K223" t="s">
+        <v>81</v>
       </c>
       <c r="L223">
+        <v>0</v>
+      </c>
+      <c r="M223">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>