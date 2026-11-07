--- v1 (2026-09-22)
+++ v2 (2026-11-07)
@@ -8,106 +8,115 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="278" uniqueCount="131">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
+    <t>Class Position</t>
+  </si>
+  <si>
     <t>Category Position</t>
   </si>
   <si>
     <t>Eligible</t>
   </si>
   <si>
     <t>IneligibleReasons</t>
   </si>
   <si>
     <t>Race count</t>
   </si>
   <si>
     <t xml:space="preserve">Brecon Beacons : Bannau Brycheiniog </t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
+    <t>Tom</t>
+  </si>
+  <si>
+    <t>SCRIVENS</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>S</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
     <t>Tony</t>
   </si>
   <si>
     <t>James</t>
   </si>
   <si>
-    <t/>
-[...7 lines deleted...]
-  <si>
     <t>Owain</t>
   </si>
   <si>
     <t>Williams</t>
   </si>
   <si>
     <t>Rhedwyr Eryri Harriers</t>
   </si>
   <si>
     <t>V40</t>
   </si>
   <si>
     <t>Wyndham</t>
   </si>
   <si>
     <t>Turner</t>
   </si>
   <si>
     <t>Mynydd Du</t>
   </si>
   <si>
     <t>Benjamin</t>
   </si>
   <si>
     <t>Moon</t>
@@ -151,174 +160,291 @@
   <si>
     <t>Mahoney</t>
   </si>
   <si>
     <t>Dan</t>
   </si>
   <si>
     <t>Hooper</t>
   </si>
   <si>
     <t>Sarn Helen</t>
   </si>
   <si>
     <t>Ian</t>
   </si>
   <si>
     <t>Whistance</t>
   </si>
   <si>
     <t>Rhian</t>
   </si>
   <si>
     <t>Probert</t>
   </si>
   <si>
-    <t>Tom</t>
-[...1 lines deleted...]
-  <si>
     <t>TURNER</t>
   </si>
   <si>
     <t>Liza</t>
   </si>
   <si>
     <t>Bradshaw</t>
   </si>
   <si>
     <t>Clc Striders</t>
   </si>
   <si>
     <t>Luke</t>
   </si>
   <si>
     <t>Poole Runners</t>
   </si>
   <si>
+    <t>Dafydd</t>
+  </si>
+  <si>
+    <t>Mike</t>
+  </si>
+  <si>
+    <t>Frost</t>
+  </si>
+  <si>
+    <t>Mercia Fell Runners</t>
+  </si>
+  <si>
+    <t>Simon</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Bristol Up &amp; Runners</t>
+  </si>
+  <si>
+    <t>Sion</t>
+  </si>
+  <si>
+    <t>Britton</t>
+  </si>
+  <si>
+    <t>Clwb Rhedeg Pontardawe</t>
+  </si>
+  <si>
+    <t>Sam</t>
+  </si>
+  <si>
+    <t>Lees</t>
+  </si>
+  <si>
+    <t>Sandra</t>
+  </si>
+  <si>
+    <t>HELK</t>
+  </si>
+  <si>
+    <t>Vegan Runners UK</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Lawson</t>
+  </si>
+  <si>
+    <t>Chepstow Harriers</t>
+  </si>
+  <si>
+    <t>Alix</t>
+  </si>
+  <si>
+    <t>Arndt</t>
+  </si>
+  <si>
+    <t>Hilary</t>
+  </si>
+  <si>
+    <t>KEOGH</t>
+  </si>
+  <si>
+    <t>V60</t>
+  </si>
+  <si>
+    <t>Edwards</t>
+  </si>
+  <si>
+    <t>Croft Ambrey RC</t>
+  </si>
+  <si>
+    <t>Jack</t>
+  </si>
+  <si>
+    <t>Rowland</t>
+  </si>
+  <si>
+    <t>Lliswerry Runners</t>
+  </si>
+  <si>
+    <t>Tim</t>
+  </si>
+  <si>
+    <t>Croucher</t>
+  </si>
+  <si>
+    <t>Flora</t>
+  </si>
+  <si>
+    <t>Gunner</t>
+  </si>
+  <si>
+    <t>Edward</t>
+  </si>
+  <si>
+    <t>Lesniak</t>
+  </si>
+  <si>
+    <t>Achille Ratti Climbing Club</t>
+  </si>
+  <si>
+    <t>V70</t>
+  </si>
+  <si>
+    <t>Huw</t>
+  </si>
+  <si>
+    <t>Davies</t>
+  </si>
+  <si>
+    <t>Pontypridd Roadents</t>
+  </si>
+  <si>
+    <t>NotAMember</t>
+  </si>
+  <si>
+    <t>Morgan</t>
+  </si>
+  <si>
+    <t>TAME</t>
+  </si>
+  <si>
+    <t>Poole AC</t>
+  </si>
+  <si>
+    <t>Dale</t>
+  </si>
+  <si>
+    <t>Appleby</t>
+  </si>
+  <si>
+    <t>KNIGHT</t>
+  </si>
+  <si>
+    <t>Swansea Bay Orienteering Club</t>
+  </si>
+  <si>
     <t>Pete</t>
   </si>
   <si>
     <t>GORDON</t>
   </si>
   <si>
-    <t>NotAMember</t>
-[...1 lines deleted...]
-  <si>
     <t>Ilona</t>
   </si>
   <si>
     <t>Bull</t>
   </si>
   <si>
-    <t>Sion</t>
-[...7 lines deleted...]
-  <si>
     <t>Roger</t>
   </si>
   <si>
     <t>Chamberlain</t>
   </si>
   <si>
     <t>Sarah</t>
   </si>
   <si>
     <t>Jeremiah</t>
   </si>
   <si>
     <t>Parc Bryn Bach Running Club</t>
   </si>
   <si>
     <t>Gavin</t>
   </si>
   <si>
-    <t>Morgan</t>
-[...1 lines deleted...]
-  <si>
     <t>Antoinette</t>
   </si>
   <si>
     <t>Rose</t>
   </si>
   <si>
-    <t>Lliswerry Runners</t>
-[...1 lines deleted...]
-  <si>
     <t>Sweeper</t>
   </si>
   <si>
     <t>Clare</t>
   </si>
   <si>
-    <t>Daniel</t>
-[...1 lines deleted...]
-  <si>
     <t>Maskew</t>
   </si>
   <si>
     <t>Wolverhampton &amp; Bilston</t>
   </si>
   <si>
     <t>NotEnoughCompletedRaces, NotAMember</t>
   </si>
   <si>
     <t>Andy</t>
   </si>
   <si>
     <t>DEAN</t>
   </si>
   <si>
     <t>WFRA</t>
   </si>
   <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>Gledson</t>
+  </si>
+  <si>
+    <t>Town and Country Harriers</t>
+  </si>
+  <si>
     <t>Willem</t>
   </si>
   <si>
     <t>van Prooijen</t>
   </si>
   <si>
     <t>Clwydian Range Runners</t>
   </si>
   <si>
     <t>V75</t>
   </si>
   <si>
     <t>NotEnoughCompletedRaces</t>
-  </si>
-[...7 lines deleted...]
-    <t>Town and Country Harriers</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -655,1130 +781,1994 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M27"/>
+  <dimension ref="A1:N45"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D2">
-        <v>643</v>
+        <v>2638</v>
       </c>
       <c r="E2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
-      <c r="I2" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="I2">
+        <v>1</v>
+      </c>
+      <c r="J2" t="b">
+        <v>1</v>
+      </c>
+      <c r="K2" t="s">
+        <v>16</v>
       </c>
       <c r="L2">
-        <v>125.49</v>
+        <v>1</v>
       </c>
       <c r="M2">
-        <v>125.49</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
+        <v>125.6</v>
+      </c>
+      <c r="N2">
+        <v>125.6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D3">
-        <v>1633</v>
+        <v>1771</v>
       </c>
       <c r="E3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="G3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H3">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="I3">
+        <v>2</v>
+      </c>
+      <c r="J3" t="b">
+        <v>1</v>
+      </c>
+      <c r="K3" t="s">
+        <v>16</v>
       </c>
       <c r="L3">
-        <v>125.04</v>
+        <v>1</v>
       </c>
       <c r="M3">
-        <v>125.04</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+        <v>125.49</v>
+      </c>
+      <c r="N3">
+        <v>125.49</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4">
+        <v>1633</v>
+      </c>
+      <c r="E4" t="s">
         <v>23</v>
       </c>
-      <c r="D4">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>24</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H4">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="I4">
+        <v>1</v>
+      </c>
+      <c r="J4" t="b">
+        <v>1</v>
+      </c>
+      <c r="K4" t="s">
+        <v>16</v>
       </c>
       <c r="L4">
-        <v>124.44</v>
+        <v>1</v>
       </c>
       <c r="M4">
-        <v>124.44</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+        <v>125.04</v>
+      </c>
+      <c r="N4">
+        <v>125.04</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5">
-        <v>5022</v>
+        <v>1798</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="G5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H5">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="I5">
+        <v>3</v>
+      </c>
+      <c r="J5" t="b">
+        <v>1</v>
+      </c>
+      <c r="K5" t="s">
+        <v>16</v>
       </c>
       <c r="L5">
-        <v>123.67</v>
+        <v>1</v>
       </c>
       <c r="M5">
-        <v>123.67</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+        <v>124.44</v>
+      </c>
+      <c r="N5">
+        <v>124.44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
       <c r="C6" t="s">
         <v>29</v>
       </c>
+      <c r="D6">
+        <v>514</v>
+      </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="G6" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="H6">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>5</v>
+      </c>
+      <c r="I6">
+        <v>2</v>
+      </c>
+      <c r="J6" t="b">
+        <v>1</v>
+      </c>
+      <c r="K6" t="s">
+        <v>16</v>
       </c>
       <c r="L6">
-        <v>122.84</v>
+        <v>1</v>
       </c>
       <c r="M6">
-        <v>122.84</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+        <v>123.67</v>
+      </c>
+      <c r="N6">
+        <v>123.67</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" t="s">
         <v>32</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7">
+        <v>2622</v>
+      </c>
+      <c r="E7" t="s">
         <v>33</v>
       </c>
-      <c r="D7">
-[...4 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G7" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="H7">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>1</v>
+      </c>
+      <c r="I7">
+        <v>1</v>
+      </c>
+      <c r="J7" t="b">
+        <v>1</v>
+      </c>
+      <c r="K7" t="s">
+        <v>16</v>
       </c>
       <c r="L7">
-        <v>117.51</v>
+        <v>1</v>
       </c>
       <c r="M7">
-        <v>117.51</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+        <v>122.84</v>
+      </c>
+      <c r="N7">
+        <v>122.84</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8">
+        <v>1753</v>
+      </c>
+      <c r="E8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G8" t="s">
         <v>34</v>
       </c>
-      <c r="C8" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H8">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="I8">
+        <v>2</v>
+      </c>
+      <c r="J8" t="b">
+        <v>1</v>
+      </c>
+      <c r="K8" t="s">
+        <v>16</v>
       </c>
       <c r="L8">
-        <v>115.32</v>
+        <v>1</v>
       </c>
       <c r="M8">
-        <v>115.32</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+        <v>117.51</v>
+      </c>
+      <c r="N8">
+        <v>117.51</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" t="s">
         <v>38</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9">
+        <v>1591</v>
+      </c>
+      <c r="E9" t="s">
         <v>39</v>
       </c>
-      <c r="D9">
-[...4 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H9">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>6</v>
+      </c>
+      <c r="I9">
+        <v>1</v>
+      </c>
+      <c r="J9" t="b">
+        <v>1</v>
+      </c>
+      <c r="K9" t="s">
+        <v>16</v>
       </c>
       <c r="L9">
-        <v>114.11</v>
+        <v>1</v>
       </c>
       <c r="M9">
-        <v>114.11</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+        <v>115.32</v>
+      </c>
+      <c r="N9">
+        <v>115.32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D10">
-        <v>512</v>
+        <v>1580</v>
       </c>
       <c r="E10" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="G10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H10">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>7</v>
+      </c>
+      <c r="I10">
+        <v>4</v>
+      </c>
+      <c r="J10" t="b">
+        <v>1</v>
+      </c>
+      <c r="K10" t="s">
+        <v>16</v>
       </c>
       <c r="L10">
-        <v>113.61</v>
+        <v>1</v>
       </c>
       <c r="M10">
-        <v>113.61</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+        <v>114.11</v>
+      </c>
+      <c r="N10">
+        <v>114.11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11">
-        <v>563</v>
+        <v>2482</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="F11" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H11">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>8</v>
+      </c>
+      <c r="I11">
+        <v>2</v>
+      </c>
+      <c r="J11" t="b">
+        <v>1</v>
+      </c>
+      <c r="K11" t="s">
+        <v>16</v>
       </c>
       <c r="L11">
-        <v>110.6</v>
+        <v>1</v>
       </c>
       <c r="M11">
-        <v>110.6</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+        <v>113.61</v>
+      </c>
+      <c r="N11">
+        <v>113.61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D12">
-        <v>170</v>
+        <v>1184</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G12" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="H12">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>9</v>
+      </c>
+      <c r="I12">
+        <v>3</v>
+      </c>
+      <c r="J12" t="b">
+        <v>1</v>
+      </c>
+      <c r="K12" t="s">
+        <v>16</v>
       </c>
       <c r="L12">
-        <v>110.52</v>
+        <v>1</v>
       </c>
       <c r="M12">
-        <v>110.52</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+        <v>110.6</v>
+      </c>
+      <c r="N12">
+        <v>110.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D13">
-        <v>159</v>
+        <v>981</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G13" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="H13">
         <v>3</v>
       </c>
-      <c r="I13" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="I13">
+        <v>1</v>
+      </c>
+      <c r="J13" t="b">
+        <v>1</v>
+      </c>
+      <c r="K13" t="s">
+        <v>16</v>
       </c>
       <c r="L13">
-        <v>109.53</v>
+        <v>1</v>
       </c>
       <c r="M13">
-        <v>109.53</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+        <v>110.52</v>
+      </c>
+      <c r="N13">
+        <v>110.52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14">
-        <v>659</v>
+        <v>1413</v>
       </c>
       <c r="E14" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G14" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="H14">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>10</v>
+      </c>
+      <c r="I14">
+        <v>3</v>
+      </c>
+      <c r="J14" t="b">
+        <v>1</v>
+      </c>
+      <c r="K14" t="s">
+        <v>16</v>
       </c>
       <c r="L14">
-        <v>105.3</v>
+        <v>1</v>
       </c>
       <c r="M14">
-        <v>105.3</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+        <v>109.53</v>
+      </c>
+      <c r="N14">
+        <v>109.53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15">
-        <v>89</v>
+        <v>2344</v>
       </c>
       <c r="E15" t="s">
         <v>53</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="G15" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="H15">
         <v>4</v>
       </c>
-      <c r="I15" t="b">
-[...2 lines deleted...]
-      <c r="J15" t="s">
+      <c r="I15">
+        <v>1</v>
+      </c>
+      <c r="J15" t="b">
+        <v>1</v>
+      </c>
+      <c r="K15" t="s">
+        <v>16</v>
+      </c>
+      <c r="L15">
+        <v>1</v>
+      </c>
+      <c r="M15">
+        <v>105.3</v>
+      </c>
+      <c r="N15">
+        <v>105.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A16">
         <v>15</v>
       </c>
-      <c r="K15">
-[...2 lines deleted...]
-      <c r="L15">
+      <c r="B16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" t="s">
+        <v>54</v>
+      </c>
+      <c r="D16">
+        <v>1169</v>
+      </c>
+      <c r="E16" t="s">
+        <v>55</v>
+      </c>
+      <c r="F16" t="s">
+        <v>40</v>
+      </c>
+      <c r="G16" t="s">
+        <v>18</v>
+      </c>
+      <c r="H16">
+        <v>11</v>
+      </c>
+      <c r="I16">
+        <v>4</v>
+      </c>
+      <c r="J16" t="b">
+        <v>1</v>
+      </c>
+      <c r="K16" t="s">
+        <v>16</v>
+      </c>
+      <c r="L16">
+        <v>1</v>
+      </c>
+      <c r="M16">
         <v>105.01</v>
       </c>
-      <c r="M15">
+      <c r="N16">
         <v>105.01</v>
       </c>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E16" t="s">
+    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A17">
+        <v>16</v>
+      </c>
+      <c r="B17" t="s">
+        <v>56</v>
+      </c>
+      <c r="C17" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17">
+        <v>1759</v>
+      </c>
+      <c r="E17" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17">
+        <v>12</v>
+      </c>
+      <c r="I17">
+        <v>4</v>
+      </c>
+      <c r="J17" t="b">
+        <v>1</v>
+      </c>
+      <c r="K17" t="s">
+        <v>16</v>
+      </c>
+      <c r="L17">
+        <v>1</v>
+      </c>
+      <c r="M17">
+        <v>101.1</v>
+      </c>
+      <c r="N17">
+        <v>101.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A18">
+        <v>17</v>
+      </c>
+      <c r="B18" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" t="s">
+        <v>58</v>
+      </c>
+      <c r="D18">
+        <v>2317</v>
+      </c>
+      <c r="E18" t="s">
+        <v>59</v>
+      </c>
+      <c r="F18" t="s">
+        <v>40</v>
+      </c>
+      <c r="G18" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18">
+        <v>13</v>
+      </c>
+      <c r="I18">
+        <v>5</v>
+      </c>
+      <c r="J18" t="b">
+        <v>1</v>
+      </c>
+      <c r="K18" t="s">
+        <v>16</v>
+      </c>
+      <c r="L18">
+        <v>1</v>
+      </c>
+      <c r="M18">
+        <v>101.08</v>
+      </c>
+      <c r="N18">
+        <v>101.08</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A19">
+        <v>18</v>
+      </c>
+      <c r="B19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" t="s">
+        <v>61</v>
+      </c>
+      <c r="D19">
+        <v>1666</v>
+      </c>
+      <c r="E19" t="s">
+        <v>62</v>
+      </c>
+      <c r="F19" t="s">
+        <v>40</v>
+      </c>
+      <c r="G19" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19">
+        <v>14</v>
+      </c>
+      <c r="I19">
+        <v>6</v>
+      </c>
+      <c r="J19" t="b">
+        <v>1</v>
+      </c>
+      <c r="K19" t="s">
+        <v>16</v>
+      </c>
+      <c r="L19">
+        <v>1</v>
+      </c>
+      <c r="M19">
+        <v>98.2</v>
+      </c>
+      <c r="N19">
+        <v>98.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A20">
+        <v>19</v>
+      </c>
+      <c r="B20" t="s">
+        <v>63</v>
+      </c>
+      <c r="C20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D20">
+        <v>1834</v>
+      </c>
+      <c r="E20" t="s">
+        <v>65</v>
+      </c>
+      <c r="F20" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" t="s">
+        <v>18</v>
+      </c>
+      <c r="H20">
         <v>15</v>
       </c>
-      <c r="F16" t="s">
-[...2 lines deleted...]
-      <c r="G16" t="s">
+      <c r="I20">
+        <v>5</v>
+      </c>
+      <c r="J20" t="b">
+        <v>1</v>
+      </c>
+      <c r="K20" t="s">
+        <v>16</v>
+      </c>
+      <c r="L20">
+        <v>1</v>
+      </c>
+      <c r="M20">
+        <v>95.32</v>
+      </c>
+      <c r="N20">
+        <v>95.32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A21">
+        <v>20</v>
+      </c>
+      <c r="B21" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D21">
+        <v>2517</v>
+      </c>
+      <c r="E21" t="s">
+        <v>16</v>
+      </c>
+      <c r="F21" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21">
+        <v>16</v>
+      </c>
+      <c r="I21">
+        <v>5</v>
+      </c>
+      <c r="J21" t="b">
+        <v>1</v>
+      </c>
+      <c r="K21" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21">
+        <v>1</v>
+      </c>
+      <c r="M21">
+        <v>94.77</v>
+      </c>
+      <c r="N21">
+        <v>94.77</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A22">
+        <v>21</v>
+      </c>
+      <c r="B22" t="s">
+        <v>68</v>
+      </c>
+      <c r="C22" t="s">
+        <v>69</v>
+      </c>
+      <c r="D22">
+        <v>2549</v>
+      </c>
+      <c r="E22" t="s">
+        <v>70</v>
+      </c>
+      <c r="F22" t="s">
         <v>17</v>
       </c>
-      <c r="H16">
-[...19 lines deleted...]
-      <c r="A17">
+      <c r="G22" t="s">
         <v>34</v>
       </c>
-      <c r="B17" t="s">
-[...14 lines deleted...]
-      <c r="H17">
+      <c r="H22">
+        <v>5</v>
+      </c>
+      <c r="I22">
         <v>3</v>
       </c>
-      <c r="I17" t="b">
-[...34 lines deleted...]
-      <c r="G18" t="s">
+      <c r="J22" t="b">
+        <v>1</v>
+      </c>
+      <c r="K22" t="s">
+        <v>16</v>
+      </c>
+      <c r="L22">
+        <v>1</v>
+      </c>
+      <c r="M22">
+        <v>91.56</v>
+      </c>
+      <c r="N22">
+        <v>91.56</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A23">
+        <v>22</v>
+      </c>
+      <c r="B23" t="s">
+        <v>71</v>
+      </c>
+      <c r="C23" t="s">
+        <v>72</v>
+      </c>
+      <c r="D23">
+        <v>1223</v>
+      </c>
+      <c r="E23" t="s">
+        <v>73</v>
+      </c>
+      <c r="F23" t="s">
+        <v>40</v>
+      </c>
+      <c r="G23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H23">
         <v>17</v>
       </c>
-      <c r="H18">
-[...202 lines deleted...]
-        <v>1</v>
+      <c r="I23">
+        <v>7</v>
+      </c>
+      <c r="J23" t="b">
+        <v>1</v>
+      </c>
+      <c r="K23" t="s">
+        <v>16</v>
       </c>
       <c r="L23">
-        <v>76.47</v>
+        <v>1</v>
       </c>
       <c r="M23">
-        <v>76.47</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+        <v>89.6</v>
+      </c>
+      <c r="N23">
+        <v>89.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A24">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" t="s">
         <v>75</v>
       </c>
+      <c r="D24">
+        <v>2370</v>
+      </c>
       <c r="E24" t="s">
+        <v>45</v>
+      </c>
+      <c r="F24" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" t="s">
+        <v>34</v>
+      </c>
+      <c r="H24">
+        <v>6</v>
+      </c>
+      <c r="I24">
+        <v>2</v>
+      </c>
+      <c r="J24" t="b">
+        <v>1</v>
+      </c>
+      <c r="K24" t="s">
+        <v>16</v>
+      </c>
+      <c r="L24">
+        <v>1</v>
+      </c>
+      <c r="M24">
+        <v>88.15</v>
+      </c>
+      <c r="N24">
+        <v>88.15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A25">
+        <v>24</v>
+      </c>
+      <c r="B25" t="s">
         <v>76</v>
       </c>
-      <c r="F24" t="s">
-[...2 lines deleted...]
-      <c r="G24" t="s">
+      <c r="C25" t="s">
+        <v>77</v>
+      </c>
+      <c r="D25">
+        <v>2118</v>
+      </c>
+      <c r="E25" t="s">
+        <v>27</v>
+      </c>
+      <c r="F25" t="s">
+        <v>78</v>
+      </c>
+      <c r="G25" t="s">
+        <v>34</v>
+      </c>
+      <c r="H25">
+        <v>7</v>
+      </c>
+      <c r="I25">
+        <v>1</v>
+      </c>
+      <c r="J25" t="b">
+        <v>1</v>
+      </c>
+      <c r="K25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L25">
+        <v>1</v>
+      </c>
+      <c r="M25">
+        <v>86.92</v>
+      </c>
+      <c r="N25">
+        <v>86.92</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A26">
+        <v>25</v>
+      </c>
+      <c r="B26" t="s">
+        <v>71</v>
+      </c>
+      <c r="C26" t="s">
+        <v>79</v>
+      </c>
+      <c r="D26">
+        <v>2350</v>
+      </c>
+      <c r="E26" t="s">
+        <v>80</v>
+      </c>
+      <c r="F26" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" t="s">
+        <v>18</v>
+      </c>
+      <c r="H26">
+        <v>18</v>
+      </c>
+      <c r="I26">
+        <v>6</v>
+      </c>
+      <c r="J26" t="b">
+        <v>1</v>
+      </c>
+      <c r="K26" t="s">
+        <v>16</v>
+      </c>
+      <c r="L26">
+        <v>1</v>
+      </c>
+      <c r="M26">
+        <v>86.4</v>
+      </c>
+      <c r="N26">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A27">
+        <v>26</v>
+      </c>
+      <c r="B27" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" t="s">
+        <v>82</v>
+      </c>
+      <c r="D27">
+        <v>1733</v>
+      </c>
+      <c r="E27" t="s">
+        <v>83</v>
+      </c>
+      <c r="F27" t="s">
         <v>17</v>
       </c>
-      <c r="H24">
+      <c r="G27" t="s">
+        <v>18</v>
+      </c>
+      <c r="H27">
+        <v>19</v>
+      </c>
+      <c r="I27">
+        <v>6</v>
+      </c>
+      <c r="J27" t="b">
+        <v>1</v>
+      </c>
+      <c r="K27" t="s">
+        <v>16</v>
+      </c>
+      <c r="L27">
+        <v>1</v>
+      </c>
+      <c r="M27">
+        <v>83.92</v>
+      </c>
+      <c r="N27">
+        <v>83.92</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A28">
+        <v>27</v>
+      </c>
+      <c r="B28" t="s">
+        <v>84</v>
+      </c>
+      <c r="C28" t="s">
+        <v>85</v>
+      </c>
+      <c r="D28">
+        <v>2584</v>
+      </c>
+      <c r="E28" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H28">
+        <v>20</v>
+      </c>
+      <c r="I28">
+        <v>7</v>
+      </c>
+      <c r="J28" t="b">
+        <v>1</v>
+      </c>
+      <c r="K28" t="s">
+        <v>16</v>
+      </c>
+      <c r="L28">
+        <v>1</v>
+      </c>
+      <c r="M28">
+        <v>83.54</v>
+      </c>
+      <c r="N28">
+        <v>83.54</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A29">
+        <v>28</v>
+      </c>
+      <c r="B29" t="s">
+        <v>86</v>
+      </c>
+      <c r="C29" t="s">
+        <v>87</v>
+      </c>
+      <c r="D29">
+        <v>1506</v>
+      </c>
+      <c r="E29" t="s">
+        <v>80</v>
+      </c>
+      <c r="F29" t="s">
+        <v>78</v>
+      </c>
+      <c r="G29" t="s">
+        <v>34</v>
+      </c>
+      <c r="H29">
+        <v>8</v>
+      </c>
+      <c r="I29">
+        <v>2</v>
+      </c>
+      <c r="J29" t="b">
+        <v>1</v>
+      </c>
+      <c r="K29" t="s">
+        <v>16</v>
+      </c>
+      <c r="L29">
+        <v>1</v>
+      </c>
+      <c r="M29">
+        <v>77.83</v>
+      </c>
+      <c r="N29">
+        <v>77.83</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A30">
+        <v>29</v>
+      </c>
+      <c r="B30" t="s">
+        <v>88</v>
+      </c>
+      <c r="C30" t="s">
+        <v>89</v>
+      </c>
+      <c r="D30">
+        <v>757</v>
+      </c>
+      <c r="E30" t="s">
+        <v>90</v>
+      </c>
+      <c r="F30" t="s">
+        <v>91</v>
+      </c>
+      <c r="G30" t="s">
+        <v>18</v>
+      </c>
+      <c r="H30">
+        <v>21</v>
+      </c>
+      <c r="I30">
+        <v>1</v>
+      </c>
+      <c r="J30" t="b">
+        <v>1</v>
+      </c>
+      <c r="K30" t="s">
+        <v>16</v>
+      </c>
+      <c r="L30">
+        <v>1</v>
+      </c>
+      <c r="M30">
+        <v>76.47</v>
+      </c>
+      <c r="N30">
+        <v>76.47</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A31">
+        <v>30</v>
+      </c>
+      <c r="B31" t="s">
+        <v>92</v>
+      </c>
+      <c r="C31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E31" t="s">
+        <v>94</v>
+      </c>
+      <c r="F31" t="s">
+        <v>17</v>
+      </c>
+      <c r="G31" t="s">
+        <v>18</v>
+      </c>
+      <c r="H31">
+        <v>22</v>
+      </c>
+      <c r="I31">
+        <v>7</v>
+      </c>
+      <c r="J31" t="b">
+        <v>0</v>
+      </c>
+      <c r="K31" t="s">
+        <v>95</v>
+      </c>
+      <c r="L31">
+        <v>1</v>
+      </c>
+      <c r="M31">
+        <v>133.83</v>
+      </c>
+      <c r="N31">
+        <v>133.83</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A32">
+        <v>31</v>
+      </c>
+      <c r="B32" t="s">
+        <v>96</v>
+      </c>
+      <c r="C32" t="s">
+        <v>97</v>
+      </c>
+      <c r="E32" t="s">
+        <v>98</v>
+      </c>
+      <c r="F32" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" t="s">
+        <v>18</v>
+      </c>
+      <c r="H32">
+        <v>23</v>
+      </c>
+      <c r="I32">
+        <v>8</v>
+      </c>
+      <c r="J32" t="b">
+        <v>0</v>
+      </c>
+      <c r="K32" t="s">
+        <v>95</v>
+      </c>
+      <c r="L32">
+        <v>1</v>
+      </c>
+      <c r="M32">
+        <v>115.29</v>
+      </c>
+      <c r="N32">
+        <v>115.29</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A33">
+        <v>32</v>
+      </c>
+      <c r="B33" t="s">
+        <v>99</v>
+      </c>
+      <c r="C33" t="s">
+        <v>100</v>
+      </c>
+      <c r="E33" t="s">
+        <v>83</v>
+      </c>
+      <c r="F33" t="s">
+        <v>17</v>
+      </c>
+      <c r="G33" t="s">
+        <v>18</v>
+      </c>
+      <c r="H33">
+        <v>24</v>
+      </c>
+      <c r="I33">
+        <v>9</v>
+      </c>
+      <c r="J33" t="b">
+        <v>0</v>
+      </c>
+      <c r="K33" t="s">
+        <v>95</v>
+      </c>
+      <c r="L33">
+        <v>1</v>
+      </c>
+      <c r="M33">
+        <v>113.21</v>
+      </c>
+      <c r="N33">
+        <v>113.21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A34">
+        <v>33</v>
+      </c>
+      <c r="B34" t="s">
+        <v>71</v>
+      </c>
+      <c r="C34" t="s">
+        <v>101</v>
+      </c>
+      <c r="E34" t="s">
+        <v>102</v>
+      </c>
+      <c r="F34" t="s">
+        <v>24</v>
+      </c>
+      <c r="G34" t="s">
+        <v>18</v>
+      </c>
+      <c r="H34">
+        <v>25</v>
+      </c>
+      <c r="I34">
+        <v>8</v>
+      </c>
+      <c r="J34" t="b">
+        <v>0</v>
+      </c>
+      <c r="K34" t="s">
+        <v>95</v>
+      </c>
+      <c r="L34">
+        <v>1</v>
+      </c>
+      <c r="M34">
+        <v>106.72</v>
+      </c>
+      <c r="N34">
+        <v>106.72</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A35">
+        <v>34</v>
+      </c>
+      <c r="B35" t="s">
+        <v>103</v>
+      </c>
+      <c r="C35" t="s">
+        <v>104</v>
+      </c>
+      <c r="D35">
+        <v>2108</v>
+      </c>
+      <c r="E35" t="s">
+        <v>16</v>
+      </c>
+      <c r="F35" t="s">
+        <v>17</v>
+      </c>
+      <c r="G35" t="s">
+        <v>18</v>
+      </c>
+      <c r="H35">
+        <v>26</v>
+      </c>
+      <c r="I35">
+        <v>10</v>
+      </c>
+      <c r="J35" t="b">
+        <v>0</v>
+      </c>
+      <c r="K35" t="s">
+        <v>95</v>
+      </c>
+      <c r="L35">
+        <v>1</v>
+      </c>
+      <c r="M35">
+        <v>99.58</v>
+      </c>
+      <c r="N35">
+        <v>99.58</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A36">
+        <v>35</v>
+      </c>
+      <c r="B36" t="s">
+        <v>105</v>
+      </c>
+      <c r="C36" t="s">
+        <v>106</v>
+      </c>
+      <c r="E36" t="s">
+        <v>16</v>
+      </c>
+      <c r="F36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G36" t="s">
+        <v>34</v>
+      </c>
+      <c r="H36">
+        <v>9</v>
+      </c>
+      <c r="I36">
+        <v>3</v>
+      </c>
+      <c r="J36" t="b">
+        <v>0</v>
+      </c>
+      <c r="K36" t="s">
+        <v>95</v>
+      </c>
+      <c r="L36">
+        <v>1</v>
+      </c>
+      <c r="M36">
+        <v>96.24</v>
+      </c>
+      <c r="N36">
+        <v>96.24</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A37">
+        <v>36</v>
+      </c>
+      <c r="B37" t="s">
+        <v>107</v>
+      </c>
+      <c r="C37" t="s">
+        <v>108</v>
+      </c>
+      <c r="E37" t="s">
+        <v>16</v>
+      </c>
+      <c r="F37" t="s">
+        <v>40</v>
+      </c>
+      <c r="G37" t="s">
+        <v>18</v>
+      </c>
+      <c r="H37">
+        <v>27</v>
+      </c>
+      <c r="I37">
+        <v>8</v>
+      </c>
+      <c r="J37" t="b">
+        <v>0</v>
+      </c>
+      <c r="K37" t="s">
+        <v>95</v>
+      </c>
+      <c r="L37">
+        <v>1</v>
+      </c>
+      <c r="M37">
+        <v>90.69</v>
+      </c>
+      <c r="N37">
+        <v>90.69</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A38">
+        <v>37</v>
+      </c>
+      <c r="B38" t="s">
+        <v>109</v>
+      </c>
+      <c r="C38" t="s">
+        <v>110</v>
+      </c>
+      <c r="D38">
+        <v>1653</v>
+      </c>
+      <c r="E38" t="s">
+        <v>111</v>
+      </c>
+      <c r="F38" t="s">
+        <v>40</v>
+      </c>
+      <c r="G38" t="s">
+        <v>34</v>
+      </c>
+      <c r="H38">
+        <v>10</v>
+      </c>
+      <c r="I38">
+        <v>2</v>
+      </c>
+      <c r="J38" t="b">
+        <v>0</v>
+      </c>
+      <c r="K38" t="s">
+        <v>95</v>
+      </c>
+      <c r="L38">
+        <v>1</v>
+      </c>
+      <c r="M38">
+        <v>89.56</v>
+      </c>
+      <c r="N38">
+        <v>89.56</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A39">
+        <v>38</v>
+      </c>
+      <c r="B39" t="s">
+        <v>112</v>
+      </c>
+      <c r="C39" t="s">
+        <v>96</v>
+      </c>
+      <c r="E39" t="s">
+        <v>16</v>
+      </c>
+      <c r="F39" t="s">
+        <v>17</v>
+      </c>
+      <c r="G39" t="s">
+        <v>18</v>
+      </c>
+      <c r="H39">
+        <v>28</v>
+      </c>
+      <c r="I39">
+        <v>11</v>
+      </c>
+      <c r="J39" t="b">
+        <v>0</v>
+      </c>
+      <c r="K39" t="s">
+        <v>95</v>
+      </c>
+      <c r="L39">
+        <v>1</v>
+      </c>
+      <c r="M39">
+        <v>86.74</v>
+      </c>
+      <c r="N39">
+        <v>86.74</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A40">
+        <v>39</v>
+      </c>
+      <c r="B40" t="s">
+        <v>113</v>
+      </c>
+      <c r="C40" t="s">
+        <v>114</v>
+      </c>
+      <c r="E40" t="s">
+        <v>83</v>
+      </c>
+      <c r="F40" t="s">
+        <v>17</v>
+      </c>
+      <c r="G40" t="s">
+        <v>34</v>
+      </c>
+      <c r="H40">
+        <v>11</v>
+      </c>
+      <c r="I40">
+        <v>4</v>
+      </c>
+      <c r="J40" t="b">
+        <v>0</v>
+      </c>
+      <c r="K40" t="s">
+        <v>95</v>
+      </c>
+      <c r="L40">
+        <v>1</v>
+      </c>
+      <c r="M40">
+        <v>83.93</v>
+      </c>
+      <c r="N40">
+        <v>83.93</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A41">
+        <v>40</v>
+      </c>
+      <c r="B41" t="s">
+        <v>115</v>
+      </c>
+      <c r="C41" t="s">
+        <v>116</v>
+      </c>
+      <c r="E41" t="s">
+        <v>16</v>
+      </c>
+      <c r="F41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G41" t="s">
+        <v>34</v>
+      </c>
+      <c r="H41">
         <v>12</v>
       </c>
-      <c r="I24" t="b">
+      <c r="I41">
+        <v>5</v>
+      </c>
+      <c r="J41" t="b">
         <v>0</v>
       </c>
-      <c r="J24" t="s">
-[...5 lines deleted...]
-      <c r="L24">
+      <c r="K41" t="s">
+        <v>95</v>
+      </c>
+      <c r="L41">
+        <v>1</v>
+      </c>
+      <c r="M41">
+        <v>76.47</v>
+      </c>
+      <c r="N41">
+        <v>76.47</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A42">
+        <v>41</v>
+      </c>
+      <c r="B42" t="s">
+        <v>61</v>
+      </c>
+      <c r="C42" t="s">
+        <v>117</v>
+      </c>
+      <c r="E42" t="s">
+        <v>118</v>
+      </c>
+      <c r="F42" t="s">
+        <v>17</v>
+      </c>
+      <c r="G42" t="s">
+        <v>18</v>
+      </c>
+      <c r="H42">
+        <v>29</v>
+      </c>
+      <c r="I42">
+        <v>12</v>
+      </c>
+      <c r="J42" t="b">
         <v>0</v>
       </c>
-      <c r="M24">
+      <c r="K42" t="s">
+        <v>119</v>
+      </c>
+      <c r="L42">
+        <v>1</v>
+      </c>
+      <c r="M42">
         <v>0</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="H25">
+      <c r="N42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A43">
+        <v>41</v>
+      </c>
+      <c r="B43" t="s">
+        <v>120</v>
+      </c>
+      <c r="C43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F43" t="s">
+        <v>40</v>
+      </c>
+      <c r="G43" t="s">
+        <v>18</v>
+      </c>
+      <c r="H43">
+        <v>29</v>
+      </c>
+      <c r="I43">
         <v>9</v>
       </c>
-      <c r="I25" t="b">
+      <c r="J43" t="b">
         <v>0</v>
       </c>
-      <c r="J25" t="s">
-[...5 lines deleted...]
-      <c r="L25">
+      <c r="K43" t="s">
+        <v>119</v>
+      </c>
+      <c r="L43">
+        <v>1</v>
+      </c>
+      <c r="M43">
         <v>0</v>
       </c>
-      <c r="M25">
+      <c r="N43">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="I26" t="b">
+    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A44">
+        <v>41</v>
+      </c>
+      <c r="B44" t="s">
+        <v>123</v>
+      </c>
+      <c r="C44" t="s">
+        <v>124</v>
+      </c>
+      <c r="E44" t="s">
+        <v>125</v>
+      </c>
+      <c r="F44" t="s">
+        <v>40</v>
+      </c>
+      <c r="G44" t="s">
+        <v>18</v>
+      </c>
+      <c r="H44">
+        <v>29</v>
+      </c>
+      <c r="I44">
+        <v>9</v>
+      </c>
+      <c r="J44" t="b">
         <v>0</v>
       </c>
-      <c r="J26" t="s">
-[...5 lines deleted...]
-      <c r="L26">
+      <c r="K44" t="s">
+        <v>119</v>
+      </c>
+      <c r="L44">
+        <v>1</v>
+      </c>
+      <c r="M44">
         <v>0</v>
       </c>
-      <c r="M26">
+      <c r="N44">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="I27" t="b">
+    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A45">
+        <v>41</v>
+      </c>
+      <c r="B45" t="s">
+        <v>126</v>
+      </c>
+      <c r="C45" t="s">
+        <v>127</v>
+      </c>
+      <c r="D45">
+        <v>548</v>
+      </c>
+      <c r="E45" t="s">
+        <v>128</v>
+      </c>
+      <c r="F45" t="s">
+        <v>129</v>
+      </c>
+      <c r="G45" t="s">
+        <v>18</v>
+      </c>
+      <c r="H45">
+        <v>29</v>
+      </c>
+      <c r="I45">
+        <v>1</v>
+      </c>
+      <c r="J45" t="b">
         <v>0</v>
       </c>
-      <c r="J27" t="s">
-[...5 lines deleted...]
-      <c r="L27">
+      <c r="K45" t="s">
+        <v>130</v>
+      </c>
+      <c r="L45">
+        <v>1</v>
+      </c>
+      <c r="M45">
         <v>0</v>
       </c>
-      <c r="M27">
+      <c r="N45">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>