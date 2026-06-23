--- v0 (2025-12-24)
+++ v1 (2026-06-23)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8608" uniqueCount="1044">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8606" uniqueCount="1043">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
@@ -352,51 +352,51 @@
   <si>
     <t>Dafydd</t>
   </si>
   <si>
     <t>Bryden</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>Atyeo</t>
   </si>
   <si>
     <t>Allan</t>
   </si>
   <si>
     <t>Mckeown</t>
   </si>
   <si>
     <t>Deestriders RC</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
-    <t>NOBLE</t>
+    <t>Noble</t>
   </si>
   <si>
     <t>Weston AC</t>
   </si>
   <si>
     <t>TREASURE</t>
   </si>
   <si>
     <t>Charlotte</t>
   </si>
   <si>
     <t>WHITE</t>
   </si>
   <si>
     <t>Gary</t>
   </si>
   <si>
     <t>V75</t>
   </si>
   <si>
     <t>Matt</t>
   </si>
   <si>
     <t>Farrer</t>
   </si>
@@ -1636,81 +1636,78 @@
   <si>
     <t>Patrick</t>
   </si>
   <si>
     <t>Jarvis</t>
   </si>
   <si>
     <t>Parc Bryn Bach Running Club</t>
   </si>
   <si>
     <t>Iestyn</t>
   </si>
   <si>
     <t>Rhodes</t>
   </si>
   <si>
     <t>Stones</t>
   </si>
   <si>
     <t>BEDFORD HARRIERS AC</t>
   </si>
   <si>
     <t>Jules</t>
   </si>
   <si>
-    <t>TOONE</t>
+    <t>Toone</t>
   </si>
   <si>
     <t>Catherine</t>
   </si>
   <si>
     <t>Treble</t>
   </si>
   <si>
     <t>Westbury Harriers</t>
   </si>
   <si>
     <t>Clare</t>
   </si>
   <si>
     <t>Patterson</t>
   </si>
   <si>
     <t>Belshaw</t>
   </si>
   <si>
     <t>Burrow</t>
   </si>
   <si>
     <t>Jaap</t>
   </si>
   <si>
     <t>Karelse</t>
-  </si>
-[...1 lines deleted...]
-    <t>Hunt Williams</t>
   </si>
   <si>
     <t>Alaw</t>
   </si>
   <si>
     <t>Brooke</t>
   </si>
   <si>
     <t>Nicholas</t>
   </si>
   <si>
     <t>Holmes</t>
   </si>
   <si>
     <t>Anthony</t>
   </si>
   <si>
     <t>Andrea</t>
   </si>
   <si>
     <t>Lowri</t>
   </si>
   <si>
     <t>Brushett</t>
   </si>
@@ -5477,50 +5474,53 @@
         <v>24</v>
       </c>
       <c r="P33">
         <v>118.23</v>
       </c>
       <c r="Q33" t="s">
         <v>24</v>
       </c>
       <c r="R33" t="s">
         <v>24</v>
       </c>
       <c r="S33">
         <v>343.43</v>
       </c>
     </row>
     <row r="34" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>106</v>
       </c>
       <c r="C34" t="s">
         <v>107</v>
       </c>
+      <c r="D34">
+        <v>2546</v>
+      </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="H34">
         <v>8</v>
       </c>
       <c r="I34" t="b">
         <v>1</v>
       </c>
       <c r="J34" t="s">
         <v>24</v>
       </c>
       <c r="K34">
         <v>3</v>
       </c>
       <c r="L34">
         <v>125.94</v>
       </c>
       <c r="M34" t="s">
@@ -5651,50 +5651,53 @@
         <v>120.25</v>
       </c>
       <c r="P36" t="s">
         <v>24</v>
       </c>
       <c r="Q36" t="s">
         <v>24</v>
       </c>
       <c r="R36">
         <v>102.59</v>
       </c>
       <c r="S36">
         <v>339.06</v>
       </c>
     </row>
     <row r="37" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>113</v>
       </c>
       <c r="C37" t="s">
         <v>114</v>
       </c>
+      <c r="D37">
+        <v>1900</v>
+      </c>
       <c r="E37" t="s">
         <v>115</v>
       </c>
       <c r="F37" t="s">
         <v>65</v>
       </c>
       <c r="G37" t="s">
         <v>23</v>
       </c>
       <c r="H37">
         <v>4</v>
       </c>
       <c r="I37" t="b">
         <v>1</v>
       </c>
       <c r="J37" t="s">
         <v>24</v>
       </c>
       <c r="K37">
         <v>3</v>
       </c>
       <c r="L37" t="s">
         <v>24</v>
       </c>
       <c r="M37" t="s">
@@ -7990,50 +7993,53 @@
         <v>118.84</v>
       </c>
       <c r="P76">
         <v>115.27</v>
       </c>
       <c r="Q76" t="s">
         <v>24</v>
       </c>
       <c r="R76" t="s">
         <v>24</v>
       </c>
       <c r="S76">
         <v>234.11</v>
       </c>
     </row>
     <row r="77" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>161</v>
       </c>
       <c r="C77" t="s">
         <v>196</v>
       </c>
+      <c r="D77">
+        <v>2527</v>
+      </c>
       <c r="E77" t="s">
         <v>21</v>
       </c>
       <c r="F77" t="s">
         <v>31</v>
       </c>
       <c r="G77" t="s">
         <v>23</v>
       </c>
       <c r="H77">
         <v>9</v>
       </c>
       <c r="I77" t="b">
         <v>0</v>
       </c>
       <c r="J77" t="s">
         <v>165</v>
       </c>
       <c r="K77">
         <v>2</v>
       </c>
       <c r="L77" t="s">
         <v>24</v>
       </c>
       <c r="M77" t="s">
@@ -11772,69 +11778,69 @@
       <c r="C142" t="s">
         <v>305</v>
       </c>
       <c r="D142">
         <v>1633</v>
       </c>
       <c r="E142" t="s">
         <v>51</v>
       </c>
       <c r="F142" t="s">
         <v>22</v>
       </c>
       <c r="G142" t="s">
         <v>23</v>
       </c>
       <c r="H142">
         <v>33</v>
       </c>
       <c r="I142" t="b">
         <v>0</v>
       </c>
       <c r="J142" t="s">
         <v>165</v>
       </c>
       <c r="K142">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L142" t="s">
         <v>24</v>
       </c>
       <c r="M142" t="s">
         <v>24</v>
       </c>
       <c r="N142" t="s">
         <v>24</v>
       </c>
       <c r="O142">
         <v>135.41</v>
       </c>
       <c r="P142" t="s">
         <v>24</v>
       </c>
-      <c r="Q142" t="s">
-        <v>24</v>
+      <c r="Q142">
+        <v>109.25</v>
       </c>
       <c r="R142" t="s">
         <v>24</v>
       </c>
       <c r="S142">
         <v>135.41</v>
       </c>
     </row>
     <row r="143" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>226</v>
       </c>
       <c r="C143" t="s">
         <v>202</v>
       </c>
       <c r="E143" t="s">
         <v>315</v>
       </c>
       <c r="F143" t="s">
         <v>22</v>
       </c>
       <c r="G143" t="s">
@@ -13743,50 +13749,53 @@
         <v>24</v>
       </c>
       <c r="P176" t="s">
         <v>24</v>
       </c>
       <c r="Q176">
         <v>125.8</v>
       </c>
       <c r="R176" t="s">
         <v>24</v>
       </c>
       <c r="S176">
         <v>125.8</v>
       </c>
     </row>
     <row r="177" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
         <v>362</v>
       </c>
       <c r="C177" t="s">
         <v>363</v>
       </c>
+      <c r="D177">
+        <v>2561</v>
+      </c>
       <c r="E177" t="s">
         <v>333</v>
       </c>
       <c r="F177" t="s">
         <v>22</v>
       </c>
       <c r="G177" t="s">
         <v>23</v>
       </c>
       <c r="H177">
         <v>60</v>
       </c>
       <c r="I177" t="b">
         <v>0</v>
       </c>
       <c r="J177" t="s">
         <v>165</v>
       </c>
       <c r="K177">
         <v>1</v>
       </c>
       <c r="L177" t="s">
         <v>24</v>
       </c>
       <c r="M177" t="s">
@@ -20630,50 +20639,53 @@
         <v>110.28</v>
       </c>
       <c r="P297" t="s">
         <v>24</v>
       </c>
       <c r="Q297" t="s">
         <v>24</v>
       </c>
       <c r="R297" t="s">
         <v>24</v>
       </c>
       <c r="S297">
         <v>110.28</v>
       </c>
     </row>
     <row r="298" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>541</v>
       </c>
       <c r="C298" t="s">
         <v>542</v>
       </c>
+      <c r="D298">
+        <v>1922</v>
+      </c>
       <c r="E298" t="s">
         <v>21</v>
       </c>
       <c r="F298" t="s">
         <v>31</v>
       </c>
       <c r="G298" t="s">
         <v>46</v>
       </c>
       <c r="H298">
         <v>13</v>
       </c>
       <c r="I298" t="b">
         <v>0</v>
       </c>
       <c r="J298" t="s">
         <v>165</v>
       </c>
       <c r="K298">
         <v>1</v>
       </c>
       <c r="L298" t="s">
         <v>24</v>
       </c>
       <c r="M298" t="s">
@@ -21085,104 +21097,107 @@
       </c>
       <c r="O305">
         <v>109.3</v>
       </c>
       <c r="P305" t="s">
         <v>24</v>
       </c>
       <c r="Q305" t="s">
         <v>24</v>
       </c>
       <c r="R305" t="s">
         <v>24</v>
       </c>
       <c r="S305">
         <v>109.3</v>
       </c>
     </row>
     <row r="306" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
         <v>163</v>
       </c>
       <c r="C306" t="s">
-        <v>552</v>
+        <v>305</v>
+      </c>
+      <c r="D306">
+        <v>1633</v>
       </c>
       <c r="E306" t="s">
         <v>51</v>
       </c>
       <c r="F306" t="s">
         <v>22</v>
       </c>
       <c r="G306" t="s">
         <v>23</v>
       </c>
       <c r="H306">
         <v>104</v>
       </c>
       <c r="I306" t="b">
         <v>0</v>
       </c>
       <c r="J306" t="s">
         <v>165</v>
       </c>
       <c r="K306">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L306" t="s">
         <v>24</v>
       </c>
       <c r="M306" t="s">
         <v>24</v>
       </c>
       <c r="N306" t="s">
         <v>24</v>
       </c>
-      <c r="O306" t="s">
-        <v>24</v>
+      <c r="O306">
+        <v>135.41</v>
       </c>
       <c r="P306" t="s">
         <v>24</v>
       </c>
       <c r="Q306">
         <v>109.25</v>
       </c>
       <c r="R306" t="s">
         <v>24</v>
       </c>
       <c r="S306">
         <v>109.25</v>
       </c>
     </row>
     <row r="307" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="C307" t="s">
         <v>192</v>
       </c>
       <c r="E307" t="s">
         <v>45</v>
       </c>
       <c r="F307" t="s">
         <v>22</v>
       </c>
       <c r="G307" t="s">
         <v>46</v>
       </c>
       <c r="H307">
         <v>23</v>
       </c>
       <c r="I307" t="b">
         <v>0</v>
       </c>
       <c r="J307" t="s">
         <v>165</v>
       </c>
       <c r="K307">
         <v>1</v>
       </c>
@@ -21256,51 +21271,51 @@
       </c>
       <c r="O308" t="s">
         <v>24</v>
       </c>
       <c r="P308" t="s">
         <v>24</v>
       </c>
       <c r="Q308">
         <v>94.18</v>
       </c>
       <c r="R308">
         <v>99.29</v>
       </c>
       <c r="S308">
         <v>108.98</v>
       </c>
     </row>
     <row r="309" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
         <v>396</v>
       </c>
       <c r="C309" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="D309">
         <v>2026</v>
       </c>
       <c r="E309" t="s">
         <v>24</v>
       </c>
       <c r="F309" t="s">
         <v>148</v>
       </c>
       <c r="G309" t="s">
         <v>23</v>
       </c>
       <c r="H309">
         <v>2</v>
       </c>
       <c r="I309" t="b">
         <v>0</v>
       </c>
       <c r="J309" t="s">
         <v>158</v>
       </c>
       <c r="K309">
         <v>3</v>
       </c>
@@ -21312,54 +21327,54 @@
       </c>
       <c r="N309">
         <v>50.58</v>
       </c>
       <c r="O309" t="s">
         <v>24</v>
       </c>
       <c r="P309">
         <v>58.4</v>
       </c>
       <c r="Q309" t="s">
         <v>24</v>
       </c>
       <c r="R309" t="s">
         <v>24</v>
       </c>
       <c r="S309">
         <v>108.98</v>
       </c>
     </row>
     <row r="310" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
+        <v>554</v>
+      </c>
+      <c r="C310" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="D310">
         <v>175</v>
       </c>
       <c r="E310" t="s">
         <v>68</v>
       </c>
       <c r="F310" t="s">
         <v>65</v>
       </c>
       <c r="G310" t="s">
         <v>23</v>
       </c>
       <c r="H310">
         <v>19</v>
       </c>
       <c r="I310" t="b">
         <v>0</v>
       </c>
       <c r="J310" t="s">
         <v>158</v>
       </c>
       <c r="K310">
         <v>1</v>
       </c>
@@ -21430,51 +21445,51 @@
       </c>
       <c r="O311" t="s">
         <v>24</v>
       </c>
       <c r="P311" t="s">
         <v>24</v>
       </c>
       <c r="Q311" t="s">
         <v>24</v>
       </c>
       <c r="R311" t="s">
         <v>24</v>
       </c>
       <c r="S311">
         <v>108.77</v>
       </c>
     </row>
     <row r="312" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
         <v>432</v>
       </c>
       <c r="C312" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="D312">
         <v>1315</v>
       </c>
       <c r="E312" t="s">
         <v>231</v>
       </c>
       <c r="F312" t="s">
         <v>31</v>
       </c>
       <c r="G312" t="s">
         <v>23</v>
       </c>
       <c r="H312">
         <v>72</v>
       </c>
       <c r="I312" t="b">
         <v>0</v>
       </c>
       <c r="J312" t="s">
         <v>158</v>
       </c>
       <c r="K312">
         <v>1</v>
       </c>
@@ -21486,51 +21501,51 @@
       </c>
       <c r="N312" t="s">
         <v>24</v>
       </c>
       <c r="O312" t="s">
         <v>24</v>
       </c>
       <c r="P312" t="s">
         <v>24</v>
       </c>
       <c r="Q312" t="s">
         <v>24</v>
       </c>
       <c r="R312">
         <v>108.65</v>
       </c>
       <c r="S312">
         <v>108.65</v>
       </c>
     </row>
     <row r="313" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="C313" t="s">
         <v>275</v>
       </c>
       <c r="D313">
         <v>2397</v>
       </c>
       <c r="E313" t="s">
         <v>51</v>
       </c>
       <c r="F313" t="s">
         <v>31</v>
       </c>
       <c r="G313" t="s">
         <v>46</v>
       </c>
       <c r="H313">
         <v>17</v>
       </c>
       <c r="I313" t="b">
         <v>0</v>
       </c>
       <c r="J313" t="s">
         <v>158</v>
       </c>
@@ -21545,51 +21560,51 @@
       </c>
       <c r="N313" t="s">
         <v>24</v>
       </c>
       <c r="O313" t="s">
         <v>24</v>
       </c>
       <c r="P313" t="s">
         <v>24</v>
       </c>
       <c r="Q313" t="s">
         <v>24</v>
       </c>
       <c r="R313">
         <v>108.58</v>
       </c>
       <c r="S313">
         <v>108.58</v>
       </c>
     </row>
     <row r="314" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="C314" t="s">
         <v>240</v>
       </c>
       <c r="E314" t="s">
         <v>24</v>
       </c>
       <c r="F314" t="s">
         <v>22</v>
       </c>
       <c r="G314" t="s">
         <v>46</v>
       </c>
       <c r="H314">
         <v>24</v>
       </c>
       <c r="I314" t="b">
         <v>0</v>
       </c>
       <c r="J314" t="s">
         <v>165</v>
       </c>
       <c r="K314">
         <v>1</v>
       </c>
@@ -21604,51 +21619,51 @@
       </c>
       <c r="O314">
         <v>108.55</v>
       </c>
       <c r="P314" t="s">
         <v>24</v>
       </c>
       <c r="Q314" t="s">
         <v>24</v>
       </c>
       <c r="R314" t="s">
         <v>24</v>
       </c>
       <c r="S314">
         <v>108.55</v>
       </c>
     </row>
     <row r="315" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
         <v>52</v>
       </c>
       <c r="C315" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="E315" t="s">
         <v>34</v>
       </c>
       <c r="F315" t="s">
         <v>22</v>
       </c>
       <c r="G315" t="s">
         <v>23</v>
       </c>
       <c r="H315">
         <v>105</v>
       </c>
       <c r="I315" t="b">
         <v>0</v>
       </c>
       <c r="J315" t="s">
         <v>158</v>
       </c>
       <c r="K315">
         <v>1</v>
       </c>
       <c r="L315" t="s">
         <v>24</v>
       </c>
@@ -21660,51 +21675,51 @@
       </c>
       <c r="O315" t="s">
         <v>24</v>
       </c>
       <c r="P315" t="s">
         <v>24</v>
       </c>
       <c r="Q315" t="s">
         <v>24</v>
       </c>
       <c r="R315" t="s">
         <v>24</v>
       </c>
       <c r="S315">
         <v>108.53</v>
       </c>
     </row>
     <row r="316" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
         <v>432</v>
       </c>
       <c r="C316" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="E316" t="s">
         <v>34</v>
       </c>
       <c r="F316" t="s">
         <v>42</v>
       </c>
       <c r="G316" t="s">
         <v>23</v>
       </c>
       <c r="H316">
         <v>40</v>
       </c>
       <c r="I316" t="b">
         <v>0</v>
       </c>
       <c r="J316" t="s">
         <v>158</v>
       </c>
       <c r="K316">
         <v>1</v>
       </c>
       <c r="L316" t="s">
         <v>24</v>
       </c>
@@ -21722,51 +21737,51 @@
       </c>
       <c r="Q316" t="s">
         <v>24</v>
       </c>
       <c r="R316" t="s">
         <v>24</v>
       </c>
       <c r="S316">
         <v>108.48</v>
       </c>
     </row>
     <row r="317" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
         <v>299</v>
       </c>
       <c r="C317" t="s">
         <v>356</v>
       </c>
       <c r="D317">
         <v>1666</v>
       </c>
       <c r="E317" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F317" t="s">
         <v>31</v>
       </c>
       <c r="G317" t="s">
         <v>23</v>
       </c>
       <c r="H317">
         <v>73</v>
       </c>
       <c r="I317" t="b">
         <v>0</v>
       </c>
       <c r="J317" t="s">
         <v>165</v>
       </c>
       <c r="K317">
         <v>1</v>
       </c>
       <c r="L317" t="s">
         <v>24</v>
       </c>
       <c r="M317" t="s">
         <v>24</v>
       </c>
@@ -21834,51 +21849,51 @@
       </c>
       <c r="O318" t="s">
         <v>24</v>
       </c>
       <c r="P318">
         <v>108.05</v>
       </c>
       <c r="Q318" t="s">
         <v>24</v>
       </c>
       <c r="R318" t="s">
         <v>24</v>
       </c>
       <c r="S318">
         <v>108.05</v>
       </c>
     </row>
     <row r="319" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
         <v>299</v>
       </c>
       <c r="C319" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="E319" t="s">
         <v>21</v>
       </c>
       <c r="F319" t="s">
         <v>22</v>
       </c>
       <c r="G319" t="s">
         <v>23</v>
       </c>
       <c r="H319">
         <v>106</v>
       </c>
       <c r="I319" t="b">
         <v>0</v>
       </c>
       <c r="J319" t="s">
         <v>165</v>
       </c>
       <c r="K319">
         <v>1</v>
       </c>
       <c r="L319" t="s">
         <v>24</v>
       </c>
@@ -21887,54 +21902,54 @@
       </c>
       <c r="N319" t="s">
         <v>24</v>
       </c>
       <c r="O319" t="s">
         <v>24</v>
       </c>
       <c r="P319" t="s">
         <v>24</v>
       </c>
       <c r="Q319">
         <v>107.74</v>
       </c>
       <c r="R319" t="s">
         <v>24</v>
       </c>
       <c r="S319">
         <v>107.74</v>
       </c>
     </row>
     <row r="320" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
+        <v>563</v>
+      </c>
+      <c r="C320" t="s">
         <v>564</v>
-      </c>
-[...1 lines deleted...]
-        <v>565</v>
       </c>
       <c r="E320" t="s">
         <v>24</v>
       </c>
       <c r="F320" t="s">
         <v>31</v>
       </c>
       <c r="G320" t="s">
         <v>23</v>
       </c>
       <c r="H320">
         <v>74</v>
       </c>
       <c r="I320" t="b">
         <v>0</v>
       </c>
       <c r="J320" t="s">
         <v>158</v>
       </c>
       <c r="K320">
         <v>1</v>
       </c>
       <c r="L320" t="s">
         <v>24</v>
       </c>
@@ -21943,54 +21958,54 @@
       </c>
       <c r="N320" t="s">
         <v>24</v>
       </c>
       <c r="O320" t="s">
         <v>24</v>
       </c>
       <c r="P320" t="s">
         <v>24</v>
       </c>
       <c r="Q320" t="s">
         <v>24</v>
       </c>
       <c r="R320" t="s">
         <v>24</v>
       </c>
       <c r="S320">
         <v>107.45</v>
       </c>
     </row>
     <row r="321" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
+        <v>565</v>
+      </c>
+      <c r="C321" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
       <c r="E321" t="s">
         <v>27</v>
       </c>
       <c r="F321" t="s">
         <v>42</v>
       </c>
       <c r="G321" t="s">
         <v>23</v>
       </c>
       <c r="H321">
         <v>42</v>
       </c>
       <c r="I321" t="b">
         <v>0</v>
       </c>
       <c r="J321" t="s">
         <v>165</v>
       </c>
       <c r="K321">
         <v>1</v>
       </c>
       <c r="L321" t="s">
         <v>24</v>
       </c>
@@ -22002,51 +22017,51 @@
       </c>
       <c r="O321" t="s">
         <v>24</v>
       </c>
       <c r="P321" t="s">
         <v>24</v>
       </c>
       <c r="Q321">
         <v>107.34</v>
       </c>
       <c r="R321" t="s">
         <v>24</v>
       </c>
       <c r="S321">
         <v>107.34</v>
       </c>
     </row>
     <row r="322" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
         <v>232</v>
       </c>
       <c r="C322" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="E322" t="s">
         <v>321</v>
       </c>
       <c r="F322" t="s">
         <v>65</v>
       </c>
       <c r="G322" t="s">
         <v>23</v>
       </c>
       <c r="H322">
         <v>20</v>
       </c>
       <c r="I322" t="b">
         <v>0</v>
       </c>
       <c r="J322" t="s">
         <v>158</v>
       </c>
       <c r="K322">
         <v>1</v>
       </c>
       <c r="L322" t="s">
         <v>24</v>
       </c>
@@ -22058,51 +22073,51 @@
       </c>
       <c r="O322" t="s">
         <v>24</v>
       </c>
       <c r="P322" t="s">
         <v>24</v>
       </c>
       <c r="Q322">
         <v>107.27</v>
       </c>
       <c r="R322" t="s">
         <v>24</v>
       </c>
       <c r="S322">
         <v>107.27</v>
       </c>
     </row>
     <row r="323" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
         <v>59</v>
       </c>
       <c r="C323" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="D323">
         <v>1803</v>
       </c>
       <c r="E323" t="s">
         <v>37</v>
       </c>
       <c r="F323" t="s">
         <v>31</v>
       </c>
       <c r="G323" t="s">
         <v>23</v>
       </c>
       <c r="H323">
         <v>75</v>
       </c>
       <c r="I323" t="b">
         <v>0</v>
       </c>
       <c r="J323" t="s">
         <v>158</v>
       </c>
       <c r="K323">
         <v>1</v>
       </c>
@@ -22117,54 +22132,54 @@
       </c>
       <c r="O323" t="s">
         <v>24</v>
       </c>
       <c r="P323" t="s">
         <v>24</v>
       </c>
       <c r="Q323" t="s">
         <v>24</v>
       </c>
       <c r="R323" t="s">
         <v>24</v>
       </c>
       <c r="S323">
         <v>107.05</v>
       </c>
     </row>
     <row r="324" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
         <v>204</v>
       </c>
       <c r="C324" t="s">
+        <v>569</v>
+      </c>
+      <c r="E324" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F324" t="s">
         <v>31</v>
       </c>
       <c r="G324" t="s">
         <v>23</v>
       </c>
       <c r="H324">
         <v>76</v>
       </c>
       <c r="I324" t="b">
         <v>0</v>
       </c>
       <c r="J324" t="s">
         <v>165</v>
       </c>
       <c r="K324">
         <v>1</v>
       </c>
       <c r="L324">
         <v>106.87</v>
       </c>
       <c r="M324" t="s">
         <v>24</v>
       </c>
@@ -22173,104 +22188,104 @@
       </c>
       <c r="O324" t="s">
         <v>24</v>
       </c>
       <c r="P324" t="s">
         <v>24</v>
       </c>
       <c r="Q324" t="s">
         <v>24</v>
       </c>
       <c r="R324" t="s">
         <v>24</v>
       </c>
       <c r="S324">
         <v>106.87</v>
       </c>
     </row>
     <row r="325" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
         <v>373</v>
       </c>
       <c r="C325" t="s">
+        <v>571</v>
+      </c>
+      <c r="E325" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
       <c r="F325" t="s">
         <v>31</v>
       </c>
       <c r="G325" t="s">
         <v>23</v>
       </c>
       <c r="H325">
         <v>77</v>
       </c>
       <c r="I325" t="b">
         <v>0</v>
       </c>
       <c r="J325" t="s">
         <v>158</v>
       </c>
       <c r="K325">
         <v>1</v>
       </c>
       <c r="L325" t="s">
         <v>24</v>
       </c>
       <c r="M325">
         <v>106.86</v>
       </c>
       <c r="N325" t="s">
         <v>24</v>
       </c>
       <c r="O325" t="s">
         <v>24</v>
       </c>
       <c r="P325" t="s">
         <v>24</v>
       </c>
       <c r="Q325" t="s">
         <v>24</v>
       </c>
       <c r="R325" t="s">
         <v>24</v>
       </c>
       <c r="S325">
         <v>106.86</v>
       </c>
     </row>
     <row r="326" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="C326" t="s">
         <v>202</v>
       </c>
       <c r="E326" t="s">
         <v>24</v>
       </c>
       <c r="F326" t="s">
         <v>22</v>
       </c>
       <c r="G326" t="s">
         <v>23</v>
       </c>
       <c r="H326">
         <v>107</v>
       </c>
       <c r="I326" t="b">
         <v>0</v>
       </c>
       <c r="J326" t="s">
         <v>165</v>
       </c>
       <c r="K326">
         <v>1</v>
       </c>
@@ -22285,51 +22300,51 @@
       </c>
       <c r="O326">
         <v>106.79</v>
       </c>
       <c r="P326" t="s">
         <v>24</v>
       </c>
       <c r="Q326" t="s">
         <v>24</v>
       </c>
       <c r="R326" t="s">
         <v>24</v>
       </c>
       <c r="S326">
         <v>106.79</v>
       </c>
     </row>
     <row r="327" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
         <v>55</v>
       </c>
       <c r="C327" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="E327" t="s">
         <v>21</v>
       </c>
       <c r="F327" t="s">
         <v>31</v>
       </c>
       <c r="G327" t="s">
         <v>23</v>
       </c>
       <c r="H327">
         <v>78</v>
       </c>
       <c r="I327" t="b">
         <v>0</v>
       </c>
       <c r="J327" t="s">
         <v>165</v>
       </c>
       <c r="K327">
         <v>1</v>
       </c>
       <c r="L327" t="s">
         <v>24</v>
       </c>
@@ -22338,54 +22353,54 @@
       </c>
       <c r="N327" t="s">
         <v>24</v>
       </c>
       <c r="O327">
         <v>106.71</v>
       </c>
       <c r="P327" t="s">
         <v>24</v>
       </c>
       <c r="Q327" t="s">
         <v>24</v>
       </c>
       <c r="R327" t="s">
         <v>24</v>
       </c>
       <c r="S327">
         <v>106.71</v>
       </c>
     </row>
     <row r="328" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
+        <v>575</v>
+      </c>
+      <c r="C328" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="E328" t="s">
         <v>24</v>
       </c>
       <c r="F328" t="s">
         <v>38</v>
       </c>
       <c r="G328" t="s">
         <v>46</v>
       </c>
       <c r="H328">
         <v>5</v>
       </c>
       <c r="I328" t="b">
         <v>0</v>
       </c>
       <c r="J328" t="s">
         <v>158</v>
       </c>
       <c r="K328">
         <v>1</v>
       </c>
       <c r="L328" t="s">
         <v>24</v>
       </c>
@@ -22397,107 +22412,107 @@
       </c>
       <c r="O328">
         <v>106.71</v>
       </c>
       <c r="P328" t="s">
         <v>24</v>
       </c>
       <c r="Q328" t="s">
         <v>24</v>
       </c>
       <c r="R328" t="s">
         <v>24</v>
       </c>
       <c r="S328">
         <v>106.71</v>
       </c>
     </row>
     <row r="329" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
         <v>212</v>
       </c>
       <c r="C329" t="s">
+        <v>577</v>
+      </c>
+      <c r="E329" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
       <c r="F329" t="s">
         <v>31</v>
       </c>
       <c r="G329" t="s">
         <v>23</v>
       </c>
       <c r="H329">
         <v>79</v>
       </c>
       <c r="I329" t="b">
         <v>0</v>
       </c>
       <c r="J329" t="s">
         <v>165</v>
       </c>
       <c r="K329">
         <v>1</v>
       </c>
       <c r="L329" t="s">
         <v>24</v>
       </c>
       <c r="M329" t="s">
         <v>24</v>
       </c>
       <c r="N329" t="s">
         <v>24</v>
       </c>
       <c r="O329">
         <v>106.66</v>
       </c>
       <c r="P329" t="s">
         <v>24</v>
       </c>
       <c r="Q329" t="s">
         <v>24</v>
       </c>
       <c r="R329" t="s">
         <v>24</v>
       </c>
       <c r="S329">
         <v>106.66</v>
       </c>
     </row>
     <row r="330" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
+        <v>579</v>
+      </c>
+      <c r="C330" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>581</v>
       </c>
       <c r="E330" t="s">
         <v>238</v>
       </c>
       <c r="F330" t="s">
         <v>31</v>
       </c>
       <c r="G330" t="s">
         <v>46</v>
       </c>
       <c r="H330">
         <v>18</v>
       </c>
       <c r="I330" t="b">
         <v>0</v>
       </c>
       <c r="J330" t="s">
         <v>165</v>
       </c>
       <c r="K330">
         <v>1</v>
       </c>
       <c r="L330" t="s">
         <v>24</v>
       </c>
@@ -22509,51 +22524,51 @@
       </c>
       <c r="O330">
         <v>106.51</v>
       </c>
       <c r="P330" t="s">
         <v>24</v>
       </c>
       <c r="Q330" t="s">
         <v>24</v>
       </c>
       <c r="R330" t="s">
         <v>24</v>
       </c>
       <c r="S330">
         <v>106.51</v>
       </c>
     </row>
     <row r="331" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
         <v>55</v>
       </c>
       <c r="C331" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="D331">
         <v>2357</v>
       </c>
       <c r="E331" t="s">
         <v>30</v>
       </c>
       <c r="F331" t="s">
         <v>22</v>
       </c>
       <c r="G331" t="s">
         <v>23</v>
       </c>
       <c r="H331">
         <v>108</v>
       </c>
       <c r="I331" t="b">
         <v>0</v>
       </c>
       <c r="J331" t="s">
         <v>165</v>
       </c>
       <c r="K331">
         <v>1</v>
       </c>
@@ -22565,54 +22580,54 @@
       </c>
       <c r="N331" t="s">
         <v>24</v>
       </c>
       <c r="O331" t="s">
         <v>24</v>
       </c>
       <c r="P331" t="s">
         <v>24</v>
       </c>
       <c r="Q331" t="s">
         <v>24</v>
       </c>
       <c r="R331" t="s">
         <v>24</v>
       </c>
       <c r="S331">
         <v>106.43</v>
       </c>
     </row>
     <row r="332" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
+        <v>582</v>
+      </c>
+      <c r="C332" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
       <c r="E332" t="s">
         <v>24</v>
       </c>
       <c r="F332" t="s">
         <v>22</v>
       </c>
       <c r="G332" t="s">
         <v>23</v>
       </c>
       <c r="H332">
         <v>109</v>
       </c>
       <c r="I332" t="b">
         <v>0</v>
       </c>
       <c r="J332" t="s">
         <v>165</v>
       </c>
       <c r="K332">
         <v>1</v>
       </c>
       <c r="L332" t="s">
         <v>24</v>
       </c>
@@ -22624,51 +22639,51 @@
       </c>
       <c r="O332">
         <v>106.28</v>
       </c>
       <c r="P332" t="s">
         <v>24</v>
       </c>
       <c r="Q332" t="s">
         <v>24</v>
       </c>
       <c r="R332" t="s">
         <v>24</v>
       </c>
       <c r="S332">
         <v>106.28</v>
       </c>
     </row>
     <row r="333" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
         <v>204</v>
       </c>
       <c r="C333" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="E333" t="s">
         <v>303</v>
       </c>
       <c r="F333" t="s">
         <v>22</v>
       </c>
       <c r="G333" t="s">
         <v>23</v>
       </c>
       <c r="H333">
         <v>110</v>
       </c>
       <c r="I333" t="b">
         <v>0</v>
       </c>
       <c r="J333" t="s">
         <v>165</v>
       </c>
       <c r="K333">
         <v>1</v>
       </c>
       <c r="L333">
         <v>106.24</v>
       </c>
@@ -22677,54 +22692,54 @@
       </c>
       <c r="N333" t="s">
         <v>24</v>
       </c>
       <c r="O333" t="s">
         <v>24</v>
       </c>
       <c r="P333" t="s">
         <v>24</v>
       </c>
       <c r="Q333" t="s">
         <v>24</v>
       </c>
       <c r="R333" t="s">
         <v>24</v>
       </c>
       <c r="S333">
         <v>106.24</v>
       </c>
     </row>
     <row r="334" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
+        <v>585</v>
+      </c>
+      <c r="C334" t="s">
         <v>586</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
       <c r="D334">
         <v>1891</v>
       </c>
       <c r="E334" t="s">
         <v>45</v>
       </c>
       <c r="F334" t="s">
         <v>31</v>
       </c>
       <c r="G334" t="s">
         <v>46</v>
       </c>
       <c r="H334">
         <v>19</v>
       </c>
       <c r="I334" t="b">
         <v>0</v>
       </c>
       <c r="J334" t="s">
         <v>165</v>
       </c>
       <c r="K334">
         <v>1</v>
       </c>
@@ -22798,51 +22813,51 @@
       </c>
       <c r="O335">
         <v>105.85</v>
       </c>
       <c r="P335" t="s">
         <v>24</v>
       </c>
       <c r="Q335" t="s">
         <v>24</v>
       </c>
       <c r="R335" t="s">
         <v>24</v>
       </c>
       <c r="S335">
         <v>105.85</v>
       </c>
     </row>
     <row r="336" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
         <v>178</v>
       </c>
       <c r="C336" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="D336">
         <v>907</v>
       </c>
       <c r="E336" t="s">
         <v>210</v>
       </c>
       <c r="F336" t="s">
         <v>31</v>
       </c>
       <c r="G336" t="s">
         <v>23</v>
       </c>
       <c r="H336">
         <v>80</v>
       </c>
       <c r="I336" t="b">
         <v>0</v>
       </c>
       <c r="J336" t="s">
         <v>165</v>
       </c>
       <c r="K336">
         <v>1</v>
       </c>
@@ -22857,107 +22872,107 @@
       </c>
       <c r="O336">
         <v>105.73</v>
       </c>
       <c r="P336" t="s">
         <v>24</v>
       </c>
       <c r="Q336" t="s">
         <v>24</v>
       </c>
       <c r="R336" t="s">
         <v>24</v>
       </c>
       <c r="S336">
         <v>105.73</v>
       </c>
     </row>
     <row r="337" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
         <v>254</v>
       </c>
       <c r="C337" t="s">
+        <v>588</v>
+      </c>
+      <c r="E337" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
       <c r="F337" t="s">
         <v>31</v>
       </c>
       <c r="G337" t="s">
         <v>23</v>
       </c>
       <c r="H337">
         <v>81</v>
       </c>
       <c r="I337" t="b">
         <v>0</v>
       </c>
       <c r="J337" t="s">
         <v>165</v>
       </c>
       <c r="K337">
         <v>1</v>
       </c>
       <c r="L337" t="s">
         <v>24</v>
       </c>
       <c r="M337" t="s">
         <v>24</v>
       </c>
       <c r="N337" t="s">
         <v>24</v>
       </c>
       <c r="O337" t="s">
         <v>24</v>
       </c>
       <c r="P337" t="s">
         <v>24</v>
       </c>
       <c r="Q337">
         <v>105.49</v>
       </c>
       <c r="R337" t="s">
         <v>24</v>
       </c>
       <c r="S337">
         <v>105.49</v>
       </c>
     </row>
     <row r="338" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
+        <v>590</v>
+      </c>
+      <c r="C338" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
       <c r="D338">
         <v>1908</v>
       </c>
       <c r="E338" t="s">
         <v>24</v>
       </c>
       <c r="F338" t="s">
         <v>22</v>
       </c>
       <c r="G338" t="s">
         <v>23</v>
       </c>
       <c r="H338">
         <v>112</v>
       </c>
       <c r="I338" t="b">
         <v>0</v>
       </c>
       <c r="J338" t="s">
         <v>165</v>
       </c>
       <c r="K338">
         <v>1</v>
       </c>
@@ -22972,51 +22987,51 @@
       </c>
       <c r="O338">
         <v>105.43</v>
       </c>
       <c r="P338" t="s">
         <v>24</v>
       </c>
       <c r="Q338" t="s">
         <v>24</v>
       </c>
       <c r="R338" t="s">
         <v>24</v>
       </c>
       <c r="S338">
         <v>105.43</v>
       </c>
     </row>
     <row r="339" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
         <v>198</v>
       </c>
       <c r="C339" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="E339" t="s">
         <v>24</v>
       </c>
       <c r="F339" t="s">
         <v>22</v>
       </c>
       <c r="G339" t="s">
         <v>23</v>
       </c>
       <c r="H339">
         <v>113</v>
       </c>
       <c r="I339" t="b">
         <v>0</v>
       </c>
       <c r="J339" t="s">
         <v>165</v>
       </c>
       <c r="K339">
         <v>1</v>
       </c>
       <c r="L339" t="s">
         <v>24</v>
       </c>
@@ -23025,116 +23040,116 @@
       </c>
       <c r="N339" t="s">
         <v>24</v>
       </c>
       <c r="O339" t="s">
         <v>24</v>
       </c>
       <c r="P339">
         <v>105.3</v>
       </c>
       <c r="Q339" t="s">
         <v>24</v>
       </c>
       <c r="R339" t="s">
         <v>24</v>
       </c>
       <c r="S339">
         <v>105.3</v>
       </c>
     </row>
     <row r="340" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="C340" t="s">
         <v>137</v>
       </c>
       <c r="D340">
         <v>1447</v>
       </c>
       <c r="E340" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F340" t="s">
         <v>22</v>
       </c>
       <c r="G340" t="s">
         <v>23</v>
       </c>
       <c r="H340">
         <v>114</v>
       </c>
       <c r="I340" t="b">
         <v>0</v>
       </c>
       <c r="J340" t="s">
         <v>165</v>
       </c>
       <c r="K340">
         <v>1</v>
       </c>
       <c r="L340">
         <v>105.14</v>
       </c>
       <c r="M340" t="s">
         <v>24</v>
       </c>
       <c r="N340" t="s">
         <v>24</v>
       </c>
       <c r="O340" t="s">
         <v>24</v>
       </c>
       <c r="P340" t="s">
         <v>24</v>
       </c>
       <c r="Q340" t="s">
         <v>24</v>
       </c>
       <c r="R340" t="s">
         <v>24</v>
       </c>
       <c r="S340">
         <v>105.14</v>
       </c>
     </row>
     <row r="341" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
+        <v>595</v>
+      </c>
+      <c r="C341" t="s">
         <v>596</v>
       </c>
-      <c r="C341" t="s">
+      <c r="E341" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
       <c r="F341" t="s">
         <v>22</v>
       </c>
       <c r="G341" t="s">
         <v>46</v>
       </c>
       <c r="H341">
         <v>25</v>
       </c>
       <c r="I341" t="b">
         <v>0</v>
       </c>
       <c r="J341" t="s">
         <v>165</v>
       </c>
       <c r="K341">
         <v>1</v>
       </c>
       <c r="L341" t="s">
         <v>24</v>
       </c>
       <c r="M341" t="s">
         <v>24</v>
       </c>
@@ -23143,51 +23158,54 @@
       </c>
       <c r="O341">
         <v>105.14</v>
       </c>
       <c r="P341" t="s">
         <v>24</v>
       </c>
       <c r="Q341" t="s">
         <v>24</v>
       </c>
       <c r="R341" t="s">
         <v>24</v>
       </c>
       <c r="S341">
         <v>105.14</v>
       </c>
     </row>
     <row r="342" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
         <v>96</v>
       </c>
       <c r="C342" t="s">
-        <v>599</v>
+        <v>598</v>
+      </c>
+      <c r="D342">
+        <v>2208</v>
       </c>
       <c r="E342" t="s">
         <v>24</v>
       </c>
       <c r="F342" t="s">
         <v>42</v>
       </c>
       <c r="G342" t="s">
         <v>23</v>
       </c>
       <c r="H342">
         <v>43</v>
       </c>
       <c r="I342" t="b">
         <v>0</v>
       </c>
       <c r="J342" t="s">
         <v>158</v>
       </c>
       <c r="K342">
         <v>1</v>
       </c>
       <c r="L342" t="s">
         <v>24</v>
       </c>
@@ -23199,51 +23217,51 @@
       </c>
       <c r="O342" t="s">
         <v>24</v>
       </c>
       <c r="P342" t="s">
         <v>24</v>
       </c>
       <c r="Q342" t="s">
         <v>24</v>
       </c>
       <c r="R342">
         <v>105.11</v>
       </c>
       <c r="S342">
         <v>105.11</v>
       </c>
     </row>
     <row r="343" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
         <v>246</v>
       </c>
       <c r="C343" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="E343" t="s">
         <v>129</v>
       </c>
       <c r="F343" t="s">
         <v>22</v>
       </c>
       <c r="G343" t="s">
         <v>46</v>
       </c>
       <c r="H343">
         <v>26</v>
       </c>
       <c r="I343" t="b">
         <v>0</v>
       </c>
       <c r="J343" t="s">
         <v>165</v>
       </c>
       <c r="K343">
         <v>1</v>
       </c>
       <c r="L343" t="s">
         <v>24</v>
       </c>
@@ -23252,54 +23270,54 @@
       </c>
       <c r="N343" t="s">
         <v>24</v>
       </c>
       <c r="O343" t="s">
         <v>24</v>
       </c>
       <c r="P343" t="s">
         <v>24</v>
       </c>
       <c r="Q343">
         <v>104.85</v>
       </c>
       <c r="R343" t="s">
         <v>24</v>
       </c>
       <c r="S343">
         <v>104.85</v>
       </c>
     </row>
     <row r="344" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
+        <v>600</v>
+      </c>
+      <c r="C344" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
       <c r="E344" t="s">
         <v>24</v>
       </c>
       <c r="F344" t="s">
         <v>22</v>
       </c>
       <c r="G344" t="s">
         <v>23</v>
       </c>
       <c r="H344">
         <v>115</v>
       </c>
       <c r="I344" t="b">
         <v>0</v>
       </c>
       <c r="J344" t="s">
         <v>165</v>
       </c>
       <c r="K344">
         <v>1</v>
       </c>
       <c r="L344" t="s">
         <v>24</v>
       </c>
@@ -23311,51 +23329,51 @@
       </c>
       <c r="O344" t="s">
         <v>24</v>
       </c>
       <c r="P344" t="s">
         <v>24</v>
       </c>
       <c r="Q344">
         <v>104.71</v>
       </c>
       <c r="R344" t="s">
         <v>24</v>
       </c>
       <c r="S344">
         <v>104.71</v>
       </c>
     </row>
     <row r="345" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
         <v>66</v>
       </c>
       <c r="C345" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="D345">
         <v>1921</v>
       </c>
       <c r="E345" t="s">
         <v>24</v>
       </c>
       <c r="F345" t="s">
         <v>42</v>
       </c>
       <c r="G345" t="s">
         <v>23</v>
       </c>
       <c r="H345">
         <v>44</v>
       </c>
       <c r="I345" t="b">
         <v>0</v>
       </c>
       <c r="J345" t="s">
         <v>165</v>
       </c>
       <c r="K345">
         <v>1</v>
       </c>
@@ -23367,54 +23385,54 @@
       </c>
       <c r="N345" t="s">
         <v>24</v>
       </c>
       <c r="O345">
         <v>104.66</v>
       </c>
       <c r="P345" t="s">
         <v>24</v>
       </c>
       <c r="Q345" t="s">
         <v>24</v>
       </c>
       <c r="R345" t="s">
         <v>24</v>
       </c>
       <c r="S345">
         <v>104.66</v>
       </c>
     </row>
     <row r="346" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
+        <v>603</v>
+      </c>
+      <c r="C346" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
       <c r="E346" t="s">
         <v>321</v>
       </c>
       <c r="F346" t="s">
         <v>42</v>
       </c>
       <c r="G346" t="s">
         <v>46</v>
       </c>
       <c r="H346">
         <v>8</v>
       </c>
       <c r="I346" t="b">
         <v>0</v>
       </c>
       <c r="J346" t="s">
         <v>165</v>
       </c>
       <c r="K346">
         <v>1</v>
       </c>
       <c r="L346" t="s">
         <v>24</v>
       </c>
@@ -23426,107 +23444,107 @@
       </c>
       <c r="O346" t="s">
         <v>24</v>
       </c>
       <c r="P346" t="s">
         <v>24</v>
       </c>
       <c r="Q346">
         <v>104.66</v>
       </c>
       <c r="R346" t="s">
         <v>24</v>
       </c>
       <c r="S346">
         <v>104.66</v>
       </c>
     </row>
     <row r="347" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
         <v>66</v>
       </c>
       <c r="C347" t="s">
+        <v>605</v>
+      </c>
+      <c r="E347" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="F347" t="s">
         <v>42</v>
       </c>
       <c r="G347" t="s">
         <v>23</v>
       </c>
       <c r="H347">
         <v>45</v>
       </c>
       <c r="I347" t="b">
         <v>0</v>
       </c>
       <c r="J347" t="s">
         <v>165</v>
       </c>
       <c r="K347">
         <v>1</v>
       </c>
       <c r="L347" t="s">
         <v>24</v>
       </c>
       <c r="M347" t="s">
         <v>24</v>
       </c>
       <c r="N347" t="s">
         <v>24</v>
       </c>
       <c r="O347">
         <v>104.5</v>
       </c>
       <c r="P347" t="s">
         <v>24</v>
       </c>
       <c r="Q347" t="s">
         <v>24</v>
       </c>
       <c r="R347" t="s">
         <v>24</v>
       </c>
       <c r="S347">
         <v>104.5</v>
       </c>
     </row>
     <row r="348" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
+        <v>607</v>
+      </c>
+      <c r="C348" t="s">
         <v>608</v>
-      </c>
-[...1 lines deleted...]
-        <v>609</v>
       </c>
       <c r="E348" t="s">
         <v>536</v>
       </c>
       <c r="F348" t="s">
         <v>22</v>
       </c>
       <c r="G348" t="s">
         <v>46</v>
       </c>
       <c r="H348">
         <v>27</v>
       </c>
       <c r="I348" t="b">
         <v>0</v>
       </c>
       <c r="J348" t="s">
         <v>158</v>
       </c>
       <c r="K348">
         <v>1</v>
       </c>
       <c r="L348" t="s">
         <v>24</v>
       </c>
@@ -23538,51 +23556,51 @@
       </c>
       <c r="O348" t="s">
         <v>24</v>
       </c>
       <c r="P348" t="s">
         <v>24</v>
       </c>
       <c r="Q348" t="s">
         <v>24</v>
       </c>
       <c r="R348" t="s">
         <v>24</v>
       </c>
       <c r="S348">
         <v>104.5</v>
       </c>
     </row>
     <row r="349" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
         <v>149</v>
       </c>
       <c r="C349" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="E349" t="s">
         <v>21</v>
       </c>
       <c r="F349" t="s">
         <v>42</v>
       </c>
       <c r="G349" t="s">
         <v>23</v>
       </c>
       <c r="H349">
         <v>46</v>
       </c>
       <c r="I349" t="b">
         <v>0</v>
       </c>
       <c r="J349" t="s">
         <v>165</v>
       </c>
       <c r="K349">
         <v>1</v>
       </c>
       <c r="L349">
         <v>104.49</v>
       </c>
@@ -23591,57 +23609,57 @@
       </c>
       <c r="N349" t="s">
         <v>24</v>
       </c>
       <c r="O349" t="s">
         <v>24</v>
       </c>
       <c r="P349" t="s">
         <v>24</v>
       </c>
       <c r="Q349" t="s">
         <v>24</v>
       </c>
       <c r="R349" t="s">
         <v>24</v>
       </c>
       <c r="S349">
         <v>104.49</v>
       </c>
     </row>
     <row r="350" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
+        <v>610</v>
+      </c>
+      <c r="C350" t="s">
         <v>611</v>
       </c>
-      <c r="C350" t="s">
+      <c r="E350" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
       <c r="F350" t="s">
         <v>42</v>
       </c>
       <c r="G350" t="s">
         <v>23</v>
       </c>
       <c r="H350">
         <v>47</v>
       </c>
       <c r="I350" t="b">
         <v>0</v>
       </c>
       <c r="J350" t="s">
         <v>158</v>
       </c>
       <c r="K350">
         <v>1</v>
       </c>
       <c r="L350" t="s">
         <v>24</v>
       </c>
       <c r="M350">
         <v>104.47</v>
       </c>
@@ -23650,51 +23668,51 @@
       </c>
       <c r="O350" t="s">
         <v>24</v>
       </c>
       <c r="P350" t="s">
         <v>24</v>
       </c>
       <c r="Q350" t="s">
         <v>24</v>
       </c>
       <c r="R350" t="s">
         <v>24</v>
       </c>
       <c r="S350">
         <v>104.47</v>
       </c>
     </row>
     <row r="351" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
         <v>143</v>
       </c>
       <c r="C351" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="E351" t="s">
         <v>24</v>
       </c>
       <c r="F351" t="s">
         <v>42</v>
       </c>
       <c r="G351" t="s">
         <v>23</v>
       </c>
       <c r="H351">
         <v>48</v>
       </c>
       <c r="I351" t="b">
         <v>0</v>
       </c>
       <c r="J351" t="s">
         <v>158</v>
       </c>
       <c r="K351">
         <v>1</v>
       </c>
       <c r="L351" t="s">
         <v>24</v>
       </c>
@@ -23815,54 +23833,54 @@
       </c>
       <c r="N353" t="s">
         <v>24</v>
       </c>
       <c r="O353" t="s">
         <v>24</v>
       </c>
       <c r="P353" t="s">
         <v>24</v>
       </c>
       <c r="Q353" t="s">
         <v>24</v>
       </c>
       <c r="R353" t="s">
         <v>24</v>
       </c>
       <c r="S353">
         <v>104.23</v>
       </c>
     </row>
     <row r="354" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
+        <v>614</v>
+      </c>
+      <c r="C354" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="E354" t="s">
         <v>269</v>
       </c>
       <c r="F354" t="s">
         <v>22</v>
       </c>
       <c r="G354" t="s">
         <v>46</v>
       </c>
       <c r="H354">
         <v>28</v>
       </c>
       <c r="I354" t="b">
         <v>0</v>
       </c>
       <c r="J354" t="s">
         <v>165</v>
       </c>
       <c r="K354">
         <v>1</v>
       </c>
       <c r="L354" t="s">
         <v>24</v>
       </c>
@@ -23874,51 +23892,51 @@
       </c>
       <c r="O354">
         <v>104.23</v>
       </c>
       <c r="P354" t="s">
         <v>24</v>
       </c>
       <c r="Q354" t="s">
         <v>24</v>
       </c>
       <c r="R354" t="s">
         <v>24</v>
       </c>
       <c r="S354">
         <v>104.23</v>
       </c>
     </row>
     <row r="355" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
         <v>85</v>
       </c>
       <c r="C355" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="D355">
         <v>1041</v>
       </c>
       <c r="E355" t="s">
         <v>41</v>
       </c>
       <c r="F355" t="s">
         <v>42</v>
       </c>
       <c r="G355" t="s">
         <v>23</v>
       </c>
       <c r="H355">
         <v>49</v>
       </c>
       <c r="I355" t="b">
         <v>0</v>
       </c>
       <c r="J355" t="s">
         <v>165</v>
       </c>
       <c r="K355">
         <v>1</v>
       </c>
@@ -23930,107 +23948,107 @@
       </c>
       <c r="N355" t="s">
         <v>24</v>
       </c>
       <c r="O355" t="s">
         <v>24</v>
       </c>
       <c r="P355" t="s">
         <v>24</v>
       </c>
       <c r="Q355" t="s">
         <v>24</v>
       </c>
       <c r="R355" t="s">
         <v>24</v>
       </c>
       <c r="S355">
         <v>104.17</v>
       </c>
     </row>
     <row r="356" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356" t="s">
+        <v>617</v>
+      </c>
+      <c r="C356" t="s">
         <v>618</v>
       </c>
-      <c r="C356" t="s">
+      <c r="E356" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
       <c r="F356" t="s">
         <v>22</v>
       </c>
       <c r="G356" t="s">
         <v>23</v>
       </c>
       <c r="H356">
         <v>117</v>
       </c>
       <c r="I356" t="b">
         <v>0</v>
       </c>
       <c r="J356" t="s">
         <v>158</v>
       </c>
       <c r="K356">
         <v>1</v>
       </c>
       <c r="L356" t="s">
         <v>24</v>
       </c>
       <c r="M356">
         <v>104.09</v>
       </c>
       <c r="N356" t="s">
         <v>24</v>
       </c>
       <c r="O356" t="s">
         <v>24</v>
       </c>
       <c r="P356" t="s">
         <v>24</v>
       </c>
       <c r="Q356" t="s">
         <v>24</v>
       </c>
       <c r="R356" t="s">
         <v>24</v>
       </c>
       <c r="S356">
         <v>104.09</v>
       </c>
     </row>
     <row r="357" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="C357" t="s">
         <v>454</v>
       </c>
       <c r="E357" t="s">
         <v>129</v>
       </c>
       <c r="F357" t="s">
         <v>31</v>
       </c>
       <c r="G357" t="s">
         <v>46</v>
       </c>
       <c r="H357">
         <v>20</v>
       </c>
       <c r="I357" t="b">
         <v>0</v>
       </c>
       <c r="J357" t="s">
         <v>165</v>
       </c>
       <c r="K357">
         <v>1</v>
       </c>
@@ -24098,54 +24116,54 @@
       </c>
       <c r="N358" t="s">
         <v>24</v>
       </c>
       <c r="O358" t="s">
         <v>24</v>
       </c>
       <c r="P358" t="s">
         <v>24</v>
       </c>
       <c r="Q358" t="s">
         <v>24</v>
       </c>
       <c r="R358" t="s">
         <v>24</v>
       </c>
       <c r="S358">
         <v>104.04</v>
       </c>
     </row>
     <row r="359" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
+        <v>621</v>
+      </c>
+      <c r="C359" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
       <c r="E359" t="s">
         <v>24</v>
       </c>
       <c r="F359" t="s">
         <v>42</v>
       </c>
       <c r="G359" t="s">
         <v>23</v>
       </c>
       <c r="H359">
         <v>51</v>
       </c>
       <c r="I359" t="b">
         <v>0</v>
       </c>
       <c r="J359" t="s">
         <v>165</v>
       </c>
       <c r="K359">
         <v>1</v>
       </c>
       <c r="L359" t="s">
         <v>24</v>
       </c>
@@ -24157,51 +24175,51 @@
       </c>
       <c r="O359" t="s">
         <v>24</v>
       </c>
       <c r="P359">
         <v>103.94</v>
       </c>
       <c r="Q359" t="s">
         <v>24</v>
       </c>
       <c r="R359" t="s">
         <v>24</v>
       </c>
       <c r="S359">
         <v>103.94</v>
       </c>
     </row>
     <row r="360" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360" t="s">
         <v>176</v>
       </c>
       <c r="C360" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="D360">
         <v>1723</v>
       </c>
       <c r="E360" t="s">
         <v>24</v>
       </c>
       <c r="F360" t="s">
         <v>22</v>
       </c>
       <c r="G360" t="s">
         <v>23</v>
       </c>
       <c r="H360">
         <v>118</v>
       </c>
       <c r="I360" t="b">
         <v>0</v>
       </c>
       <c r="J360" t="s">
         <v>165</v>
       </c>
       <c r="K360">
         <v>1</v>
       </c>
@@ -24213,54 +24231,54 @@
       </c>
       <c r="N360" t="s">
         <v>24</v>
       </c>
       <c r="O360" t="s">
         <v>24</v>
       </c>
       <c r="P360" t="s">
         <v>24</v>
       </c>
       <c r="Q360" t="s">
         <v>24</v>
       </c>
       <c r="R360" t="s">
         <v>24</v>
       </c>
       <c r="S360">
         <v>103.7</v>
       </c>
     </row>
     <row r="361" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361" t="s">
+        <v>624</v>
+      </c>
+      <c r="C361" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
       <c r="D361">
         <v>1854</v>
       </c>
       <c r="E361" t="s">
         <v>51</v>
       </c>
       <c r="F361" t="s">
         <v>22</v>
       </c>
       <c r="G361" t="s">
         <v>46</v>
       </c>
       <c r="H361">
         <v>29</v>
       </c>
       <c r="I361" t="b">
         <v>0</v>
       </c>
       <c r="J361" t="s">
         <v>165</v>
       </c>
       <c r="K361">
         <v>1</v>
       </c>
@@ -24275,51 +24293,51 @@
       </c>
       <c r="O361">
         <v>103.68</v>
       </c>
       <c r="P361" t="s">
         <v>24</v>
       </c>
       <c r="Q361" t="s">
         <v>24</v>
       </c>
       <c r="R361" t="s">
         <v>24</v>
       </c>
       <c r="S361">
         <v>103.68</v>
       </c>
     </row>
     <row r="362" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
         <v>119</v>
       </c>
       <c r="C362" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="D362">
         <v>2452</v>
       </c>
       <c r="E362" t="s">
         <v>24</v>
       </c>
       <c r="F362" t="s">
         <v>42</v>
       </c>
       <c r="G362" t="s">
         <v>23</v>
       </c>
       <c r="H362">
         <v>52</v>
       </c>
       <c r="I362" t="b">
         <v>0</v>
       </c>
       <c r="J362" t="s">
         <v>165</v>
       </c>
       <c r="K362">
         <v>1</v>
       </c>
@@ -24331,54 +24349,54 @@
       </c>
       <c r="N362" t="s">
         <v>24</v>
       </c>
       <c r="O362" t="s">
         <v>24</v>
       </c>
       <c r="P362">
         <v>103.65</v>
       </c>
       <c r="Q362" t="s">
         <v>24</v>
       </c>
       <c r="R362" t="s">
         <v>24</v>
       </c>
       <c r="S362">
         <v>103.65</v>
       </c>
     </row>
     <row r="363" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
+        <v>627</v>
+      </c>
+      <c r="C363" t="s">
         <v>628</v>
-      </c>
-[...1 lines deleted...]
-        <v>629</v>
       </c>
       <c r="D363">
         <v>732</v>
       </c>
       <c r="E363" t="s">
         <v>231</v>
       </c>
       <c r="F363" t="s">
         <v>31</v>
       </c>
       <c r="G363" t="s">
         <v>46</v>
       </c>
       <c r="H363">
         <v>21</v>
       </c>
       <c r="I363" t="b">
         <v>0</v>
       </c>
       <c r="J363" t="s">
         <v>165</v>
       </c>
       <c r="K363">
         <v>1</v>
       </c>
@@ -24393,51 +24411,51 @@
       </c>
       <c r="O363">
         <v>103.63</v>
       </c>
       <c r="P363" t="s">
         <v>24</v>
       </c>
       <c r="Q363" t="s">
         <v>24</v>
       </c>
       <c r="R363" t="s">
         <v>24</v>
       </c>
       <c r="S363">
         <v>103.63</v>
       </c>
     </row>
     <row r="364" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
         <v>212</v>
       </c>
       <c r="C364" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E364" t="s">
         <v>24</v>
       </c>
       <c r="F364" t="s">
         <v>38</v>
       </c>
       <c r="G364" t="s">
         <v>23</v>
       </c>
       <c r="H364">
         <v>17</v>
       </c>
       <c r="I364" t="b">
         <v>0</v>
       </c>
       <c r="J364" t="s">
         <v>158</v>
       </c>
       <c r="K364">
         <v>1</v>
       </c>
       <c r="L364" t="s">
         <v>24</v>
       </c>
@@ -24449,51 +24467,51 @@
       </c>
       <c r="O364">
         <v>103.59</v>
       </c>
       <c r="P364" t="s">
         <v>24</v>
       </c>
       <c r="Q364" t="s">
         <v>24</v>
       </c>
       <c r="R364" t="s">
         <v>24</v>
       </c>
       <c r="S364">
         <v>103.59</v>
       </c>
     </row>
     <row r="365" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365" t="s">
         <v>534</v>
       </c>
       <c r="C365" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="E365" t="s">
         <v>87</v>
       </c>
       <c r="F365" t="s">
         <v>42</v>
       </c>
       <c r="G365" t="s">
         <v>23</v>
       </c>
       <c r="H365">
         <v>53</v>
       </c>
       <c r="I365" t="b">
         <v>0</v>
       </c>
       <c r="J365" t="s">
         <v>165</v>
       </c>
       <c r="K365">
         <v>1</v>
       </c>
       <c r="L365" t="s">
         <v>24</v>
       </c>
@@ -24502,54 +24520,54 @@
       </c>
       <c r="N365" t="s">
         <v>24</v>
       </c>
       <c r="O365" t="s">
         <v>24</v>
       </c>
       <c r="P365">
         <v>103.59</v>
       </c>
       <c r="Q365" t="s">
         <v>24</v>
       </c>
       <c r="R365" t="s">
         <v>24</v>
       </c>
       <c r="S365">
         <v>103.59</v>
       </c>
     </row>
     <row r="366" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="C366" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="D366">
         <v>1746</v>
       </c>
       <c r="E366" t="s">
         <v>34</v>
       </c>
       <c r="F366" t="s">
         <v>65</v>
       </c>
       <c r="G366" t="s">
         <v>23</v>
       </c>
       <c r="H366">
         <v>21</v>
       </c>
       <c r="I366" t="b">
         <v>0</v>
       </c>
       <c r="J366" t="s">
         <v>158</v>
       </c>
       <c r="K366">
         <v>1</v>
       </c>
@@ -24564,107 +24582,107 @@
       </c>
       <c r="O366">
         <v>103.54</v>
       </c>
       <c r="P366" t="s">
         <v>24</v>
       </c>
       <c r="Q366" t="s">
         <v>24</v>
       </c>
       <c r="R366" t="s">
         <v>24</v>
       </c>
       <c r="S366">
         <v>103.54</v>
       </c>
     </row>
     <row r="367" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
         <v>113</v>
       </c>
       <c r="C367" t="s">
+        <v>631</v>
+      </c>
+      <c r="E367" t="s">
         <v>632</v>
-      </c>
-[...1 lines deleted...]
-        <v>633</v>
       </c>
       <c r="F367" t="s">
         <v>65</v>
       </c>
       <c r="G367" t="s">
         <v>23</v>
       </c>
       <c r="H367">
         <v>22</v>
       </c>
       <c r="I367" t="b">
         <v>0</v>
       </c>
       <c r="J367" t="s">
         <v>158</v>
       </c>
       <c r="K367">
         <v>1</v>
       </c>
       <c r="L367" t="s">
         <v>24</v>
       </c>
       <c r="M367" t="s">
         <v>24</v>
       </c>
       <c r="N367" t="s">
         <v>24</v>
       </c>
       <c r="O367" t="s">
         <v>24</v>
       </c>
       <c r="P367" t="s">
         <v>24</v>
       </c>
       <c r="Q367">
         <v>103.38</v>
       </c>
       <c r="R367" t="s">
         <v>24</v>
       </c>
       <c r="S367">
         <v>103.38</v>
       </c>
     </row>
     <row r="368" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="C368" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="E368" t="s">
         <v>34</v>
       </c>
       <c r="F368" t="s">
         <v>22</v>
       </c>
       <c r="G368" t="s">
         <v>46</v>
       </c>
       <c r="H368">
         <v>30</v>
       </c>
       <c r="I368" t="b">
         <v>0</v>
       </c>
       <c r="J368" t="s">
         <v>158</v>
       </c>
       <c r="K368">
         <v>1</v>
       </c>
       <c r="L368" t="s">
         <v>24</v>
       </c>
@@ -24676,51 +24694,51 @@
       </c>
       <c r="O368" t="s">
         <v>24</v>
       </c>
       <c r="P368" t="s">
         <v>24</v>
       </c>
       <c r="Q368" t="s">
         <v>24</v>
       </c>
       <c r="R368" t="s">
         <v>24</v>
       </c>
       <c r="S368">
         <v>103.32</v>
       </c>
     </row>
     <row r="369" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
         <v>149</v>
       </c>
       <c r="C369" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="E369" t="s">
         <v>308</v>
       </c>
       <c r="F369" t="s">
         <v>65</v>
       </c>
       <c r="G369" t="s">
         <v>23</v>
       </c>
       <c r="H369">
         <v>23</v>
       </c>
       <c r="I369" t="b">
         <v>0</v>
       </c>
       <c r="J369" t="s">
         <v>158</v>
       </c>
       <c r="K369">
         <v>1</v>
       </c>
       <c r="L369" t="s">
         <v>24</v>
       </c>
@@ -24729,51 +24747,51 @@
       </c>
       <c r="N369" t="s">
         <v>24</v>
       </c>
       <c r="O369" t="s">
         <v>24</v>
       </c>
       <c r="P369" t="s">
         <v>24</v>
       </c>
       <c r="Q369">
         <v>103.3</v>
       </c>
       <c r="R369" t="s">
         <v>24</v>
       </c>
       <c r="S369">
         <v>103.3</v>
       </c>
     </row>
     <row r="370" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="C370" t="s">
         <v>208</v>
       </c>
       <c r="E370" t="s">
         <v>24</v>
       </c>
       <c r="F370" t="s">
         <v>22</v>
       </c>
       <c r="G370" t="s">
         <v>23</v>
       </c>
       <c r="H370">
         <v>119</v>
       </c>
       <c r="I370" t="b">
         <v>0</v>
       </c>
       <c r="J370" t="s">
         <v>165</v>
       </c>
       <c r="K370">
         <v>1</v>
       </c>
@@ -24788,107 +24806,110 @@
       </c>
       <c r="O370">
         <v>103.27</v>
       </c>
       <c r="P370" t="s">
         <v>24</v>
       </c>
       <c r="Q370" t="s">
         <v>24</v>
       </c>
       <c r="R370" t="s">
         <v>24</v>
       </c>
       <c r="S370">
         <v>103.27</v>
       </c>
     </row>
     <row r="371" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
         <v>141</v>
       </c>
       <c r="C371" t="s">
+        <v>636</v>
+      </c>
+      <c r="D371">
+        <v>949</v>
+      </c>
+      <c r="E371" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F371" t="s">
         <v>65</v>
       </c>
       <c r="G371" t="s">
         <v>23</v>
       </c>
       <c r="H371">
         <v>24</v>
       </c>
       <c r="I371" t="b">
         <v>0</v>
       </c>
       <c r="J371" t="s">
         <v>158</v>
       </c>
       <c r="K371">
         <v>1</v>
       </c>
       <c r="L371" t="s">
         <v>24</v>
       </c>
       <c r="M371" t="s">
         <v>24</v>
       </c>
       <c r="N371" t="s">
         <v>24</v>
       </c>
       <c r="O371" t="s">
         <v>24</v>
       </c>
       <c r="P371">
         <v>103.2</v>
       </c>
       <c r="Q371" t="s">
         <v>24</v>
       </c>
       <c r="R371" t="s">
         <v>24</v>
       </c>
       <c r="S371">
         <v>103.2</v>
       </c>
     </row>
     <row r="372" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372" t="s">
+        <v>638</v>
+      </c>
+      <c r="C372" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
       <c r="D372">
         <v>1740</v>
       </c>
       <c r="E372" t="s">
         <v>51</v>
       </c>
       <c r="F372" t="s">
         <v>22</v>
       </c>
       <c r="G372" t="s">
         <v>46</v>
       </c>
       <c r="H372">
         <v>31</v>
       </c>
       <c r="I372" t="b">
         <v>0</v>
       </c>
       <c r="J372" t="s">
         <v>165</v>
       </c>
       <c r="K372">
         <v>1</v>
       </c>
@@ -24903,51 +24924,51 @@
       </c>
       <c r="O372">
         <v>103.06</v>
       </c>
       <c r="P372" t="s">
         <v>24</v>
       </c>
       <c r="Q372" t="s">
         <v>24</v>
       </c>
       <c r="R372" t="s">
         <v>24</v>
       </c>
       <c r="S372">
         <v>103.06</v>
       </c>
     </row>
     <row r="373" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373" t="s">
         <v>434</v>
       </c>
       <c r="C373" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="E373" t="s">
         <v>24</v>
       </c>
       <c r="F373" t="s">
         <v>31</v>
       </c>
       <c r="G373" t="s">
         <v>23</v>
       </c>
       <c r="H373">
         <v>83</v>
       </c>
       <c r="I373" t="b">
         <v>0</v>
       </c>
       <c r="J373" t="s">
         <v>165</v>
       </c>
       <c r="K373">
         <v>1</v>
       </c>
       <c r="L373" t="s">
         <v>24</v>
       </c>
@@ -24956,57 +24977,57 @@
       </c>
       <c r="N373" t="s">
         <v>24</v>
       </c>
       <c r="O373" t="s">
         <v>24</v>
       </c>
       <c r="P373">
         <v>102.91</v>
       </c>
       <c r="Q373" t="s">
         <v>24</v>
       </c>
       <c r="R373" t="s">
         <v>24</v>
       </c>
       <c r="S373">
         <v>102.91</v>
       </c>
     </row>
     <row r="374" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374" t="s">
+        <v>641</v>
+      </c>
+      <c r="C374" t="s">
         <v>642</v>
       </c>
-      <c r="C374" t="s">
+      <c r="E374" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
       <c r="F374" t="s">
         <v>31</v>
       </c>
       <c r="G374" t="s">
         <v>46</v>
       </c>
       <c r="H374">
         <v>22</v>
       </c>
       <c r="I374" t="b">
         <v>0</v>
       </c>
       <c r="J374" t="s">
         <v>165</v>
       </c>
       <c r="K374">
         <v>1</v>
       </c>
       <c r="L374" t="s">
         <v>24</v>
       </c>
       <c r="M374" t="s">
         <v>24</v>
       </c>
@@ -25015,51 +25036,51 @@
       </c>
       <c r="O374" t="s">
         <v>24</v>
       </c>
       <c r="P374" t="s">
         <v>24</v>
       </c>
       <c r="Q374">
         <v>102.81</v>
       </c>
       <c r="R374" t="s">
         <v>24</v>
       </c>
       <c r="S374">
         <v>102.81</v>
       </c>
     </row>
     <row r="375" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375" t="s">
         <v>69</v>
       </c>
       <c r="C375" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="E375" t="s">
         <v>333</v>
       </c>
       <c r="F375" t="s">
         <v>42</v>
       </c>
       <c r="G375" t="s">
         <v>23</v>
       </c>
       <c r="H375">
         <v>54</v>
       </c>
       <c r="I375" t="b">
         <v>0</v>
       </c>
       <c r="J375" t="s">
         <v>165</v>
       </c>
       <c r="K375">
         <v>1</v>
       </c>
       <c r="L375" t="s">
         <v>24</v>
       </c>
@@ -25071,51 +25092,51 @@
       </c>
       <c r="O375" t="s">
         <v>24</v>
       </c>
       <c r="P375" t="s">
         <v>24</v>
       </c>
       <c r="Q375">
         <v>102.78</v>
       </c>
       <c r="R375" t="s">
         <v>24</v>
       </c>
       <c r="S375">
         <v>102.78</v>
       </c>
     </row>
     <row r="376" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376" t="s">
         <v>232</v>
       </c>
       <c r="C376" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="E376" t="s">
         <v>51</v>
       </c>
       <c r="F376" t="s">
         <v>42</v>
       </c>
       <c r="G376" t="s">
         <v>23</v>
       </c>
       <c r="H376">
         <v>55</v>
       </c>
       <c r="I376" t="b">
         <v>0</v>
       </c>
       <c r="J376" t="s">
         <v>158</v>
       </c>
       <c r="K376">
         <v>1</v>
       </c>
       <c r="L376" t="s">
         <v>24</v>
       </c>
@@ -25127,51 +25148,51 @@
       </c>
       <c r="O376" t="s">
         <v>24</v>
       </c>
       <c r="P376" t="s">
         <v>24</v>
       </c>
       <c r="Q376" t="s">
         <v>24</v>
       </c>
       <c r="R376">
         <v>102.53</v>
       </c>
       <c r="S376">
         <v>102.53</v>
       </c>
     </row>
     <row r="377" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377" t="s">
         <v>55</v>
       </c>
       <c r="C377" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="D377">
         <v>999</v>
       </c>
       <c r="E377" t="s">
         <v>34</v>
       </c>
       <c r="F377" t="s">
         <v>22</v>
       </c>
       <c r="G377" t="s">
         <v>23</v>
       </c>
       <c r="H377">
         <v>120</v>
       </c>
       <c r="I377" t="b">
         <v>0</v>
       </c>
       <c r="J377" t="s">
         <v>158</v>
       </c>
       <c r="K377">
         <v>1</v>
       </c>
@@ -25183,51 +25204,51 @@
       </c>
       <c r="N377" t="s">
         <v>24</v>
       </c>
       <c r="O377" t="s">
         <v>24</v>
       </c>
       <c r="P377" t="s">
         <v>24</v>
       </c>
       <c r="Q377" t="s">
         <v>24</v>
       </c>
       <c r="R377" t="s">
         <v>24</v>
       </c>
       <c r="S377">
         <v>102.39</v>
       </c>
     </row>
     <row r="378" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="C378" t="s">
         <v>33</v>
       </c>
       <c r="D378">
         <v>711</v>
       </c>
       <c r="E378" t="s">
         <v>51</v>
       </c>
       <c r="F378" t="s">
         <v>22</v>
       </c>
       <c r="G378" t="s">
         <v>46</v>
       </c>
       <c r="H378">
         <v>32</v>
       </c>
       <c r="I378" t="b">
         <v>0</v>
       </c>
       <c r="J378" t="s">
         <v>165</v>
       </c>
@@ -25245,51 +25266,51 @@
       </c>
       <c r="O378" t="s">
         <v>24</v>
       </c>
       <c r="P378" t="s">
         <v>24</v>
       </c>
       <c r="Q378" t="s">
         <v>24</v>
       </c>
       <c r="R378" t="s">
         <v>24</v>
       </c>
       <c r="S378">
         <v>102.38</v>
       </c>
     </row>
     <row r="379" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379" t="s">
         <v>178</v>
       </c>
       <c r="C379" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="E379" t="s">
         <v>480</v>
       </c>
       <c r="F379" t="s">
         <v>42</v>
       </c>
       <c r="G379" t="s">
         <v>23</v>
       </c>
       <c r="H379">
         <v>56</v>
       </c>
       <c r="I379" t="b">
         <v>0</v>
       </c>
       <c r="J379" t="s">
         <v>158</v>
       </c>
       <c r="K379">
         <v>1</v>
       </c>
       <c r="L379" t="s">
         <v>24</v>
       </c>
@@ -25301,51 +25322,51 @@
       </c>
       <c r="O379" t="s">
         <v>24</v>
       </c>
       <c r="P379" t="s">
         <v>24</v>
       </c>
       <c r="Q379" t="s">
         <v>24</v>
       </c>
       <c r="R379" t="s">
         <v>24</v>
       </c>
       <c r="S379">
         <v>102.36</v>
       </c>
     </row>
     <row r="380" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380" t="s">
         <v>52</v>
       </c>
       <c r="C380" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="D380">
         <v>1851</v>
       </c>
       <c r="E380" t="s">
         <v>24</v>
       </c>
       <c r="F380" t="s">
         <v>31</v>
       </c>
       <c r="G380" t="s">
         <v>23</v>
       </c>
       <c r="H380">
         <v>84</v>
       </c>
       <c r="I380" t="b">
         <v>0</v>
       </c>
       <c r="J380" t="s">
         <v>165</v>
       </c>
       <c r="K380">
         <v>1</v>
       </c>
@@ -25363,51 +25384,51 @@
       </c>
       <c r="P380" t="s">
         <v>24</v>
       </c>
       <c r="Q380" t="s">
         <v>24</v>
       </c>
       <c r="R380" t="s">
         <v>24</v>
       </c>
       <c r="S380">
         <v>102.33</v>
       </c>
     </row>
     <row r="381" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381" t="s">
         <v>338</v>
       </c>
       <c r="C381" t="s">
         <v>519</v>
       </c>
       <c r="E381" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="F381" t="s">
         <v>65</v>
       </c>
       <c r="G381" t="s">
         <v>23</v>
       </c>
       <c r="H381">
         <v>25</v>
       </c>
       <c r="I381" t="b">
         <v>0</v>
       </c>
       <c r="J381" t="s">
         <v>158</v>
       </c>
       <c r="K381">
         <v>1</v>
       </c>
       <c r="L381" t="s">
         <v>24</v>
       </c>
       <c r="M381" t="s">
         <v>24</v>
       </c>
@@ -25472,54 +25493,54 @@
       </c>
       <c r="O382" t="s">
         <v>24</v>
       </c>
       <c r="P382" t="s">
         <v>24</v>
       </c>
       <c r="Q382" t="s">
         <v>24</v>
       </c>
       <c r="R382" t="s">
         <v>24</v>
       </c>
       <c r="S382">
         <v>102.32</v>
       </c>
     </row>
     <row r="383" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383" t="s">
         <v>108</v>
       </c>
       <c r="C383" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="E383" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F383" t="s">
         <v>42</v>
       </c>
       <c r="G383" t="s">
         <v>23</v>
       </c>
       <c r="H383">
         <v>57</v>
       </c>
       <c r="I383" t="b">
         <v>0</v>
       </c>
       <c r="J383" t="s">
         <v>165</v>
       </c>
       <c r="K383">
         <v>1</v>
       </c>
       <c r="L383" t="s">
         <v>24</v>
       </c>
       <c r="M383" t="s">
         <v>24</v>
       </c>
@@ -25584,51 +25605,51 @@
       </c>
       <c r="O384">
         <v>102.15</v>
       </c>
       <c r="P384" t="s">
         <v>24</v>
       </c>
       <c r="Q384" t="s">
         <v>24</v>
       </c>
       <c r="R384" t="s">
         <v>24</v>
       </c>
       <c r="S384">
         <v>102.15</v>
       </c>
     </row>
     <row r="385" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385" t="s">
         <v>424</v>
       </c>
       <c r="C385" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="E385" t="s">
         <v>37</v>
       </c>
       <c r="F385" t="s">
         <v>22</v>
       </c>
       <c r="G385" t="s">
         <v>23</v>
       </c>
       <c r="H385">
         <v>122</v>
       </c>
       <c r="I385" t="b">
         <v>0</v>
       </c>
       <c r="J385" t="s">
         <v>165</v>
       </c>
       <c r="K385">
         <v>1</v>
       </c>
       <c r="L385" t="s">
         <v>24</v>
       </c>
@@ -25637,51 +25658,51 @@
       </c>
       <c r="N385">
         <v>102.14</v>
       </c>
       <c r="O385" t="s">
         <v>24</v>
       </c>
       <c r="P385" t="s">
         <v>24</v>
       </c>
       <c r="Q385" t="s">
         <v>24</v>
       </c>
       <c r="R385" t="s">
         <v>24</v>
       </c>
       <c r="S385">
         <v>102.14</v>
       </c>
     </row>
     <row r="386" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="C386" t="s">
         <v>188</v>
       </c>
       <c r="D386">
         <v>1285</v>
       </c>
       <c r="E386" t="s">
         <v>21</v>
       </c>
       <c r="F386" t="s">
         <v>31</v>
       </c>
       <c r="G386" t="s">
         <v>46</v>
       </c>
       <c r="H386">
         <v>23</v>
       </c>
       <c r="I386" t="b">
         <v>0</v>
       </c>
       <c r="J386" t="s">
         <v>165</v>
       </c>
@@ -25699,51 +25720,51 @@
       </c>
       <c r="O386" t="s">
         <v>24</v>
       </c>
       <c r="P386" t="s">
         <v>24</v>
       </c>
       <c r="Q386">
         <v>102.09</v>
       </c>
       <c r="R386" t="s">
         <v>24</v>
       </c>
       <c r="S386">
         <v>102.09</v>
       </c>
     </row>
     <row r="387" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387" t="s">
         <v>197</v>
       </c>
       <c r="C387" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="D387">
         <v>1812</v>
       </c>
       <c r="E387" t="s">
         <v>51</v>
       </c>
       <c r="F387" t="s">
         <v>22</v>
       </c>
       <c r="G387" t="s">
         <v>23</v>
       </c>
       <c r="H387">
         <v>123</v>
       </c>
       <c r="I387" t="b">
         <v>0</v>
       </c>
       <c r="J387" t="s">
         <v>165</v>
       </c>
       <c r="K387">
         <v>1</v>
       </c>
@@ -25758,51 +25779,51 @@
       </c>
       <c r="O387">
         <v>102.09</v>
       </c>
       <c r="P387" t="s">
         <v>24</v>
       </c>
       <c r="Q387" t="s">
         <v>24</v>
       </c>
       <c r="R387" t="s">
         <v>24</v>
       </c>
       <c r="S387">
         <v>102.09</v>
       </c>
     </row>
     <row r="388" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388" t="s">
         <v>294</v>
       </c>
       <c r="C388" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="E388" t="s">
         <v>24</v>
       </c>
       <c r="F388" t="s">
         <v>22</v>
       </c>
       <c r="G388" t="s">
         <v>23</v>
       </c>
       <c r="H388">
         <v>124</v>
       </c>
       <c r="I388" t="b">
         <v>0</v>
       </c>
       <c r="J388" t="s">
         <v>165</v>
       </c>
       <c r="K388">
         <v>1</v>
       </c>
       <c r="L388">
         <v>102.04</v>
       </c>
@@ -25814,51 +25835,51 @@
       </c>
       <c r="O388" t="s">
         <v>24</v>
       </c>
       <c r="P388" t="s">
         <v>24</v>
       </c>
       <c r="Q388" t="s">
         <v>24</v>
       </c>
       <c r="R388" t="s">
         <v>24</v>
       </c>
       <c r="S388">
         <v>102.04</v>
       </c>
     </row>
     <row r="389" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389" t="s">
         <v>212</v>
       </c>
       <c r="C389" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="D389">
         <v>2182</v>
       </c>
       <c r="E389" t="s">
         <v>54</v>
       </c>
       <c r="F389" t="s">
         <v>42</v>
       </c>
       <c r="G389" t="s">
         <v>23</v>
       </c>
       <c r="H389">
         <v>58</v>
       </c>
       <c r="I389" t="b">
         <v>0</v>
       </c>
       <c r="J389" t="s">
         <v>165</v>
       </c>
       <c r="K389">
         <v>1</v>
       </c>
@@ -25873,51 +25894,51 @@
       </c>
       <c r="O389" t="s">
         <v>24</v>
       </c>
       <c r="P389" t="s">
         <v>24</v>
       </c>
       <c r="Q389" t="s">
         <v>24</v>
       </c>
       <c r="R389" t="s">
         <v>24</v>
       </c>
       <c r="S389">
         <v>101.87</v>
       </c>
     </row>
     <row r="390" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A390">
         <v>389</v>
       </c>
       <c r="B390" t="s">
         <v>232</v>
       </c>
       <c r="C390" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="E390" t="s">
         <v>24</v>
       </c>
       <c r="F390" t="s">
         <v>42</v>
       </c>
       <c r="G390" t="s">
         <v>23</v>
       </c>
       <c r="H390">
         <v>59</v>
       </c>
       <c r="I390" t="b">
         <v>0</v>
       </c>
       <c r="J390" t="s">
         <v>165</v>
       </c>
       <c r="K390">
         <v>1</v>
       </c>
       <c r="L390" t="s">
         <v>24</v>
       </c>
@@ -25988,107 +26009,110 @@
       </c>
       <c r="O391" t="s">
         <v>24</v>
       </c>
       <c r="P391" t="s">
         <v>24</v>
       </c>
       <c r="Q391">
         <v>101.84</v>
       </c>
       <c r="R391" t="s">
         <v>24</v>
       </c>
       <c r="S391">
         <v>101.84</v>
       </c>
     </row>
     <row r="392" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A392">
         <v>391</v>
       </c>
       <c r="B392" t="s">
         <v>232</v>
       </c>
       <c r="C392" t="s">
+        <v>657</v>
+      </c>
+      <c r="D392">
+        <v>2537</v>
+      </c>
+      <c r="E392" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
       <c r="F392" t="s">
         <v>31</v>
       </c>
       <c r="G392" t="s">
         <v>23</v>
       </c>
       <c r="H392">
         <v>86</v>
       </c>
       <c r="I392" t="b">
         <v>0</v>
       </c>
       <c r="J392" t="s">
         <v>165</v>
       </c>
       <c r="K392">
         <v>1</v>
       </c>
       <c r="L392">
         <v>101.83</v>
       </c>
       <c r="M392" t="s">
         <v>24</v>
       </c>
       <c r="N392" t="s">
         <v>24</v>
       </c>
       <c r="O392" t="s">
         <v>24</v>
       </c>
       <c r="P392" t="s">
         <v>24</v>
       </c>
       <c r="Q392" t="s">
         <v>24</v>
       </c>
       <c r="R392" t="s">
         <v>24</v>
       </c>
       <c r="S392">
         <v>101.83</v>
       </c>
     </row>
     <row r="393" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A393">
         <v>392</v>
       </c>
       <c r="B393" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="C393" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="D393">
         <v>2459</v>
       </c>
       <c r="E393" t="s">
         <v>34</v>
       </c>
       <c r="F393" t="s">
         <v>42</v>
       </c>
       <c r="G393" t="s">
         <v>23</v>
       </c>
       <c r="H393">
         <v>60</v>
       </c>
       <c r="I393" t="b">
         <v>0</v>
       </c>
       <c r="J393" t="s">
         <v>158</v>
       </c>
       <c r="K393">
         <v>1</v>
       </c>
@@ -26103,51 +26127,51 @@
       </c>
       <c r="O393" t="s">
         <v>24</v>
       </c>
       <c r="P393" t="s">
         <v>24</v>
       </c>
       <c r="Q393" t="s">
         <v>24</v>
       </c>
       <c r="R393" t="s">
         <v>24</v>
       </c>
       <c r="S393">
         <v>101.71</v>
       </c>
     </row>
     <row r="394" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A394">
         <v>393</v>
       </c>
       <c r="B394" t="s">
         <v>141</v>
       </c>
       <c r="C394" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="D394">
         <v>1860</v>
       </c>
       <c r="E394" t="s">
         <v>24</v>
       </c>
       <c r="F394" t="s">
         <v>42</v>
       </c>
       <c r="G394" t="s">
         <v>23</v>
       </c>
       <c r="H394">
         <v>61</v>
       </c>
       <c r="I394" t="b">
         <v>0</v>
       </c>
       <c r="J394" t="s">
         <v>165</v>
       </c>
       <c r="K394">
         <v>1</v>
       </c>
@@ -26218,51 +26242,51 @@
       </c>
       <c r="O395">
         <v>101.64</v>
       </c>
       <c r="P395" t="s">
         <v>24</v>
       </c>
       <c r="Q395" t="s">
         <v>24</v>
       </c>
       <c r="R395" t="s">
         <v>24</v>
       </c>
       <c r="S395">
         <v>101.64</v>
       </c>
     </row>
     <row r="396" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396" t="s">
         <v>228</v>
       </c>
       <c r="C396" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="D396">
         <v>1598</v>
       </c>
       <c r="E396" t="s">
         <v>34</v>
       </c>
       <c r="F396" t="s">
         <v>31</v>
       </c>
       <c r="G396" t="s">
         <v>23</v>
       </c>
       <c r="H396">
         <v>87</v>
       </c>
       <c r="I396" t="b">
         <v>0</v>
       </c>
       <c r="J396" t="s">
         <v>165</v>
       </c>
       <c r="K396">
         <v>1</v>
       </c>
@@ -26277,107 +26301,107 @@
       </c>
       <c r="O396" t="s">
         <v>24</v>
       </c>
       <c r="P396" t="s">
         <v>24</v>
       </c>
       <c r="Q396" t="s">
         <v>24</v>
       </c>
       <c r="R396" t="s">
         <v>24</v>
       </c>
       <c r="S396">
         <v>101.56</v>
       </c>
     </row>
     <row r="397" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A397">
         <v>396</v>
       </c>
       <c r="B397" t="s">
         <v>490</v>
       </c>
       <c r="C397" t="s">
+        <v>662</v>
+      </c>
+      <c r="E397" t="s">
         <v>663</v>
-      </c>
-[...1 lines deleted...]
-        <v>664</v>
       </c>
       <c r="F397" t="s">
         <v>31</v>
       </c>
       <c r="G397" t="s">
         <v>23</v>
       </c>
       <c r="H397">
         <v>88</v>
       </c>
       <c r="I397" t="b">
         <v>0</v>
       </c>
       <c r="J397" t="s">
         <v>158</v>
       </c>
       <c r="K397">
         <v>1</v>
       </c>
       <c r="L397" t="s">
         <v>24</v>
       </c>
       <c r="M397" t="s">
         <v>24</v>
       </c>
       <c r="N397" t="s">
         <v>24</v>
       </c>
       <c r="O397" t="s">
         <v>24</v>
       </c>
       <c r="P397" t="s">
         <v>24</v>
       </c>
       <c r="Q397" t="s">
         <v>24</v>
       </c>
       <c r="R397">
         <v>101.53</v>
       </c>
       <c r="S397">
         <v>101.53</v>
       </c>
     </row>
     <row r="398" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A398">
         <v>397</v>
       </c>
       <c r="B398" t="s">
+        <v>664</v>
+      </c>
+      <c r="C398" t="s">
         <v>665</v>
-      </c>
-[...1 lines deleted...]
-        <v>666</v>
       </c>
       <c r="E398" t="s">
         <v>98</v>
       </c>
       <c r="F398" t="s">
         <v>22</v>
       </c>
       <c r="G398" t="s">
         <v>46</v>
       </c>
       <c r="H398">
         <v>34</v>
       </c>
       <c r="I398" t="b">
         <v>0</v>
       </c>
       <c r="J398" t="s">
         <v>165</v>
       </c>
       <c r="K398">
         <v>1</v>
       </c>
       <c r="L398" t="s">
         <v>24</v>
       </c>
@@ -26386,54 +26410,54 @@
       </c>
       <c r="N398" t="s">
         <v>24</v>
       </c>
       <c r="O398">
         <v>101.52</v>
       </c>
       <c r="P398" t="s">
         <v>24</v>
       </c>
       <c r="Q398" t="s">
         <v>24</v>
       </c>
       <c r="R398" t="s">
         <v>24</v>
       </c>
       <c r="S398">
         <v>101.52</v>
       </c>
     </row>
     <row r="399" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A399">
         <v>398</v>
       </c>
       <c r="B399" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="C399" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="E399" t="s">
         <v>24</v>
       </c>
       <c r="F399" t="s">
         <v>31</v>
       </c>
       <c r="G399" t="s">
         <v>46</v>
       </c>
       <c r="H399">
         <v>24</v>
       </c>
       <c r="I399" t="b">
         <v>0</v>
       </c>
       <c r="J399" t="s">
         <v>165</v>
       </c>
       <c r="K399">
         <v>1</v>
       </c>
       <c r="L399" t="s">
         <v>24</v>
       </c>
@@ -26442,54 +26466,54 @@
       </c>
       <c r="N399">
         <v>101.21</v>
       </c>
       <c r="O399" t="s">
         <v>24</v>
       </c>
       <c r="P399" t="s">
         <v>24</v>
       </c>
       <c r="Q399" t="s">
         <v>24</v>
       </c>
       <c r="R399" t="s">
         <v>24</v>
       </c>
       <c r="S399">
         <v>101.21</v>
       </c>
     </row>
     <row r="400" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="C400" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="E400" t="s">
         <v>24</v>
       </c>
       <c r="F400" t="s">
         <v>31</v>
       </c>
       <c r="G400" t="s">
         <v>23</v>
       </c>
       <c r="H400">
         <v>89</v>
       </c>
       <c r="I400" t="b">
         <v>0</v>
       </c>
       <c r="J400" t="s">
         <v>165</v>
       </c>
       <c r="K400">
         <v>1</v>
       </c>
       <c r="L400" t="s">
         <v>24</v>
       </c>
@@ -26501,110 +26525,110 @@
       </c>
       <c r="O400">
         <v>101.08</v>
       </c>
       <c r="P400" t="s">
         <v>24</v>
       </c>
       <c r="Q400" t="s">
         <v>24</v>
       </c>
       <c r="R400" t="s">
         <v>24</v>
       </c>
       <c r="S400">
         <v>101.08</v>
       </c>
     </row>
     <row r="401" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A401">
         <v>400</v>
       </c>
       <c r="B401" t="s">
         <v>73</v>
       </c>
       <c r="C401" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="E401" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="F401" t="s">
         <v>42</v>
       </c>
       <c r="G401" t="s">
         <v>23</v>
       </c>
       <c r="H401">
         <v>62</v>
       </c>
       <c r="I401" t="b">
         <v>0</v>
       </c>
       <c r="J401" t="s">
         <v>158</v>
       </c>
       <c r="K401">
         <v>1</v>
       </c>
       <c r="L401" t="s">
         <v>24</v>
       </c>
       <c r="M401">
         <v>100.84</v>
       </c>
       <c r="N401" t="s">
         <v>24</v>
       </c>
       <c r="O401" t="s">
         <v>24</v>
       </c>
       <c r="P401" t="s">
         <v>24</v>
       </c>
       <c r="Q401" t="s">
         <v>24</v>
       </c>
       <c r="R401" t="s">
         <v>24</v>
       </c>
       <c r="S401">
         <v>100.84</v>
       </c>
     </row>
     <row r="402" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A402">
         <v>401</v>
       </c>
       <c r="B402" t="s">
+        <v>669</v>
+      </c>
+      <c r="C402" t="s">
         <v>670</v>
       </c>
-      <c r="C402" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E402" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="F402" t="s">
         <v>22</v>
       </c>
       <c r="G402" t="s">
         <v>23</v>
       </c>
       <c r="H402">
         <v>126</v>
       </c>
       <c r="I402" t="b">
         <v>0</v>
       </c>
       <c r="J402" t="s">
         <v>158</v>
       </c>
       <c r="K402">
         <v>1</v>
       </c>
       <c r="L402" t="s">
         <v>24</v>
       </c>
       <c r="M402">
         <v>100.79</v>
       </c>
@@ -26616,101 +26640,101 @@
       </c>
       <c r="P402" t="s">
         <v>24</v>
       </c>
       <c r="Q402" t="s">
         <v>24</v>
       </c>
       <c r="R402" t="s">
         <v>24</v>
       </c>
       <c r="S402">
         <v>100.79</v>
       </c>
     </row>
     <row r="403" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A403">
         <v>402</v>
       </c>
       <c r="B403" t="s">
         <v>86</v>
       </c>
       <c r="C403" t="s">
         <v>141</v>
       </c>
       <c r="E403" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="F403" t="s">
         <v>42</v>
       </c>
       <c r="G403" t="s">
         <v>23</v>
       </c>
       <c r="H403">
         <v>63</v>
       </c>
       <c r="I403" t="b">
         <v>0</v>
       </c>
       <c r="J403" t="s">
         <v>158</v>
       </c>
       <c r="K403">
         <v>1</v>
       </c>
       <c r="L403" t="s">
         <v>24</v>
       </c>
       <c r="M403">
         <v>100.61</v>
       </c>
       <c r="N403" t="s">
         <v>24</v>
       </c>
       <c r="O403" t="s">
         <v>24</v>
       </c>
       <c r="P403" t="s">
         <v>24</v>
       </c>
       <c r="Q403" t="s">
         <v>24</v>
       </c>
       <c r="R403" t="s">
         <v>24</v>
       </c>
       <c r="S403">
         <v>100.61</v>
       </c>
     </row>
     <row r="404" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A404">
         <v>403</v>
       </c>
       <c r="B404" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="C404" t="s">
         <v>549</v>
       </c>
       <c r="E404" t="s">
         <v>308</v>
       </c>
       <c r="F404" t="s">
         <v>22</v>
       </c>
       <c r="G404" t="s">
         <v>46</v>
       </c>
       <c r="H404">
         <v>35</v>
       </c>
       <c r="I404" t="b">
         <v>0</v>
       </c>
       <c r="J404" t="s">
         <v>165</v>
       </c>
       <c r="K404">
         <v>1</v>
       </c>
@@ -26725,54 +26749,54 @@
       </c>
       <c r="O404" t="s">
         <v>24</v>
       </c>
       <c r="P404" t="s">
         <v>24</v>
       </c>
       <c r="Q404">
         <v>100.58</v>
       </c>
       <c r="R404" t="s">
         <v>24</v>
       </c>
       <c r="S404">
         <v>100.58</v>
       </c>
     </row>
     <row r="405" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405" t="s">
         <v>73</v>
       </c>
       <c r="C405" t="s">
+        <v>673</v>
+      </c>
+      <c r="E405" t="s">
         <v>674</v>
-      </c>
-[...1 lines deleted...]
-        <v>675</v>
       </c>
       <c r="F405" t="s">
         <v>22</v>
       </c>
       <c r="G405" t="s">
         <v>23</v>
       </c>
       <c r="H405">
         <v>127</v>
       </c>
       <c r="I405" t="b">
         <v>0</v>
       </c>
       <c r="J405" t="s">
         <v>158</v>
       </c>
       <c r="K405">
         <v>1</v>
       </c>
       <c r="L405" t="s">
         <v>24</v>
       </c>
       <c r="M405">
         <v>100.54</v>
       </c>
@@ -26781,51 +26805,51 @@
       </c>
       <c r="O405" t="s">
         <v>24</v>
       </c>
       <c r="P405" t="s">
         <v>24</v>
       </c>
       <c r="Q405" t="s">
         <v>24</v>
       </c>
       <c r="R405" t="s">
         <v>24</v>
       </c>
       <c r="S405">
         <v>100.54</v>
       </c>
     </row>
     <row r="406" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A406">
         <v>405</v>
       </c>
       <c r="B406" t="s">
         <v>172</v>
       </c>
       <c r="C406" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="D406">
         <v>1995</v>
       </c>
       <c r="E406" t="s">
         <v>24</v>
       </c>
       <c r="F406" t="s">
         <v>22</v>
       </c>
       <c r="G406" t="s">
         <v>46</v>
       </c>
       <c r="H406">
         <v>36</v>
       </c>
       <c r="I406" t="b">
         <v>0</v>
       </c>
       <c r="J406" t="s">
         <v>165</v>
       </c>
       <c r="K406">
         <v>1</v>
       </c>
@@ -26896,113 +26920,113 @@
       </c>
       <c r="O407" t="s">
         <v>24</v>
       </c>
       <c r="P407" t="s">
         <v>24</v>
       </c>
       <c r="Q407">
         <v>100.48</v>
       </c>
       <c r="R407" t="s">
         <v>24</v>
       </c>
       <c r="S407">
         <v>100.48</v>
       </c>
     </row>
     <row r="408" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408" t="s">
         <v>259</v>
       </c>
       <c r="C408" t="s">
+        <v>642</v>
+      </c>
+      <c r="E408" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
       <c r="F408" t="s">
         <v>31</v>
       </c>
       <c r="G408" t="s">
         <v>23</v>
       </c>
       <c r="H408">
         <v>90</v>
       </c>
       <c r="I408" t="b">
         <v>0</v>
       </c>
       <c r="J408" t="s">
         <v>165</v>
       </c>
       <c r="K408">
         <v>1</v>
       </c>
       <c r="L408" t="s">
         <v>24</v>
       </c>
       <c r="M408" t="s">
         <v>24</v>
       </c>
       <c r="N408" t="s">
         <v>24</v>
       </c>
       <c r="O408" t="s">
         <v>24</v>
       </c>
       <c r="P408" t="s">
         <v>24</v>
       </c>
       <c r="Q408">
         <v>100.27</v>
       </c>
       <c r="R408" t="s">
         <v>24</v>
       </c>
       <c r="S408">
         <v>100.27</v>
       </c>
     </row>
     <row r="409" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409" t="s">
+        <v>676</v>
+      </c>
+      <c r="C409" t="s">
         <v>677</v>
-      </c>
-[...1 lines deleted...]
-        <v>678</v>
       </c>
       <c r="D409">
         <v>1431</v>
       </c>
       <c r="E409" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="F409" t="s">
         <v>22</v>
       </c>
       <c r="G409" t="s">
         <v>46</v>
       </c>
       <c r="H409">
         <v>37</v>
       </c>
       <c r="I409" t="b">
         <v>0</v>
       </c>
       <c r="J409" t="s">
         <v>165</v>
       </c>
       <c r="K409">
         <v>1</v>
       </c>
       <c r="L409">
         <v>100.25</v>
       </c>
       <c r="M409" t="s">
         <v>24</v>
       </c>
@@ -27126,51 +27150,51 @@
       </c>
       <c r="O411">
         <v>86.63</v>
       </c>
       <c r="P411" t="s">
         <v>24</v>
       </c>
       <c r="Q411" t="s">
         <v>24</v>
       </c>
       <c r="R411" t="s">
         <v>24</v>
       </c>
       <c r="S411">
         <v>100.15</v>
       </c>
     </row>
     <row r="412" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A412">
         <v>411</v>
       </c>
       <c r="B412" t="s">
         <v>178</v>
       </c>
       <c r="C412" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="E412" t="s">
         <v>21</v>
       </c>
       <c r="F412" t="s">
         <v>22</v>
       </c>
       <c r="G412" t="s">
         <v>23</v>
       </c>
       <c r="H412">
         <v>129</v>
       </c>
       <c r="I412" t="b">
         <v>0</v>
       </c>
       <c r="J412" t="s">
         <v>165</v>
       </c>
       <c r="K412">
         <v>1</v>
       </c>
       <c r="L412" t="s">
         <v>24</v>
       </c>
@@ -27182,57 +27206,57 @@
       </c>
       <c r="O412">
         <v>100.15</v>
       </c>
       <c r="P412" t="s">
         <v>24</v>
       </c>
       <c r="Q412" t="s">
         <v>24</v>
       </c>
       <c r="R412" t="s">
         <v>24</v>
       </c>
       <c r="S412">
         <v>100.15</v>
       </c>
     </row>
     <row r="413" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413" t="s">
         <v>222</v>
       </c>
       <c r="C413" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="D413">
         <v>1845</v>
       </c>
       <c r="E413" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F413" t="s">
         <v>31</v>
       </c>
       <c r="G413" t="s">
         <v>46</v>
       </c>
       <c r="H413">
         <v>25</v>
       </c>
       <c r="I413" t="b">
         <v>0</v>
       </c>
       <c r="J413" t="s">
         <v>165</v>
       </c>
       <c r="K413">
         <v>1</v>
       </c>
       <c r="L413" t="s">
         <v>24</v>
       </c>
       <c r="M413" t="s">
         <v>24</v>
       </c>
@@ -27241,51 +27265,51 @@
       </c>
       <c r="O413">
         <v>100.07</v>
       </c>
       <c r="P413" t="s">
         <v>24</v>
       </c>
       <c r="Q413" t="s">
         <v>24</v>
       </c>
       <c r="R413" t="s">
         <v>24</v>
       </c>
       <c r="S413">
         <v>100.07</v>
       </c>
     </row>
     <row r="414" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A414">
         <v>413</v>
       </c>
       <c r="B414" t="s">
         <v>149</v>
       </c>
       <c r="C414" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="E414" t="s">
         <v>51</v>
       </c>
       <c r="F414" t="s">
         <v>31</v>
       </c>
       <c r="G414" t="s">
         <v>23</v>
       </c>
       <c r="H414">
         <v>92</v>
       </c>
       <c r="I414" t="b">
         <v>0</v>
       </c>
       <c r="J414" t="s">
         <v>165</v>
       </c>
       <c r="K414">
         <v>1</v>
       </c>
       <c r="L414" t="s">
         <v>24</v>
       </c>
@@ -27406,54 +27430,54 @@
       </c>
       <c r="N416" t="s">
         <v>24</v>
       </c>
       <c r="O416">
         <v>99.67</v>
       </c>
       <c r="P416" t="s">
         <v>24</v>
       </c>
       <c r="Q416" t="s">
         <v>24</v>
       </c>
       <c r="R416" t="s">
         <v>24</v>
       </c>
       <c r="S416">
         <v>99.67</v>
       </c>
     </row>
     <row r="417" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A417">
         <v>416</v>
       </c>
       <c r="B417" t="s">
+        <v>681</v>
+      </c>
+      <c r="C417" t="s">
         <v>682</v>
-      </c>
-[...1 lines deleted...]
-        <v>683</v>
       </c>
       <c r="D417">
         <v>1875</v>
       </c>
       <c r="E417" t="s">
         <v>24</v>
       </c>
       <c r="F417" t="s">
         <v>31</v>
       </c>
       <c r="G417" t="s">
         <v>23</v>
       </c>
       <c r="H417">
         <v>93</v>
       </c>
       <c r="I417" t="b">
         <v>0</v>
       </c>
       <c r="J417" t="s">
         <v>165</v>
       </c>
       <c r="K417">
         <v>1</v>
       </c>
@@ -27465,54 +27489,54 @@
       </c>
       <c r="N417" t="s">
         <v>24</v>
       </c>
       <c r="O417">
         <v>99.61</v>
       </c>
       <c r="P417" t="s">
         <v>24</v>
       </c>
       <c r="Q417" t="s">
         <v>24</v>
       </c>
       <c r="R417" t="s">
         <v>24</v>
       </c>
       <c r="S417">
         <v>99.61</v>
       </c>
     </row>
     <row r="418" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418" t="s">
+        <v>683</v>
+      </c>
+      <c r="C418" t="s">
         <v>684</v>
-      </c>
-[...1 lines deleted...]
-        <v>685</v>
       </c>
       <c r="D418">
         <v>1500</v>
       </c>
       <c r="E418" t="s">
         <v>303</v>
       </c>
       <c r="F418" t="s">
         <v>31</v>
       </c>
       <c r="G418" t="s">
         <v>46</v>
       </c>
       <c r="H418">
         <v>26</v>
       </c>
       <c r="I418" t="b">
         <v>0</v>
       </c>
       <c r="J418" t="s">
         <v>165</v>
       </c>
       <c r="K418">
         <v>1</v>
       </c>
@@ -27524,51 +27548,51 @@
       </c>
       <c r="N418" t="s">
         <v>24</v>
       </c>
       <c r="O418" t="s">
         <v>24</v>
       </c>
       <c r="P418" t="s">
         <v>24</v>
       </c>
       <c r="Q418" t="s">
         <v>24</v>
       </c>
       <c r="R418" t="s">
         <v>24</v>
       </c>
       <c r="S418">
         <v>99.56</v>
       </c>
     </row>
     <row r="419" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A419">
         <v>418</v>
       </c>
       <c r="B419" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="C419" t="s">
         <v>298</v>
       </c>
       <c r="E419" t="s">
         <v>24</v>
       </c>
       <c r="F419" t="s">
         <v>31</v>
       </c>
       <c r="G419" t="s">
         <v>23</v>
       </c>
       <c r="H419">
         <v>94</v>
       </c>
       <c r="I419" t="b">
         <v>0</v>
       </c>
       <c r="J419" t="s">
         <v>165</v>
       </c>
       <c r="K419">
         <v>1</v>
       </c>
@@ -27583,51 +27607,51 @@
       </c>
       <c r="O419">
         <v>99.49</v>
       </c>
       <c r="P419" t="s">
         <v>24</v>
       </c>
       <c r="Q419" t="s">
         <v>24</v>
       </c>
       <c r="R419" t="s">
         <v>24</v>
       </c>
       <c r="S419">
         <v>99.49</v>
       </c>
     </row>
     <row r="420" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A420">
         <v>419</v>
       </c>
       <c r="B420" t="s">
         <v>121</v>
       </c>
       <c r="C420" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="E420" t="s">
         <v>24</v>
       </c>
       <c r="F420" t="s">
         <v>31</v>
       </c>
       <c r="G420" t="s">
         <v>23</v>
       </c>
       <c r="H420">
         <v>95</v>
       </c>
       <c r="I420" t="b">
         <v>0</v>
       </c>
       <c r="J420" t="s">
         <v>165</v>
       </c>
       <c r="K420">
         <v>1</v>
       </c>
       <c r="L420" t="s">
         <v>24</v>
       </c>
@@ -27636,54 +27660,54 @@
       </c>
       <c r="N420" t="s">
         <v>24</v>
       </c>
       <c r="O420">
         <v>99.48</v>
       </c>
       <c r="P420" t="s">
         <v>24</v>
       </c>
       <c r="Q420" t="s">
         <v>24</v>
       </c>
       <c r="R420" t="s">
         <v>24</v>
       </c>
       <c r="S420">
         <v>99.48</v>
       </c>
     </row>
     <row r="421" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421" t="s">
+        <v>686</v>
+      </c>
+      <c r="C421" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
       <c r="E421" t="s">
         <v>231</v>
       </c>
       <c r="F421" t="s">
         <v>31</v>
       </c>
       <c r="G421" t="s">
         <v>23</v>
       </c>
       <c r="H421">
         <v>96</v>
       </c>
       <c r="I421" t="b">
         <v>0</v>
       </c>
       <c r="J421" t="s">
         <v>158</v>
       </c>
       <c r="K421">
         <v>1</v>
       </c>
       <c r="L421" t="s">
         <v>24</v>
       </c>
@@ -27692,51 +27716,51 @@
       </c>
       <c r="N421" t="s">
         <v>24</v>
       </c>
       <c r="O421" t="s">
         <v>24</v>
       </c>
       <c r="P421" t="s">
         <v>24</v>
       </c>
       <c r="Q421" t="s">
         <v>24</v>
       </c>
       <c r="R421">
         <v>99.42</v>
       </c>
       <c r="S421">
         <v>99.42</v>
       </c>
     </row>
     <row r="422" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="C422" t="s">
         <v>86</v>
       </c>
       <c r="D422">
         <v>663</v>
       </c>
       <c r="E422" t="s">
         <v>45</v>
       </c>
       <c r="F422" t="s">
         <v>65</v>
       </c>
       <c r="G422" t="s">
         <v>23</v>
       </c>
       <c r="H422">
         <v>26</v>
       </c>
       <c r="I422" t="b">
         <v>0</v>
       </c>
       <c r="J422" t="s">
         <v>158</v>
       </c>
@@ -27754,51 +27778,51 @@
       </c>
       <c r="O422" t="s">
         <v>24</v>
       </c>
       <c r="P422" t="s">
         <v>24</v>
       </c>
       <c r="Q422" t="s">
         <v>24</v>
       </c>
       <c r="R422" t="s">
         <v>24</v>
       </c>
       <c r="S422">
         <v>99.4</v>
       </c>
     </row>
     <row r="423" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423" t="s">
         <v>178</v>
       </c>
       <c r="C423" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="D423">
         <v>1917</v>
       </c>
       <c r="E423" t="s">
         <v>24</v>
       </c>
       <c r="F423" t="s">
         <v>31</v>
       </c>
       <c r="G423" t="s">
         <v>23</v>
       </c>
       <c r="H423">
         <v>97</v>
       </c>
       <c r="I423" t="b">
         <v>0</v>
       </c>
       <c r="J423" t="s">
         <v>165</v>
       </c>
       <c r="K423">
         <v>1</v>
       </c>
@@ -27813,51 +27837,51 @@
       </c>
       <c r="O423">
         <v>99.36</v>
       </c>
       <c r="P423" t="s">
         <v>24</v>
       </c>
       <c r="Q423" t="s">
         <v>24</v>
       </c>
       <c r="R423" t="s">
         <v>24</v>
       </c>
       <c r="S423">
         <v>99.36</v>
       </c>
     </row>
     <row r="424" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424" t="s">
         <v>220</v>
       </c>
       <c r="C424" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="D424">
         <v>1878</v>
       </c>
       <c r="E424" t="s">
         <v>24</v>
       </c>
       <c r="F424" t="s">
         <v>22</v>
       </c>
       <c r="G424" t="s">
         <v>23</v>
       </c>
       <c r="H424">
         <v>132</v>
       </c>
       <c r="I424" t="b">
         <v>0</v>
       </c>
       <c r="J424" t="s">
         <v>165</v>
       </c>
       <c r="K424">
         <v>1</v>
       </c>
@@ -27869,54 +27893,54 @@
       </c>
       <c r="N424" t="s">
         <v>24</v>
       </c>
       <c r="O424">
         <v>99.24</v>
       </c>
       <c r="P424" t="s">
         <v>24</v>
       </c>
       <c r="Q424" t="s">
         <v>24</v>
       </c>
       <c r="R424" t="s">
         <v>24</v>
       </c>
       <c r="S424">
         <v>99.24</v>
       </c>
     </row>
     <row r="425" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425" t="s">
+        <v>691</v>
+      </c>
+      <c r="C425" t="s">
         <v>692</v>
-      </c>
-[...1 lines deleted...]
-        <v>693</v>
       </c>
       <c r="D425">
         <v>1681</v>
       </c>
       <c r="E425" t="s">
         <v>51</v>
       </c>
       <c r="F425" t="s">
         <v>22</v>
       </c>
       <c r="G425" t="s">
         <v>46</v>
       </c>
       <c r="H425">
         <v>38</v>
       </c>
       <c r="I425" t="b">
         <v>0</v>
       </c>
       <c r="J425" t="s">
         <v>165</v>
       </c>
       <c r="K425">
         <v>1</v>
       </c>
@@ -27928,51 +27952,51 @@
       </c>
       <c r="N425" t="s">
         <v>24</v>
       </c>
       <c r="O425" t="s">
         <v>24</v>
       </c>
       <c r="P425" t="s">
         <v>24</v>
       </c>
       <c r="Q425">
         <v>99.09</v>
       </c>
       <c r="R425" t="s">
         <v>24</v>
       </c>
       <c r="S425">
         <v>99.09</v>
       </c>
     </row>
     <row r="426" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="C426" t="s">
         <v>207</v>
       </c>
       <c r="E426" t="s">
         <v>522</v>
       </c>
       <c r="F426" t="s">
         <v>42</v>
       </c>
       <c r="G426" t="s">
         <v>23</v>
       </c>
       <c r="H426">
         <v>64</v>
       </c>
       <c r="I426" t="b">
         <v>0</v>
       </c>
       <c r="J426" t="s">
         <v>158</v>
       </c>
       <c r="K426">
         <v>1</v>
       </c>
@@ -27987,51 +28011,51 @@
       </c>
       <c r="O426" t="s">
         <v>24</v>
       </c>
       <c r="P426" t="s">
         <v>24</v>
       </c>
       <c r="Q426" t="s">
         <v>24</v>
       </c>
       <c r="R426">
         <v>98.9</v>
       </c>
       <c r="S426">
         <v>98.9</v>
       </c>
     </row>
     <row r="427" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A427">
         <v>426</v>
       </c>
       <c r="B427" t="s">
         <v>143</v>
       </c>
       <c r="C427" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="D427">
         <v>1802</v>
       </c>
       <c r="E427" t="s">
         <v>24</v>
       </c>
       <c r="F427" t="s">
         <v>31</v>
       </c>
       <c r="G427" t="s">
         <v>23</v>
       </c>
       <c r="H427">
         <v>98</v>
       </c>
       <c r="I427" t="b">
         <v>0</v>
       </c>
       <c r="J427" t="s">
         <v>165</v>
       </c>
       <c r="K427">
         <v>1</v>
       </c>
@@ -28046,51 +28070,51 @@
       </c>
       <c r="O427">
         <v>98.76</v>
       </c>
       <c r="P427" t="s">
         <v>24</v>
       </c>
       <c r="Q427" t="s">
         <v>24</v>
       </c>
       <c r="R427" t="s">
         <v>24</v>
       </c>
       <c r="S427">
         <v>98.76</v>
       </c>
     </row>
     <row r="428" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A428">
         <v>427</v>
       </c>
       <c r="B428" t="s">
         <v>227</v>
       </c>
       <c r="C428" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="E428" t="s">
         <v>37</v>
       </c>
       <c r="F428" t="s">
         <v>22</v>
       </c>
       <c r="G428" t="s">
         <v>23</v>
       </c>
       <c r="H428">
         <v>133</v>
       </c>
       <c r="I428" t="b">
         <v>0</v>
       </c>
       <c r="J428" t="s">
         <v>165</v>
       </c>
       <c r="K428">
         <v>1</v>
       </c>
       <c r="L428" t="s">
         <v>24</v>
       </c>
@@ -28155,54 +28179,54 @@
       </c>
       <c r="N429" t="s">
         <v>24</v>
       </c>
       <c r="O429">
         <v>98.5</v>
       </c>
       <c r="P429" t="s">
         <v>24</v>
       </c>
       <c r="Q429" t="s">
         <v>24</v>
       </c>
       <c r="R429" t="s">
         <v>24</v>
       </c>
       <c r="S429">
         <v>98.5</v>
       </c>
     </row>
     <row r="430" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A430">
         <v>429</v>
       </c>
       <c r="B430" t="s">
+        <v>696</v>
+      </c>
+      <c r="C430" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
       <c r="E430" t="s">
         <v>21</v>
       </c>
       <c r="F430" t="s">
         <v>22</v>
       </c>
       <c r="G430" t="s">
         <v>46</v>
       </c>
       <c r="H430">
         <v>39</v>
       </c>
       <c r="I430" t="b">
         <v>0</v>
       </c>
       <c r="J430" t="s">
         <v>165</v>
       </c>
       <c r="K430">
         <v>1</v>
       </c>
       <c r="L430" t="s">
         <v>24</v>
       </c>
@@ -28211,54 +28235,54 @@
       </c>
       <c r="N430">
         <v>98.46</v>
       </c>
       <c r="O430" t="s">
         <v>24</v>
       </c>
       <c r="P430" t="s">
         <v>24</v>
       </c>
       <c r="Q430" t="s">
         <v>24</v>
       </c>
       <c r="R430" t="s">
         <v>24</v>
       </c>
       <c r="S430">
         <v>98.46</v>
       </c>
     </row>
     <row r="431" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431" t="s">
+        <v>698</v>
+      </c>
+      <c r="C431" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
       <c r="E431" t="s">
         <v>37</v>
       </c>
       <c r="F431" t="s">
         <v>42</v>
       </c>
       <c r="G431" t="s">
         <v>23</v>
       </c>
       <c r="H431">
         <v>65</v>
       </c>
       <c r="I431" t="b">
         <v>0</v>
       </c>
       <c r="J431" t="s">
         <v>165</v>
       </c>
       <c r="K431">
         <v>1</v>
       </c>
       <c r="L431" t="s">
         <v>24</v>
       </c>
@@ -28267,54 +28291,54 @@
       </c>
       <c r="N431">
         <v>98.33</v>
       </c>
       <c r="O431" t="s">
         <v>24</v>
       </c>
       <c r="P431" t="s">
         <v>24</v>
       </c>
       <c r="Q431" t="s">
         <v>24</v>
       </c>
       <c r="R431" t="s">
         <v>24</v>
       </c>
       <c r="S431">
         <v>98.33</v>
       </c>
     </row>
     <row r="432" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A432">
         <v>431</v>
       </c>
       <c r="B432" t="s">
+        <v>700</v>
+      </c>
+      <c r="C432" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>702</v>
       </c>
       <c r="E432" t="s">
         <v>21</v>
       </c>
       <c r="F432" t="s">
         <v>42</v>
       </c>
       <c r="G432" t="s">
         <v>46</v>
       </c>
       <c r="H432">
         <v>9</v>
       </c>
       <c r="I432" t="b">
         <v>0</v>
       </c>
       <c r="J432" t="s">
         <v>165</v>
       </c>
       <c r="K432">
         <v>1</v>
       </c>
       <c r="L432" t="s">
         <v>24</v>
       </c>
@@ -28326,51 +28350,51 @@
       </c>
       <c r="O432" t="s">
         <v>24</v>
       </c>
       <c r="P432" t="s">
         <v>24</v>
       </c>
       <c r="Q432">
         <v>98.31</v>
       </c>
       <c r="R432" t="s">
         <v>24</v>
       </c>
       <c r="S432">
         <v>98.31</v>
       </c>
     </row>
     <row r="433" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433" t="s">
         <v>490</v>
       </c>
       <c r="C433" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="D433">
         <v>1353</v>
       </c>
       <c r="E433" t="s">
         <v>24</v>
       </c>
       <c r="F433" t="s">
         <v>31</v>
       </c>
       <c r="G433" t="s">
         <v>23</v>
       </c>
       <c r="H433">
         <v>100</v>
       </c>
       <c r="I433" t="b">
         <v>0</v>
       </c>
       <c r="J433" t="s">
         <v>165</v>
       </c>
       <c r="K433">
         <v>1</v>
       </c>
@@ -28385,51 +28409,51 @@
       </c>
       <c r="O433">
         <v>98.26</v>
       </c>
       <c r="P433" t="s">
         <v>24</v>
       </c>
       <c r="Q433" t="s">
         <v>24</v>
       </c>
       <c r="R433" t="s">
         <v>24</v>
       </c>
       <c r="S433">
         <v>98.26</v>
       </c>
     </row>
     <row r="434" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434" t="s">
         <v>185</v>
       </c>
       <c r="C434" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="E434" t="s">
         <v>431</v>
       </c>
       <c r="F434" t="s">
         <v>22</v>
       </c>
       <c r="G434" t="s">
         <v>46</v>
       </c>
       <c r="H434">
         <v>40</v>
       </c>
       <c r="I434" t="b">
         <v>0</v>
       </c>
       <c r="J434" t="s">
         <v>158</v>
       </c>
       <c r="K434">
         <v>1</v>
       </c>
       <c r="L434" t="s">
         <v>24</v>
       </c>
@@ -28441,51 +28465,51 @@
       </c>
       <c r="O434" t="s">
         <v>24</v>
       </c>
       <c r="P434" t="s">
         <v>24</v>
       </c>
       <c r="Q434" t="s">
         <v>24</v>
       </c>
       <c r="R434">
         <v>98.23</v>
       </c>
       <c r="S434">
         <v>98.23</v>
       </c>
     </row>
     <row r="435" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435" t="s">
         <v>232</v>
       </c>
       <c r="C435" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="E435" t="s">
         <v>431</v>
       </c>
       <c r="F435" t="s">
         <v>31</v>
       </c>
       <c r="G435" t="s">
         <v>23</v>
       </c>
       <c r="H435">
         <v>101</v>
       </c>
       <c r="I435" t="b">
         <v>0</v>
       </c>
       <c r="J435" t="s">
         <v>158</v>
       </c>
       <c r="K435">
         <v>1</v>
       </c>
       <c r="L435" t="s">
         <v>24</v>
       </c>
@@ -28497,51 +28521,51 @@
       </c>
       <c r="O435" t="s">
         <v>24</v>
       </c>
       <c r="P435" t="s">
         <v>24</v>
       </c>
       <c r="Q435" t="s">
         <v>24</v>
       </c>
       <c r="R435">
         <v>98.22</v>
       </c>
       <c r="S435">
         <v>98.22</v>
       </c>
     </row>
     <row r="436" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A436">
         <v>435</v>
       </c>
       <c r="B436" t="s">
         <v>123</v>
       </c>
       <c r="C436" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="E436" t="s">
         <v>308</v>
       </c>
       <c r="F436" t="s">
         <v>22</v>
       </c>
       <c r="G436" t="s">
         <v>46</v>
       </c>
       <c r="H436">
         <v>41</v>
       </c>
       <c r="I436" t="b">
         <v>0</v>
       </c>
       <c r="J436" t="s">
         <v>165</v>
       </c>
       <c r="K436">
         <v>1</v>
       </c>
       <c r="L436" t="s">
         <v>24</v>
       </c>
@@ -28550,54 +28574,54 @@
       </c>
       <c r="N436" t="s">
         <v>24</v>
       </c>
       <c r="O436" t="s">
         <v>24</v>
       </c>
       <c r="P436" t="s">
         <v>24</v>
       </c>
       <c r="Q436">
         <v>98.08</v>
       </c>
       <c r="R436" t="s">
         <v>24</v>
       </c>
       <c r="S436">
         <v>98.08</v>
       </c>
     </row>
     <row r="437" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A437">
         <v>436</v>
       </c>
       <c r="B437" t="s">
+        <v>706</v>
+      </c>
+      <c r="C437" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="D437">
         <v>878</v>
       </c>
       <c r="E437" t="s">
         <v>252</v>
       </c>
       <c r="F437" t="s">
         <v>65</v>
       </c>
       <c r="G437" t="s">
         <v>23</v>
       </c>
       <c r="H437">
         <v>27</v>
       </c>
       <c r="I437" t="b">
         <v>0</v>
       </c>
       <c r="J437" t="s">
         <v>158</v>
       </c>
       <c r="K437">
         <v>1</v>
       </c>
@@ -28612,51 +28636,51 @@
       </c>
       <c r="O437" t="s">
         <v>24</v>
       </c>
       <c r="P437" t="s">
         <v>24</v>
       </c>
       <c r="Q437" t="s">
         <v>24</v>
       </c>
       <c r="R437" t="s">
         <v>24</v>
       </c>
       <c r="S437">
         <v>98.06</v>
       </c>
     </row>
     <row r="438" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A438">
         <v>437</v>
       </c>
       <c r="B438" t="s">
         <v>69</v>
       </c>
       <c r="C438" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="E438" t="s">
         <v>24</v>
       </c>
       <c r="F438" t="s">
         <v>42</v>
       </c>
       <c r="G438" t="s">
         <v>23</v>
       </c>
       <c r="H438">
         <v>66</v>
       </c>
       <c r="I438" t="b">
         <v>0</v>
       </c>
       <c r="J438" t="s">
         <v>158</v>
       </c>
       <c r="K438">
         <v>1</v>
       </c>
       <c r="L438" t="s">
         <v>24</v>
       </c>
@@ -28668,54 +28692,54 @@
       </c>
       <c r="O438" t="s">
         <v>24</v>
       </c>
       <c r="P438" t="s">
         <v>24</v>
       </c>
       <c r="Q438" t="s">
         <v>24</v>
       </c>
       <c r="R438" t="s">
         <v>24</v>
       </c>
       <c r="S438">
         <v>97.99</v>
       </c>
     </row>
     <row r="439" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A439">
         <v>438</v>
       </c>
       <c r="B439" t="s">
         <v>82</v>
       </c>
       <c r="C439" t="s">
+        <v>709</v>
+      </c>
+      <c r="E439" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="F439" t="s">
         <v>42</v>
       </c>
       <c r="G439" t="s">
         <v>23</v>
       </c>
       <c r="H439">
         <v>67</v>
       </c>
       <c r="I439" t="b">
         <v>0</v>
       </c>
       <c r="J439" t="s">
         <v>165</v>
       </c>
       <c r="K439">
         <v>1</v>
       </c>
       <c r="L439" t="s">
         <v>24</v>
       </c>
       <c r="M439" t="s">
         <v>24</v>
       </c>
@@ -28724,51 +28748,51 @@
       </c>
       <c r="O439" t="s">
         <v>24</v>
       </c>
       <c r="P439" t="s">
         <v>24</v>
       </c>
       <c r="Q439">
         <v>97.95</v>
       </c>
       <c r="R439" t="s">
         <v>24</v>
       </c>
       <c r="S439">
         <v>97.95</v>
       </c>
     </row>
     <row r="440" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A440">
         <v>439</v>
       </c>
       <c r="B440" t="s">
         <v>434</v>
       </c>
       <c r="C440" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="E440" t="s">
         <v>303</v>
       </c>
       <c r="F440" t="s">
         <v>42</v>
       </c>
       <c r="G440" t="s">
         <v>23</v>
       </c>
       <c r="H440">
         <v>68</v>
       </c>
       <c r="I440" t="b">
         <v>0</v>
       </c>
       <c r="J440" t="s">
         <v>165</v>
       </c>
       <c r="K440">
         <v>1</v>
       </c>
       <c r="L440">
         <v>97.87</v>
       </c>
@@ -28777,51 +28801,51 @@
       </c>
       <c r="N440" t="s">
         <v>24</v>
       </c>
       <c r="O440" t="s">
         <v>24</v>
       </c>
       <c r="P440" t="s">
         <v>24</v>
       </c>
       <c r="Q440" t="s">
         <v>24</v>
       </c>
       <c r="R440" t="s">
         <v>24</v>
       </c>
       <c r="S440">
         <v>97.87</v>
       </c>
     </row>
     <row r="441" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A441">
         <v>440</v>
       </c>
       <c r="B441" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="C441" t="s">
         <v>86</v>
       </c>
       <c r="E441" t="s">
         <v>24</v>
       </c>
       <c r="F441" t="s">
         <v>22</v>
       </c>
       <c r="G441" t="s">
         <v>23</v>
       </c>
       <c r="H441">
         <v>134</v>
       </c>
       <c r="I441" t="b">
         <v>0</v>
       </c>
       <c r="J441" t="s">
         <v>165</v>
       </c>
       <c r="K441">
         <v>1</v>
       </c>
@@ -28836,51 +28860,51 @@
       </c>
       <c r="O441">
         <v>97.87</v>
       </c>
       <c r="P441" t="s">
         <v>24</v>
       </c>
       <c r="Q441" t="s">
         <v>24</v>
       </c>
       <c r="R441" t="s">
         <v>24</v>
       </c>
       <c r="S441">
         <v>97.87</v>
       </c>
     </row>
     <row r="442" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A442">
         <v>441</v>
       </c>
       <c r="B442" t="s">
         <v>141</v>
       </c>
       <c r="C442" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="E442" t="s">
         <v>24</v>
       </c>
       <c r="F442" t="s">
         <v>65</v>
       </c>
       <c r="G442" t="s">
         <v>23</v>
       </c>
       <c r="H442">
         <v>28</v>
       </c>
       <c r="I442" t="b">
         <v>0</v>
       </c>
       <c r="J442" t="s">
         <v>158</v>
       </c>
       <c r="K442">
         <v>1</v>
       </c>
       <c r="L442" t="s">
         <v>24</v>
       </c>
@@ -28889,54 +28913,54 @@
       </c>
       <c r="N442" t="s">
         <v>24</v>
       </c>
       <c r="O442">
         <v>97.76</v>
       </c>
       <c r="P442" t="s">
         <v>24</v>
       </c>
       <c r="Q442" t="s">
         <v>24</v>
       </c>
       <c r="R442" t="s">
         <v>24</v>
       </c>
       <c r="S442">
         <v>97.76</v>
       </c>
     </row>
     <row r="443" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A443">
         <v>442</v>
       </c>
       <c r="B443" t="s">
+        <v>714</v>
+      </c>
+      <c r="C443" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
       <c r="D443">
         <v>1513</v>
       </c>
       <c r="E443" t="s">
         <v>37</v>
       </c>
       <c r="F443" t="s">
         <v>22</v>
       </c>
       <c r="G443" t="s">
         <v>46</v>
       </c>
       <c r="H443">
         <v>42</v>
       </c>
       <c r="I443" t="b">
         <v>0</v>
       </c>
       <c r="J443" t="s">
         <v>165</v>
       </c>
       <c r="K443">
         <v>1</v>
       </c>
@@ -28951,51 +28975,51 @@
       </c>
       <c r="O443" t="s">
         <v>24</v>
       </c>
       <c r="P443">
         <v>97.75</v>
       </c>
       <c r="Q443" t="s">
         <v>24</v>
       </c>
       <c r="R443" t="s">
         <v>24</v>
       </c>
       <c r="S443">
         <v>97.75</v>
       </c>
     </row>
     <row r="444" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A444">
         <v>443</v>
       </c>
       <c r="B444" t="s">
         <v>362</v>
       </c>
       <c r="C444" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="E444" t="s">
         <v>303</v>
       </c>
       <c r="F444" t="s">
         <v>38</v>
       </c>
       <c r="G444" t="s">
         <v>23</v>
       </c>
       <c r="H444">
         <v>19</v>
       </c>
       <c r="I444" t="b">
         <v>0</v>
       </c>
       <c r="J444" t="s">
         <v>158</v>
       </c>
       <c r="K444">
         <v>1</v>
       </c>
       <c r="L444">
         <v>97.74</v>
       </c>
@@ -29004,54 +29028,54 @@
       </c>
       <c r="N444" t="s">
         <v>24</v>
       </c>
       <c r="O444" t="s">
         <v>24</v>
       </c>
       <c r="P444" t="s">
         <v>24</v>
       </c>
       <c r="Q444" t="s">
         <v>24</v>
       </c>
       <c r="R444" t="s">
         <v>24</v>
       </c>
       <c r="S444">
         <v>97.74</v>
       </c>
     </row>
     <row r="445" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A445">
         <v>444</v>
       </c>
       <c r="B445" t="s">
+        <v>717</v>
+      </c>
+      <c r="C445" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>719</v>
       </c>
       <c r="E445" t="s">
         <v>24</v>
       </c>
       <c r="F445" t="s">
         <v>22</v>
       </c>
       <c r="G445" t="s">
         <v>46</v>
       </c>
       <c r="H445">
         <v>43</v>
       </c>
       <c r="I445" t="b">
         <v>0</v>
       </c>
       <c r="J445" t="s">
         <v>158</v>
       </c>
       <c r="K445">
         <v>1</v>
       </c>
       <c r="L445" t="s">
         <v>24</v>
       </c>
@@ -29063,51 +29087,51 @@
       </c>
       <c r="O445" t="s">
         <v>24</v>
       </c>
       <c r="P445" t="s">
         <v>24</v>
       </c>
       <c r="Q445" t="s">
         <v>24</v>
       </c>
       <c r="R445">
         <v>97.65</v>
       </c>
       <c r="S445">
         <v>97.65</v>
       </c>
     </row>
     <row r="446" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A446">
         <v>445</v>
       </c>
       <c r="B446" t="s">
         <v>19</v>
       </c>
       <c r="C446" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="D446">
         <v>2170</v>
       </c>
       <c r="E446" t="s">
         <v>24</v>
       </c>
       <c r="F446" t="s">
         <v>22</v>
       </c>
       <c r="G446" t="s">
         <v>23</v>
       </c>
       <c r="H446">
         <v>135</v>
       </c>
       <c r="I446" t="b">
         <v>0</v>
       </c>
       <c r="J446" t="s">
         <v>158</v>
       </c>
       <c r="K446">
         <v>1</v>
       </c>
@@ -29122,51 +29146,51 @@
       </c>
       <c r="O446" t="s">
         <v>24</v>
       </c>
       <c r="P446" t="s">
         <v>24</v>
       </c>
       <c r="Q446" t="s">
         <v>24</v>
       </c>
       <c r="R446">
         <v>97.64</v>
       </c>
       <c r="S446">
         <v>97.64</v>
       </c>
     </row>
     <row r="447" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A447">
         <v>446</v>
       </c>
       <c r="B447" t="s">
         <v>259</v>
       </c>
       <c r="C447" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="D447">
         <v>1892</v>
       </c>
       <c r="E447" t="s">
         <v>21</v>
       </c>
       <c r="F447" t="s">
         <v>42</v>
       </c>
       <c r="G447" t="s">
         <v>23</v>
       </c>
       <c r="H447">
         <v>69</v>
       </c>
       <c r="I447" t="b">
         <v>0</v>
       </c>
       <c r="J447" t="s">
         <v>165</v>
       </c>
       <c r="K447">
         <v>1</v>
       </c>
@@ -29181,51 +29205,51 @@
       </c>
       <c r="O447">
         <v>97.57</v>
       </c>
       <c r="P447" t="s">
         <v>24</v>
       </c>
       <c r="Q447" t="s">
         <v>24</v>
       </c>
       <c r="R447" t="s">
         <v>24</v>
       </c>
       <c r="S447">
         <v>97.57</v>
       </c>
     </row>
     <row r="448" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A448">
         <v>447</v>
       </c>
       <c r="B448" t="s">
         <v>490</v>
       </c>
       <c r="C448" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="E448" t="s">
         <v>480</v>
       </c>
       <c r="F448" t="s">
         <v>65</v>
       </c>
       <c r="G448" t="s">
         <v>23</v>
       </c>
       <c r="H448">
         <v>29</v>
       </c>
       <c r="I448" t="b">
         <v>0</v>
       </c>
       <c r="J448" t="s">
         <v>158</v>
       </c>
       <c r="K448">
         <v>1</v>
       </c>
       <c r="L448" t="s">
         <v>24</v>
       </c>
@@ -29237,51 +29261,51 @@
       </c>
       <c r="O448" t="s">
         <v>24</v>
       </c>
       <c r="P448" t="s">
         <v>24</v>
       </c>
       <c r="Q448" t="s">
         <v>24</v>
       </c>
       <c r="R448" t="s">
         <v>24</v>
       </c>
       <c r="S448">
         <v>97.47</v>
       </c>
     </row>
     <row r="449" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A449">
         <v>448</v>
       </c>
       <c r="B449" t="s">
         <v>261</v>
       </c>
       <c r="C449" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="E449" t="s">
         <v>34</v>
       </c>
       <c r="F449" t="s">
         <v>22</v>
       </c>
       <c r="G449" t="s">
         <v>23</v>
       </c>
       <c r="H449">
         <v>136</v>
       </c>
       <c r="I449" t="b">
         <v>0</v>
       </c>
       <c r="J449" t="s">
         <v>158</v>
       </c>
       <c r="K449">
         <v>1</v>
       </c>
       <c r="L449" t="s">
         <v>24</v>
       </c>
@@ -29293,51 +29317,51 @@
       </c>
       <c r="O449" t="s">
         <v>24</v>
       </c>
       <c r="P449" t="s">
         <v>24</v>
       </c>
       <c r="Q449" t="s">
         <v>24</v>
       </c>
       <c r="R449" t="s">
         <v>24</v>
       </c>
       <c r="S449">
         <v>97.34</v>
       </c>
     </row>
     <row r="450" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A450">
         <v>449</v>
       </c>
       <c r="B450" t="s">
         <v>204</v>
       </c>
       <c r="C450" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="E450" t="s">
         <v>24</v>
       </c>
       <c r="F450" t="s">
         <v>42</v>
       </c>
       <c r="G450" t="s">
         <v>23</v>
       </c>
       <c r="H450">
         <v>70</v>
       </c>
       <c r="I450" t="b">
         <v>0</v>
       </c>
       <c r="J450" t="s">
         <v>158</v>
       </c>
       <c r="K450">
         <v>1</v>
       </c>
       <c r="L450" t="s">
         <v>24</v>
       </c>
@@ -29349,104 +29373,104 @@
       </c>
       <c r="O450" t="s">
         <v>24</v>
       </c>
       <c r="P450" t="s">
         <v>24</v>
       </c>
       <c r="Q450" t="s">
         <v>24</v>
       </c>
       <c r="R450">
         <v>97.19</v>
       </c>
       <c r="S450">
         <v>97.19</v>
       </c>
     </row>
     <row r="451" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451" t="s">
         <v>482</v>
       </c>
       <c r="C451" t="s">
+        <v>723</v>
+      </c>
+      <c r="E451" t="s">
         <v>724</v>
-      </c>
-[...1 lines deleted...]
-        <v>725</v>
       </c>
       <c r="F451" t="s">
         <v>42</v>
       </c>
       <c r="G451" t="s">
         <v>46</v>
       </c>
       <c r="H451">
         <v>10</v>
       </c>
       <c r="I451" t="b">
         <v>0</v>
       </c>
       <c r="J451" t="s">
         <v>165</v>
       </c>
       <c r="K451">
         <v>1</v>
       </c>
       <c r="L451" t="s">
         <v>24</v>
       </c>
       <c r="M451" t="s">
         <v>24</v>
       </c>
       <c r="N451" t="s">
         <v>24</v>
       </c>
       <c r="O451" t="s">
         <v>24</v>
       </c>
       <c r="P451">
         <v>97.12</v>
       </c>
       <c r="Q451" t="s">
         <v>24</v>
       </c>
       <c r="R451" t="s">
         <v>24</v>
       </c>
       <c r="S451">
         <v>97.12</v>
       </c>
     </row>
     <row r="452" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A452">
         <v>451</v>
       </c>
       <c r="B452" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="C452" t="s">
         <v>305</v>
       </c>
       <c r="E452" t="s">
         <v>51</v>
       </c>
       <c r="F452" t="s">
         <v>31</v>
       </c>
       <c r="G452" t="s">
         <v>23</v>
       </c>
       <c r="H452">
         <v>102</v>
       </c>
       <c r="I452" t="b">
         <v>0</v>
       </c>
       <c r="J452" t="s">
         <v>158</v>
       </c>
       <c r="K452">
         <v>1</v>
       </c>
@@ -29461,113 +29485,113 @@
       </c>
       <c r="O452" t="s">
         <v>24</v>
       </c>
       <c r="P452" t="s">
         <v>24</v>
       </c>
       <c r="Q452" t="s">
         <v>24</v>
       </c>
       <c r="R452">
         <v>97.1</v>
       </c>
       <c r="S452">
         <v>97.1</v>
       </c>
     </row>
     <row r="453" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A453">
         <v>452</v>
       </c>
       <c r="B453" t="s">
         <v>82</v>
       </c>
       <c r="C453" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="D453">
         <v>1880</v>
       </c>
       <c r="E453" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="F453" t="s">
         <v>42</v>
       </c>
       <c r="G453" t="s">
         <v>23</v>
       </c>
       <c r="H453">
         <v>71</v>
       </c>
       <c r="I453" t="b">
         <v>0</v>
       </c>
       <c r="J453" t="s">
         <v>165</v>
       </c>
       <c r="K453">
         <v>1</v>
       </c>
       <c r="L453" t="s">
         <v>24</v>
       </c>
       <c r="M453" t="s">
         <v>24</v>
       </c>
       <c r="N453" t="s">
         <v>24</v>
       </c>
       <c r="O453">
         <v>97.06</v>
       </c>
       <c r="P453" t="s">
         <v>24</v>
       </c>
       <c r="Q453" t="s">
         <v>24</v>
       </c>
       <c r="R453" t="s">
         <v>24</v>
       </c>
       <c r="S453">
         <v>97.06</v>
       </c>
     </row>
     <row r="454" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A454">
         <v>453</v>
       </c>
       <c r="B454" t="s">
+        <v>728</v>
+      </c>
+      <c r="C454" t="s">
         <v>729</v>
       </c>
-      <c r="C454" t="s">
+      <c r="E454" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
       <c r="F454" t="s">
         <v>22</v>
       </c>
       <c r="G454" t="s">
         <v>23</v>
       </c>
       <c r="H454">
         <v>137</v>
       </c>
       <c r="I454" t="b">
         <v>0</v>
       </c>
       <c r="J454" t="s">
         <v>165</v>
       </c>
       <c r="K454">
         <v>1</v>
       </c>
       <c r="L454" t="s">
         <v>24</v>
       </c>
       <c r="M454" t="s">
         <v>24</v>
       </c>
@@ -29576,51 +29600,51 @@
       </c>
       <c r="O454" t="s">
         <v>24</v>
       </c>
       <c r="P454" t="s">
         <v>24</v>
       </c>
       <c r="Q454">
         <v>96.89</v>
       </c>
       <c r="R454" t="s">
         <v>24</v>
       </c>
       <c r="S454">
         <v>96.89</v>
       </c>
     </row>
     <row r="455" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A455">
         <v>454</v>
       </c>
       <c r="B455" t="s">
         <v>52</v>
       </c>
       <c r="C455" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="D455">
         <v>1687</v>
       </c>
       <c r="E455" t="s">
         <v>51</v>
       </c>
       <c r="F455" t="s">
         <v>31</v>
       </c>
       <c r="G455" t="s">
         <v>23</v>
       </c>
       <c r="H455">
         <v>103</v>
       </c>
       <c r="I455" t="b">
         <v>0</v>
       </c>
       <c r="J455" t="s">
         <v>165</v>
       </c>
       <c r="K455">
         <v>1</v>
       </c>
@@ -29635,51 +29659,51 @@
       </c>
       <c r="O455" t="s">
         <v>24</v>
       </c>
       <c r="P455" t="s">
         <v>24</v>
       </c>
       <c r="Q455" t="s">
         <v>24</v>
       </c>
       <c r="R455" t="s">
         <v>24</v>
       </c>
       <c r="S455">
         <v>96.78</v>
       </c>
     </row>
     <row r="456" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A456">
         <v>455</v>
       </c>
       <c r="B456" t="s">
         <v>96</v>
       </c>
       <c r="C456" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="E456" t="s">
         <v>417</v>
       </c>
       <c r="F456" t="s">
         <v>22</v>
       </c>
       <c r="G456" t="s">
         <v>23</v>
       </c>
       <c r="H456">
         <v>138</v>
       </c>
       <c r="I456" t="b">
         <v>0</v>
       </c>
       <c r="J456" t="s">
         <v>165</v>
       </c>
       <c r="K456">
         <v>1</v>
       </c>
       <c r="L456" t="s">
         <v>24</v>
       </c>
@@ -29697,51 +29721,51 @@
       </c>
       <c r="Q456" t="s">
         <v>24</v>
       </c>
       <c r="R456" t="s">
         <v>24</v>
       </c>
       <c r="S456">
         <v>96.75</v>
       </c>
     </row>
     <row r="457" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A457">
         <v>456</v>
       </c>
       <c r="B457" t="s">
         <v>178</v>
       </c>
       <c r="C457" t="s">
         <v>202</v>
       </c>
       <c r="D457">
         <v>2209</v>
       </c>
       <c r="E457" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="F457" t="s">
         <v>31</v>
       </c>
       <c r="G457" t="s">
         <v>23</v>
       </c>
       <c r="H457">
         <v>104</v>
       </c>
       <c r="I457" t="b">
         <v>0</v>
       </c>
       <c r="J457" t="s">
         <v>165</v>
       </c>
       <c r="K457">
         <v>1</v>
       </c>
       <c r="L457" t="s">
         <v>24</v>
       </c>
       <c r="M457" t="s">
         <v>24</v>
       </c>
@@ -29750,51 +29774,51 @@
       </c>
       <c r="O457" t="s">
         <v>24</v>
       </c>
       <c r="P457">
         <v>96.75</v>
       </c>
       <c r="Q457" t="s">
         <v>24</v>
       </c>
       <c r="R457" t="s">
         <v>24</v>
       </c>
       <c r="S457">
         <v>96.75</v>
       </c>
     </row>
     <row r="458" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458" t="s">
         <v>335</v>
       </c>
       <c r="C458" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="E458" t="s">
         <v>24</v>
       </c>
       <c r="F458" t="s">
         <v>22</v>
       </c>
       <c r="G458" t="s">
         <v>23</v>
       </c>
       <c r="H458">
         <v>139</v>
       </c>
       <c r="I458" t="b">
         <v>0</v>
       </c>
       <c r="J458" t="s">
         <v>165</v>
       </c>
       <c r="K458">
         <v>1</v>
       </c>
       <c r="L458">
         <v>96.69</v>
       </c>
@@ -29803,60 +29827,60 @@
       </c>
       <c r="N458" t="s">
         <v>24</v>
       </c>
       <c r="O458" t="s">
         <v>24</v>
       </c>
       <c r="P458" t="s">
         <v>24</v>
       </c>
       <c r="Q458" t="s">
         <v>24</v>
       </c>
       <c r="R458" t="s">
         <v>24</v>
       </c>
       <c r="S458">
         <v>96.69</v>
       </c>
     </row>
     <row r="459" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459" t="s">
+        <v>735</v>
+      </c>
+      <c r="C459" t="s">
         <v>736</v>
-      </c>
-[...1 lines deleted...]
-        <v>737</v>
       </c>
       <c r="D459">
         <v>630</v>
       </c>
       <c r="E459" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F459" t="s">
         <v>65</v>
       </c>
       <c r="G459" t="s">
         <v>23</v>
       </c>
       <c r="H459">
         <v>30</v>
       </c>
       <c r="I459" t="b">
         <v>0</v>
       </c>
       <c r="J459" t="s">
         <v>158</v>
       </c>
       <c r="K459">
         <v>1</v>
       </c>
       <c r="L459" t="s">
         <v>24</v>
       </c>
       <c r="M459" t="s">
         <v>24</v>
       </c>
@@ -29921,116 +29945,116 @@
       </c>
       <c r="N460" t="s">
         <v>24</v>
       </c>
       <c r="O460">
         <v>96.57</v>
       </c>
       <c r="P460" t="s">
         <v>24</v>
       </c>
       <c r="Q460" t="s">
         <v>24</v>
       </c>
       <c r="R460" t="s">
         <v>24</v>
       </c>
       <c r="S460">
         <v>96.57</v>
       </c>
     </row>
     <row r="461" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A461">
         <v>460</v>
       </c>
       <c r="B461" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
       <c r="C461" t="s">
+        <v>737</v>
+      </c>
+      <c r="E461" t="s">
         <v>738</v>
-      </c>
-[...1 lines deleted...]
-        <v>739</v>
       </c>
       <c r="F461" t="s">
         <v>31</v>
       </c>
       <c r="G461" t="s">
         <v>23</v>
       </c>
       <c r="H461">
         <v>105</v>
       </c>
       <c r="I461" t="b">
         <v>0</v>
       </c>
       <c r="J461" t="s">
         <v>165</v>
       </c>
       <c r="K461">
         <v>1</v>
       </c>
       <c r="L461" t="s">
         <v>24</v>
       </c>
       <c r="M461" t="s">
         <v>24</v>
       </c>
       <c r="N461" t="s">
         <v>24</v>
       </c>
       <c r="O461">
         <v>96.52</v>
       </c>
       <c r="P461" t="s">
         <v>24</v>
       </c>
       <c r="Q461" t="s">
         <v>24</v>
       </c>
       <c r="R461" t="s">
         <v>24</v>
       </c>
       <c r="S461">
         <v>96.52</v>
       </c>
     </row>
     <row r="462" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A462">
         <v>461</v>
       </c>
       <c r="B462" t="s">
+        <v>739</v>
+      </c>
+      <c r="C462" t="s">
         <v>740</v>
-      </c>
-[...1 lines deleted...]
-        <v>741</v>
       </c>
       <c r="D462">
         <v>1602</v>
       </c>
       <c r="E462" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="F462" t="s">
         <v>31</v>
       </c>
       <c r="G462" t="s">
         <v>46</v>
       </c>
       <c r="H462">
         <v>27</v>
       </c>
       <c r="I462" t="b">
         <v>0</v>
       </c>
       <c r="J462" t="s">
         <v>165</v>
       </c>
       <c r="K462">
         <v>1</v>
       </c>
       <c r="L462" t="s">
         <v>24</v>
       </c>
       <c r="M462" t="s">
         <v>24</v>
       </c>
@@ -30092,54 +30116,54 @@
       </c>
       <c r="N463" t="s">
         <v>24</v>
       </c>
       <c r="O463">
         <v>96.4</v>
       </c>
       <c r="P463" t="s">
         <v>24</v>
       </c>
       <c r="Q463" t="s">
         <v>24</v>
       </c>
       <c r="R463" t="s">
         <v>24</v>
       </c>
       <c r="S463">
         <v>96.4</v>
       </c>
     </row>
     <row r="464" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="C464" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="E464" t="s">
         <v>277</v>
       </c>
       <c r="F464" t="s">
         <v>22</v>
       </c>
       <c r="G464" t="s">
         <v>46</v>
       </c>
       <c r="H464">
         <v>44</v>
       </c>
       <c r="I464" t="b">
         <v>0</v>
       </c>
       <c r="J464" t="s">
         <v>165</v>
       </c>
       <c r="K464">
         <v>1</v>
       </c>
       <c r="L464" t="s">
         <v>24</v>
       </c>
@@ -30151,54 +30175,54 @@
       </c>
       <c r="O464">
         <v>96.16</v>
       </c>
       <c r="P464" t="s">
         <v>24</v>
       </c>
       <c r="Q464" t="s">
         <v>24</v>
       </c>
       <c r="R464" t="s">
         <v>24</v>
       </c>
       <c r="S464">
         <v>96.16</v>
       </c>
     </row>
     <row r="465" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A465">
         <v>464</v>
       </c>
       <c r="B465" t="s">
         <v>85</v>
       </c>
       <c r="C465" t="s">
+        <v>742</v>
+      </c>
+      <c r="E465" t="s">
         <v>743</v>
-      </c>
-[...1 lines deleted...]
-        <v>744</v>
       </c>
       <c r="F465" t="s">
         <v>31</v>
       </c>
       <c r="G465" t="s">
         <v>23</v>
       </c>
       <c r="H465">
         <v>106</v>
       </c>
       <c r="I465" t="b">
         <v>0</v>
       </c>
       <c r="J465" t="s">
         <v>165</v>
       </c>
       <c r="K465">
         <v>1</v>
       </c>
       <c r="L465" t="s">
         <v>24</v>
       </c>
       <c r="M465" t="s">
         <v>24</v>
       </c>
@@ -30207,54 +30231,54 @@
       </c>
       <c r="O465">
         <v>96.15</v>
       </c>
       <c r="P465" t="s">
         <v>24</v>
       </c>
       <c r="Q465" t="s">
         <v>24</v>
       </c>
       <c r="R465" t="s">
         <v>24</v>
       </c>
       <c r="S465">
         <v>96.15</v>
       </c>
     </row>
     <row r="466" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A466">
         <v>465</v>
       </c>
       <c r="B466" t="s">
         <v>170</v>
       </c>
       <c r="C466" t="s">
+        <v>744</v>
+      </c>
+      <c r="E466" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
       <c r="F466" t="s">
         <v>42</v>
       </c>
       <c r="G466" t="s">
         <v>23</v>
       </c>
       <c r="H466">
         <v>72</v>
       </c>
       <c r="I466" t="b">
         <v>0</v>
       </c>
       <c r="J466" t="s">
         <v>158</v>
       </c>
       <c r="K466">
         <v>1</v>
       </c>
       <c r="L466" t="s">
         <v>24</v>
       </c>
       <c r="M466" t="s">
         <v>24</v>
       </c>
@@ -30263,51 +30287,51 @@
       </c>
       <c r="O466" t="s">
         <v>24</v>
       </c>
       <c r="P466" t="s">
         <v>24</v>
       </c>
       <c r="Q466" t="s">
         <v>24</v>
       </c>
       <c r="R466">
         <v>96.04</v>
       </c>
       <c r="S466">
         <v>96.04</v>
       </c>
     </row>
     <row r="467" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A467">
         <v>466</v>
       </c>
       <c r="B467" t="s">
         <v>204</v>
       </c>
       <c r="C467" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="E467" t="s">
         <v>24</v>
       </c>
       <c r="F467" t="s">
         <v>22</v>
       </c>
       <c r="G467" t="s">
         <v>23</v>
       </c>
       <c r="H467">
         <v>142</v>
       </c>
       <c r="I467" t="b">
         <v>0</v>
       </c>
       <c r="J467" t="s">
         <v>165</v>
       </c>
       <c r="K467">
         <v>1</v>
       </c>
       <c r="L467" t="s">
         <v>24</v>
       </c>
@@ -30319,57 +30343,57 @@
       </c>
       <c r="O467">
         <v>95.92</v>
       </c>
       <c r="P467" t="s">
         <v>24</v>
       </c>
       <c r="Q467" t="s">
         <v>24</v>
       </c>
       <c r="R467" t="s">
         <v>24</v>
       </c>
       <c r="S467">
         <v>95.92</v>
       </c>
     </row>
     <row r="468" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A468">
         <v>467</v>
       </c>
       <c r="B468" t="s">
         <v>432</v>
       </c>
       <c r="C468" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="D468">
         <v>828</v>
       </c>
       <c r="E468" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="F468" t="s">
         <v>42</v>
       </c>
       <c r="G468" t="s">
         <v>23</v>
       </c>
       <c r="H468">
         <v>73</v>
       </c>
       <c r="I468" t="b">
         <v>0</v>
       </c>
       <c r="J468" t="s">
         <v>165</v>
       </c>
       <c r="K468">
         <v>1</v>
       </c>
       <c r="L468">
         <v>95.86</v>
       </c>
       <c r="M468" t="s">
         <v>24</v>
       </c>
@@ -30378,51 +30402,51 @@
       </c>
       <c r="O468" t="s">
         <v>24</v>
       </c>
       <c r="P468" t="s">
         <v>24</v>
       </c>
       <c r="Q468" t="s">
         <v>24</v>
       </c>
       <c r="R468" t="s">
         <v>24</v>
       </c>
       <c r="S468">
         <v>95.86</v>
       </c>
     </row>
     <row r="469" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A469">
         <v>468</v>
       </c>
       <c r="B469" t="s">
         <v>180</v>
       </c>
       <c r="C469" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="E469" t="s">
         <v>24</v>
       </c>
       <c r="F469" t="s">
         <v>22</v>
       </c>
       <c r="G469" t="s">
         <v>46</v>
       </c>
       <c r="H469">
         <v>45</v>
       </c>
       <c r="I469" t="b">
         <v>0</v>
       </c>
       <c r="J469" t="s">
         <v>158</v>
       </c>
       <c r="K469">
         <v>1</v>
       </c>
       <c r="L469" t="s">
         <v>24</v>
       </c>
@@ -30434,51 +30458,51 @@
       </c>
       <c r="O469" t="s">
         <v>24</v>
       </c>
       <c r="P469" t="s">
         <v>24</v>
       </c>
       <c r="Q469" t="s">
         <v>24</v>
       </c>
       <c r="R469">
         <v>95.85</v>
       </c>
       <c r="S469">
         <v>95.85</v>
       </c>
     </row>
     <row r="470" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A470">
         <v>469</v>
       </c>
       <c r="B470" t="s">
         <v>104</v>
       </c>
       <c r="C470" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="E470" t="s">
         <v>34</v>
       </c>
       <c r="F470" t="s">
         <v>22</v>
       </c>
       <c r="G470" t="s">
         <v>46</v>
       </c>
       <c r="H470">
         <v>46</v>
       </c>
       <c r="I470" t="b">
         <v>0</v>
       </c>
       <c r="J470" t="s">
         <v>158</v>
       </c>
       <c r="K470">
         <v>1</v>
       </c>
       <c r="L470" t="s">
         <v>24</v>
       </c>
@@ -30490,104 +30514,104 @@
       </c>
       <c r="O470" t="s">
         <v>24</v>
       </c>
       <c r="P470" t="s">
         <v>24</v>
       </c>
       <c r="Q470" t="s">
         <v>24</v>
       </c>
       <c r="R470" t="s">
         <v>24</v>
       </c>
       <c r="S470">
         <v>95.83</v>
       </c>
     </row>
     <row r="471" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A471">
         <v>470</v>
       </c>
       <c r="B471" t="s">
         <v>198</v>
       </c>
       <c r="C471" t="s">
+        <v>751</v>
+      </c>
+      <c r="E471" t="s">
         <v>752</v>
-      </c>
-[...1 lines deleted...]
-        <v>753</v>
       </c>
       <c r="F471" t="s">
         <v>42</v>
       </c>
       <c r="G471" t="s">
         <v>23</v>
       </c>
       <c r="H471">
         <v>74</v>
       </c>
       <c r="I471" t="b">
         <v>0</v>
       </c>
       <c r="J471" t="s">
         <v>165</v>
       </c>
       <c r="K471">
         <v>1</v>
       </c>
       <c r="L471" t="s">
         <v>24</v>
       </c>
       <c r="M471" t="s">
         <v>24</v>
       </c>
       <c r="N471" t="s">
         <v>24</v>
       </c>
       <c r="O471">
         <v>95.73</v>
       </c>
       <c r="P471" t="s">
         <v>24</v>
       </c>
       <c r="Q471" t="s">
         <v>24</v>
       </c>
       <c r="R471" t="s">
         <v>24</v>
       </c>
       <c r="S471">
         <v>95.73</v>
       </c>
     </row>
     <row r="472" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A472">
         <v>471</v>
       </c>
       <c r="B472" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="C472" t="s">
         <v>26</v>
       </c>
       <c r="E472" t="s">
         <v>402</v>
       </c>
       <c r="F472" t="s">
         <v>42</v>
       </c>
       <c r="G472" t="s">
         <v>23</v>
       </c>
       <c r="H472">
         <v>75</v>
       </c>
       <c r="I472" t="b">
         <v>0</v>
       </c>
       <c r="J472" t="s">
         <v>165</v>
       </c>
       <c r="K472">
         <v>1</v>
       </c>
@@ -30655,60 +30679,60 @@
       </c>
       <c r="N473" t="s">
         <v>24</v>
       </c>
       <c r="O473">
         <v>95.59</v>
       </c>
       <c r="P473" t="s">
         <v>24</v>
       </c>
       <c r="Q473" t="s">
         <v>24</v>
       </c>
       <c r="R473" t="s">
         <v>24</v>
       </c>
       <c r="S473">
         <v>95.59</v>
       </c>
     </row>
     <row r="474" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A474">
         <v>473</v>
       </c>
       <c r="B474" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="C474" t="s">
         <v>137</v>
       </c>
       <c r="D474">
         <v>983</v>
       </c>
       <c r="E474" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="F474" t="s">
         <v>42</v>
       </c>
       <c r="G474" t="s">
         <v>23</v>
       </c>
       <c r="H474">
         <v>76</v>
       </c>
       <c r="I474" t="b">
         <v>0</v>
       </c>
       <c r="J474" t="s">
         <v>165</v>
       </c>
       <c r="K474">
         <v>1</v>
       </c>
       <c r="L474" t="s">
         <v>24</v>
       </c>
       <c r="M474" t="s">
         <v>24</v>
       </c>
@@ -30717,51 +30741,51 @@
       </c>
       <c r="O474" t="s">
         <v>24</v>
       </c>
       <c r="P474" t="s">
         <v>24</v>
       </c>
       <c r="Q474">
         <v>95.55</v>
       </c>
       <c r="R474" t="s">
         <v>24</v>
       </c>
       <c r="S474">
         <v>95.55</v>
       </c>
     </row>
     <row r="475" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A475">
         <v>474</v>
       </c>
       <c r="B475" t="s">
         <v>121</v>
       </c>
       <c r="C475" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="E475" t="s">
         <v>24</v>
       </c>
       <c r="F475" t="s">
         <v>31</v>
       </c>
       <c r="G475" t="s">
         <v>23</v>
       </c>
       <c r="H475">
         <v>107</v>
       </c>
       <c r="I475" t="b">
         <v>0</v>
       </c>
       <c r="J475" t="s">
         <v>165</v>
       </c>
       <c r="K475">
         <v>1</v>
       </c>
       <c r="L475">
         <v>95.53</v>
       </c>
@@ -30829,54 +30853,54 @@
       </c>
       <c r="N476" t="s">
         <v>24</v>
       </c>
       <c r="O476">
         <v>95.49</v>
       </c>
       <c r="P476" t="s">
         <v>24</v>
       </c>
       <c r="Q476" t="s">
         <v>24</v>
       </c>
       <c r="R476" t="s">
         <v>24</v>
       </c>
       <c r="S476">
         <v>95.49</v>
       </c>
     </row>
     <row r="477" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A477">
         <v>476</v>
       </c>
       <c r="B477" t="s">
+        <v>757</v>
+      </c>
+      <c r="C477" t="s">
         <v>758</v>
-      </c>
-[...1 lines deleted...]
-        <v>759</v>
       </c>
       <c r="D477">
         <v>1738</v>
       </c>
       <c r="E477" t="s">
         <v>34</v>
       </c>
       <c r="F477" t="s">
         <v>22</v>
       </c>
       <c r="G477" t="s">
         <v>23</v>
       </c>
       <c r="H477">
         <v>144</v>
       </c>
       <c r="I477" t="b">
         <v>0</v>
       </c>
       <c r="J477" t="s">
         <v>158</v>
       </c>
       <c r="K477">
         <v>1</v>
       </c>
@@ -30891,104 +30915,104 @@
       </c>
       <c r="O477" t="s">
         <v>24</v>
       </c>
       <c r="P477" t="s">
         <v>24</v>
       </c>
       <c r="Q477" t="s">
         <v>24</v>
       </c>
       <c r="R477" t="s">
         <v>24</v>
       </c>
       <c r="S477">
         <v>95.48</v>
       </c>
     </row>
     <row r="478" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A478">
         <v>477</v>
       </c>
       <c r="B478" t="s">
         <v>532</v>
       </c>
       <c r="C478" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="E478" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F478" t="s">
         <v>22</v>
       </c>
       <c r="G478" t="s">
         <v>23</v>
       </c>
       <c r="H478">
         <v>145</v>
       </c>
       <c r="I478" t="b">
         <v>0</v>
       </c>
       <c r="J478" t="s">
         <v>165</v>
       </c>
       <c r="K478">
         <v>1</v>
       </c>
       <c r="L478" t="s">
         <v>24</v>
       </c>
       <c r="M478" t="s">
         <v>24</v>
       </c>
       <c r="N478" t="s">
         <v>24</v>
       </c>
       <c r="O478">
         <v>95.45</v>
       </c>
       <c r="P478" t="s">
         <v>24</v>
       </c>
       <c r="Q478" t="s">
         <v>24</v>
       </c>
       <c r="R478" t="s">
         <v>24</v>
       </c>
       <c r="S478">
         <v>95.45</v>
       </c>
     </row>
     <row r="479" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A479">
         <v>478</v>
       </c>
       <c r="B479" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="C479" t="s">
         <v>300</v>
       </c>
       <c r="E479" t="s">
         <v>24</v>
       </c>
       <c r="F479" t="s">
         <v>42</v>
       </c>
       <c r="G479" t="s">
         <v>23</v>
       </c>
       <c r="H479">
         <v>77</v>
       </c>
       <c r="I479" t="b">
         <v>0</v>
       </c>
       <c r="J479" t="s">
         <v>165</v>
       </c>
       <c r="K479">
         <v>1</v>
       </c>
@@ -31003,51 +31027,51 @@
       </c>
       <c r="O479">
         <v>95.45</v>
       </c>
       <c r="P479" t="s">
         <v>24</v>
       </c>
       <c r="Q479" t="s">
         <v>24</v>
       </c>
       <c r="R479" t="s">
         <v>24</v>
       </c>
       <c r="S479">
         <v>95.45</v>
       </c>
     </row>
     <row r="480" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A480">
         <v>479</v>
       </c>
       <c r="B480" t="s">
         <v>69</v>
       </c>
       <c r="C480" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="E480" t="s">
         <v>21</v>
       </c>
       <c r="F480" t="s">
         <v>42</v>
       </c>
       <c r="G480" t="s">
         <v>23</v>
       </c>
       <c r="H480">
         <v>78</v>
       </c>
       <c r="I480" t="b">
         <v>0</v>
       </c>
       <c r="J480" t="s">
         <v>165</v>
       </c>
       <c r="K480">
         <v>1</v>
       </c>
       <c r="L480">
         <v>95.41</v>
       </c>
@@ -31112,51 +31136,51 @@
       </c>
       <c r="N481" t="s">
         <v>24</v>
       </c>
       <c r="O481">
         <v>95.19</v>
       </c>
       <c r="P481" t="s">
         <v>24</v>
       </c>
       <c r="Q481" t="s">
         <v>24</v>
       </c>
       <c r="R481" t="s">
         <v>24</v>
       </c>
       <c r="S481">
         <v>95.19</v>
       </c>
     </row>
     <row r="482" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A482">
         <v>481</v>
       </c>
       <c r="B482" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="C482" t="s">
         <v>93</v>
       </c>
       <c r="D482">
         <v>1342</v>
       </c>
       <c r="E482" t="s">
         <v>41</v>
       </c>
       <c r="F482" t="s">
         <v>42</v>
       </c>
       <c r="G482" t="s">
         <v>23</v>
       </c>
       <c r="H482">
         <v>80</v>
       </c>
       <c r="I482" t="b">
         <v>0</v>
       </c>
       <c r="J482" t="s">
         <v>165</v>
       </c>
@@ -31171,54 +31195,54 @@
       </c>
       <c r="N482" t="s">
         <v>24</v>
       </c>
       <c r="O482">
         <v>95.1</v>
       </c>
       <c r="P482" t="s">
         <v>24</v>
       </c>
       <c r="Q482" t="s">
         <v>24</v>
       </c>
       <c r="R482" t="s">
         <v>24</v>
       </c>
       <c r="S482">
         <v>95.1</v>
       </c>
     </row>
     <row r="483" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A483">
         <v>482</v>
       </c>
       <c r="B483" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="C483" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="E483" t="s">
         <v>321</v>
       </c>
       <c r="F483" t="s">
         <v>65</v>
       </c>
       <c r="G483" t="s">
         <v>23</v>
       </c>
       <c r="H483">
         <v>31</v>
       </c>
       <c r="I483" t="b">
         <v>0</v>
       </c>
       <c r="J483" t="s">
         <v>158</v>
       </c>
       <c r="K483">
         <v>0</v>
       </c>
       <c r="L483" t="s">
         <v>24</v>
       </c>
@@ -31230,57 +31254,57 @@
       </c>
       <c r="O483" t="s">
         <v>24</v>
       </c>
       <c r="P483" t="s">
         <v>24</v>
       </c>
       <c r="Q483" t="s">
         <v>24</v>
       </c>
       <c r="R483" t="s">
         <v>24</v>
       </c>
       <c r="S483">
         <v>95.06</v>
       </c>
     </row>
     <row r="484" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A484">
         <v>483</v>
       </c>
       <c r="B484" t="s">
         <v>228</v>
       </c>
       <c r="C484" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="D484">
         <v>1843</v>
       </c>
       <c r="E484" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="F484" t="s">
         <v>42</v>
       </c>
       <c r="G484" t="s">
         <v>23</v>
       </c>
       <c r="H484">
         <v>81</v>
       </c>
       <c r="I484" t="b">
         <v>0</v>
       </c>
       <c r="J484" t="s">
         <v>165</v>
       </c>
       <c r="K484">
         <v>1</v>
       </c>
       <c r="L484" t="s">
         <v>24</v>
       </c>
       <c r="M484" t="s">
         <v>24</v>
       </c>
@@ -31289,51 +31313,51 @@
       </c>
       <c r="O484">
         <v>94.59</v>
       </c>
       <c r="P484" t="s">
         <v>24</v>
       </c>
       <c r="Q484" t="s">
         <v>24</v>
       </c>
       <c r="R484" t="s">
         <v>24</v>
       </c>
       <c r="S484">
         <v>94.59</v>
       </c>
     </row>
     <row r="485" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A485">
         <v>484</v>
       </c>
       <c r="B485" t="s">
         <v>204</v>
       </c>
       <c r="C485" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="E485" t="s">
         <v>24</v>
       </c>
       <c r="F485" t="s">
         <v>22</v>
       </c>
       <c r="G485" t="s">
         <v>23</v>
       </c>
       <c r="H485">
         <v>146</v>
       </c>
       <c r="I485" t="b">
         <v>0</v>
       </c>
       <c r="J485" t="s">
         <v>158</v>
       </c>
       <c r="K485">
         <v>1</v>
       </c>
       <c r="L485" t="s">
         <v>24</v>
       </c>
@@ -31345,51 +31369,51 @@
       </c>
       <c r="O485" t="s">
         <v>24</v>
       </c>
       <c r="P485" t="s">
         <v>24</v>
       </c>
       <c r="Q485" t="s">
         <v>24</v>
       </c>
       <c r="R485" t="s">
         <v>24</v>
       </c>
       <c r="S485">
         <v>94.57</v>
       </c>
     </row>
     <row r="486" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A486">
         <v>485</v>
       </c>
       <c r="B486" t="s">
         <v>94</v>
       </c>
       <c r="C486" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="E486" t="s">
         <v>24</v>
       </c>
       <c r="F486" t="s">
         <v>22</v>
       </c>
       <c r="G486" t="s">
         <v>46</v>
       </c>
       <c r="H486">
         <v>47</v>
       </c>
       <c r="I486" t="b">
         <v>0</v>
       </c>
       <c r="J486" t="s">
         <v>158</v>
       </c>
       <c r="K486">
         <v>1</v>
       </c>
       <c r="L486" t="s">
         <v>24</v>
       </c>
@@ -31401,51 +31425,51 @@
       </c>
       <c r="O486" t="s">
         <v>24</v>
       </c>
       <c r="P486" t="s">
         <v>24</v>
       </c>
       <c r="Q486" t="s">
         <v>24</v>
       </c>
       <c r="R486" t="s">
         <v>24</v>
       </c>
       <c r="S486">
         <v>94.48</v>
       </c>
     </row>
     <row r="487" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A487">
         <v>486</v>
       </c>
       <c r="B487" t="s">
         <v>178</v>
       </c>
       <c r="C487" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="E487" t="s">
         <v>24</v>
       </c>
       <c r="F487" t="s">
         <v>22</v>
       </c>
       <c r="G487" t="s">
         <v>23</v>
       </c>
       <c r="H487">
         <v>147</v>
       </c>
       <c r="I487" t="b">
         <v>0</v>
       </c>
       <c r="J487" t="s">
         <v>158</v>
       </c>
       <c r="K487">
         <v>1</v>
       </c>
       <c r="L487" t="s">
         <v>24</v>
       </c>
@@ -31454,51 +31478,51 @@
       </c>
       <c r="N487" t="s">
         <v>24</v>
       </c>
       <c r="O487" t="s">
         <v>24</v>
       </c>
       <c r="P487" t="s">
         <v>24</v>
       </c>
       <c r="Q487" t="s">
         <v>24</v>
       </c>
       <c r="R487" t="s">
         <v>24</v>
       </c>
       <c r="S487">
         <v>94.46</v>
       </c>
     </row>
     <row r="488" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A488">
         <v>487</v>
       </c>
       <c r="B488" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="C488" t="s">
         <v>530</v>
       </c>
       <c r="E488" t="s">
         <v>37</v>
       </c>
       <c r="F488" t="s">
         <v>42</v>
       </c>
       <c r="G488" t="s">
         <v>23</v>
       </c>
       <c r="H488">
         <v>82</v>
       </c>
       <c r="I488" t="b">
         <v>0</v>
       </c>
       <c r="J488" t="s">
         <v>165</v>
       </c>
       <c r="K488">
         <v>1</v>
       </c>
@@ -31510,51 +31534,51 @@
       </c>
       <c r="N488">
         <v>94.17</v>
       </c>
       <c r="O488" t="s">
         <v>24</v>
       </c>
       <c r="P488" t="s">
         <v>24</v>
       </c>
       <c r="Q488" t="s">
         <v>24</v>
       </c>
       <c r="R488" t="s">
         <v>24</v>
       </c>
       <c r="S488">
         <v>94.17</v>
       </c>
     </row>
     <row r="489" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A489">
         <v>488</v>
       </c>
       <c r="B489" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="C489" t="s">
         <v>188</v>
       </c>
       <c r="D489">
         <v>1697</v>
       </c>
       <c r="E489" t="s">
         <v>54</v>
       </c>
       <c r="F489" t="s">
         <v>31</v>
       </c>
       <c r="G489" t="s">
         <v>23</v>
       </c>
       <c r="H489">
         <v>108</v>
       </c>
       <c r="I489" t="b">
         <v>0</v>
       </c>
       <c r="J489" t="s">
         <v>165</v>
       </c>
@@ -31569,60 +31593,60 @@
       </c>
       <c r="N489" t="s">
         <v>24</v>
       </c>
       <c r="O489">
         <v>93.82</v>
       </c>
       <c r="P489" t="s">
         <v>24</v>
       </c>
       <c r="Q489" t="s">
         <v>24</v>
       </c>
       <c r="R489" t="s">
         <v>24</v>
       </c>
       <c r="S489">
         <v>93.82</v>
       </c>
     </row>
     <row r="490" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A490">
         <v>489</v>
       </c>
       <c r="B490" t="s">
+        <v>769</v>
+      </c>
+      <c r="C490" t="s">
         <v>770</v>
-      </c>
-[...1 lines deleted...]
-        <v>771</v>
       </c>
       <c r="D490">
         <v>1171</v>
       </c>
       <c r="E490" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="F490" t="s">
         <v>65</v>
       </c>
       <c r="G490" t="s">
         <v>23</v>
       </c>
       <c r="H490">
         <v>32</v>
       </c>
       <c r="I490" t="b">
         <v>0</v>
       </c>
       <c r="J490" t="s">
         <v>158</v>
       </c>
       <c r="K490">
         <v>1</v>
       </c>
       <c r="L490" t="s">
         <v>24</v>
       </c>
       <c r="M490" t="s">
         <v>24</v>
       </c>
@@ -31631,54 +31655,54 @@
       </c>
       <c r="O490" t="s">
         <v>24</v>
       </c>
       <c r="P490">
         <v>93.71</v>
       </c>
       <c r="Q490" t="s">
         <v>24</v>
       </c>
       <c r="R490" t="s">
         <v>24</v>
       </c>
       <c r="S490">
         <v>93.71</v>
       </c>
     </row>
     <row r="491" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A491">
         <v>490</v>
       </c>
       <c r="B491" t="s">
         <v>123</v>
       </c>
       <c r="C491" t="s">
+        <v>772</v>
+      </c>
+      <c r="E491" t="s">
         <v>773</v>
-      </c>
-[...1 lines deleted...]
-        <v>774</v>
       </c>
       <c r="F491" t="s">
         <v>38</v>
       </c>
       <c r="G491" t="s">
         <v>46</v>
       </c>
       <c r="H491">
         <v>6</v>
       </c>
       <c r="I491" t="b">
         <v>0</v>
       </c>
       <c r="J491" t="s">
         <v>158</v>
       </c>
       <c r="K491">
         <v>1</v>
       </c>
       <c r="L491" t="s">
         <v>24</v>
       </c>
       <c r="M491" t="s">
         <v>24</v>
       </c>
@@ -31687,57 +31711,57 @@
       </c>
       <c r="O491" t="s">
         <v>24</v>
       </c>
       <c r="P491" t="s">
         <v>24</v>
       </c>
       <c r="Q491">
         <v>93.64</v>
       </c>
       <c r="R491" t="s">
         <v>24</v>
       </c>
       <c r="S491">
         <v>93.64</v>
       </c>
     </row>
     <row r="492" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A492">
         <v>491</v>
       </c>
       <c r="B492" t="s">
         <v>85</v>
       </c>
       <c r="C492" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="D492">
         <v>1850</v>
       </c>
       <c r="E492" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="F492" t="s">
         <v>65</v>
       </c>
       <c r="G492" t="s">
         <v>23</v>
       </c>
       <c r="H492">
         <v>33</v>
       </c>
       <c r="I492" t="b">
         <v>0</v>
       </c>
       <c r="J492" t="s">
         <v>158</v>
       </c>
       <c r="K492">
         <v>1</v>
       </c>
       <c r="L492" t="s">
         <v>24</v>
       </c>
       <c r="M492" t="s">
         <v>24</v>
       </c>
@@ -31746,51 +31770,51 @@
       </c>
       <c r="O492">
         <v>93.57</v>
       </c>
       <c r="P492" t="s">
         <v>24</v>
       </c>
       <c r="Q492" t="s">
         <v>24</v>
       </c>
       <c r="R492" t="s">
         <v>24</v>
       </c>
       <c r="S492">
         <v>93.57</v>
       </c>
     </row>
     <row r="493" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A493">
         <v>492</v>
       </c>
       <c r="B493" t="s">
         <v>396</v>
       </c>
       <c r="C493" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="E493" t="s">
         <v>21</v>
       </c>
       <c r="F493" t="s">
         <v>42</v>
       </c>
       <c r="G493" t="s">
         <v>23</v>
       </c>
       <c r="H493">
         <v>83</v>
       </c>
       <c r="I493" t="b">
         <v>0</v>
       </c>
       <c r="J493" t="s">
         <v>165</v>
       </c>
       <c r="K493">
         <v>1</v>
       </c>
       <c r="L493" t="s">
         <v>24</v>
       </c>
@@ -31858,51 +31882,51 @@
       </c>
       <c r="O494" t="s">
         <v>24</v>
       </c>
       <c r="P494" t="s">
         <v>24</v>
       </c>
       <c r="Q494" t="s">
         <v>24</v>
       </c>
       <c r="R494" t="s">
         <v>24</v>
       </c>
       <c r="S494">
         <v>93.49</v>
       </c>
     </row>
     <row r="495" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A495">
         <v>494</v>
       </c>
       <c r="B495" t="s">
         <v>232</v>
       </c>
       <c r="C495" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="E495" t="s">
         <v>24</v>
       </c>
       <c r="F495" t="s">
         <v>65</v>
       </c>
       <c r="G495" t="s">
         <v>23</v>
       </c>
       <c r="H495">
         <v>34</v>
       </c>
       <c r="I495" t="b">
         <v>0</v>
       </c>
       <c r="J495" t="s">
         <v>158</v>
       </c>
       <c r="K495">
         <v>1</v>
       </c>
       <c r="L495">
         <v>93.48</v>
       </c>
@@ -31911,54 +31935,54 @@
       </c>
       <c r="N495" t="s">
         <v>24</v>
       </c>
       <c r="O495" t="s">
         <v>24</v>
       </c>
       <c r="P495" t="s">
         <v>24</v>
       </c>
       <c r="Q495" t="s">
         <v>24</v>
       </c>
       <c r="R495" t="s">
         <v>24</v>
       </c>
       <c r="S495">
         <v>93.48</v>
       </c>
     </row>
     <row r="496" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A496">
         <v>495</v>
       </c>
       <c r="B496" t="s">
+        <v>778</v>
+      </c>
+      <c r="C496" t="s">
         <v>779</v>
-      </c>
-[...1 lines deleted...]
-        <v>780</v>
       </c>
       <c r="D496">
         <v>1724</v>
       </c>
       <c r="E496" t="s">
         <v>30</v>
       </c>
       <c r="F496" t="s">
         <v>31</v>
       </c>
       <c r="G496" t="s">
         <v>46</v>
       </c>
       <c r="H496">
         <v>29</v>
       </c>
       <c r="I496" t="b">
         <v>0</v>
       </c>
       <c r="J496" t="s">
         <v>165</v>
       </c>
       <c r="K496">
         <v>1</v>
       </c>
@@ -32026,54 +32050,54 @@
       </c>
       <c r="N497" t="s">
         <v>24</v>
       </c>
       <c r="O497" t="s">
         <v>24</v>
       </c>
       <c r="P497" t="s">
         <v>24</v>
       </c>
       <c r="Q497" t="s">
         <v>24</v>
       </c>
       <c r="R497" t="s">
         <v>24</v>
       </c>
       <c r="S497">
         <v>93.36</v>
       </c>
     </row>
     <row r="498" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A498">
         <v>497</v>
       </c>
       <c r="B498" t="s">
+        <v>780</v>
+      </c>
+      <c r="C498" t="s">
         <v>781</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
       <c r="E498" t="s">
         <v>24</v>
       </c>
       <c r="F498" t="s">
         <v>31</v>
       </c>
       <c r="G498" t="s">
         <v>23</v>
       </c>
       <c r="H498">
         <v>109</v>
       </c>
       <c r="I498" t="b">
         <v>0</v>
       </c>
       <c r="J498" t="s">
         <v>165</v>
       </c>
       <c r="K498">
         <v>1</v>
       </c>
       <c r="L498" t="s">
         <v>24</v>
       </c>
@@ -32085,51 +32109,51 @@
       </c>
       <c r="O498">
         <v>93.34</v>
       </c>
       <c r="P498" t="s">
         <v>24</v>
       </c>
       <c r="Q498" t="s">
         <v>24</v>
       </c>
       <c r="R498" t="s">
         <v>24</v>
       </c>
       <c r="S498">
         <v>93.34</v>
       </c>
     </row>
     <row r="499" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A499">
         <v>498</v>
       </c>
       <c r="B499" t="s">
         <v>254</v>
       </c>
       <c r="C499" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="D499">
         <v>1852</v>
       </c>
       <c r="E499" t="s">
         <v>24</v>
       </c>
       <c r="F499" t="s">
         <v>42</v>
       </c>
       <c r="G499" t="s">
         <v>23</v>
       </c>
       <c r="H499">
         <v>85</v>
       </c>
       <c r="I499" t="b">
         <v>0</v>
       </c>
       <c r="J499" t="s">
         <v>165</v>
       </c>
       <c r="K499">
         <v>1</v>
       </c>
@@ -32141,54 +32165,54 @@
       </c>
       <c r="N499" t="s">
         <v>24</v>
       </c>
       <c r="O499">
         <v>93.32</v>
       </c>
       <c r="P499" t="s">
         <v>24</v>
       </c>
       <c r="Q499" t="s">
         <v>24</v>
       </c>
       <c r="R499" t="s">
         <v>24</v>
       </c>
       <c r="S499">
         <v>93.32</v>
       </c>
     </row>
     <row r="500" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A500">
         <v>499</v>
       </c>
       <c r="B500" t="s">
+        <v>783</v>
+      </c>
+      <c r="C500" t="s">
         <v>784</v>
-      </c>
-[...1 lines deleted...]
-        <v>785</v>
       </c>
       <c r="E500" t="s">
         <v>24</v>
       </c>
       <c r="F500" t="s">
         <v>31</v>
       </c>
       <c r="G500" t="s">
         <v>46</v>
       </c>
       <c r="H500">
         <v>31</v>
       </c>
       <c r="I500" t="b">
         <v>0</v>
       </c>
       <c r="J500" t="s">
         <v>165</v>
       </c>
       <c r="K500">
         <v>1</v>
       </c>
       <c r="L500" t="s">
         <v>24</v>
       </c>
@@ -32200,51 +32224,51 @@
       </c>
       <c r="O500">
         <v>93.3</v>
       </c>
       <c r="P500" t="s">
         <v>24</v>
       </c>
       <c r="Q500" t="s">
         <v>24</v>
       </c>
       <c r="R500" t="s">
         <v>24</v>
       </c>
       <c r="S500">
         <v>93.3</v>
       </c>
     </row>
     <row r="501" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A501">
         <v>500</v>
       </c>
       <c r="B501" t="s">
         <v>222</v>
       </c>
       <c r="C501" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="E501" t="s">
         <v>308</v>
       </c>
       <c r="F501" t="s">
         <v>22</v>
       </c>
       <c r="G501" t="s">
         <v>46</v>
       </c>
       <c r="H501">
         <v>48</v>
       </c>
       <c r="I501" t="b">
         <v>0</v>
       </c>
       <c r="J501" t="s">
         <v>165</v>
       </c>
       <c r="K501">
         <v>1</v>
       </c>
       <c r="L501" t="s">
         <v>24</v>
       </c>
@@ -32256,51 +32280,51 @@
       </c>
       <c r="O501" t="s">
         <v>24</v>
       </c>
       <c r="P501" t="s">
         <v>24</v>
       </c>
       <c r="Q501">
         <v>93.3</v>
       </c>
       <c r="R501" t="s">
         <v>24</v>
       </c>
       <c r="S501">
         <v>93.3</v>
       </c>
     </row>
     <row r="502" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A502">
         <v>501</v>
       </c>
       <c r="B502" t="s">
         <v>78</v>
       </c>
       <c r="C502" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="D502">
         <v>488</v>
       </c>
       <c r="E502" t="s">
         <v>45</v>
       </c>
       <c r="F502" t="s">
         <v>65</v>
       </c>
       <c r="G502" t="s">
         <v>23</v>
       </c>
       <c r="H502">
         <v>35</v>
       </c>
       <c r="I502" t="b">
         <v>0</v>
       </c>
       <c r="J502" t="s">
         <v>158</v>
       </c>
       <c r="K502">
         <v>1</v>
       </c>
@@ -32315,51 +32339,51 @@
       </c>
       <c r="O502" t="s">
         <v>24</v>
       </c>
       <c r="P502" t="s">
         <v>24</v>
       </c>
       <c r="Q502" t="s">
         <v>24</v>
       </c>
       <c r="R502" t="s">
         <v>24</v>
       </c>
       <c r="S502">
         <v>93.28</v>
       </c>
     </row>
     <row r="503" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A503">
         <v>502</v>
       </c>
       <c r="B503" t="s">
         <v>96</v>
       </c>
       <c r="C503" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="E503" t="s">
         <v>493</v>
       </c>
       <c r="F503" t="s">
         <v>65</v>
       </c>
       <c r="G503" t="s">
         <v>23</v>
       </c>
       <c r="H503">
         <v>36</v>
       </c>
       <c r="I503" t="b">
         <v>0</v>
       </c>
       <c r="J503" t="s">
         <v>158</v>
       </c>
       <c r="K503">
         <v>1</v>
       </c>
       <c r="L503" t="s">
         <v>24</v>
       </c>
@@ -32368,51 +32392,51 @@
       </c>
       <c r="N503" t="s">
         <v>24</v>
       </c>
       <c r="O503">
         <v>93.23</v>
       </c>
       <c r="P503" t="s">
         <v>24</v>
       </c>
       <c r="Q503" t="s">
         <v>24</v>
       </c>
       <c r="R503" t="s">
         <v>24</v>
       </c>
       <c r="S503">
         <v>93.23</v>
       </c>
     </row>
     <row r="504" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A504">
         <v>503</v>
       </c>
       <c r="B504" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="C504" t="s">
         <v>108</v>
       </c>
       <c r="E504" t="s">
         <v>469</v>
       </c>
       <c r="F504" t="s">
         <v>31</v>
       </c>
       <c r="G504" t="s">
         <v>23</v>
       </c>
       <c r="H504">
         <v>110</v>
       </c>
       <c r="I504" t="b">
         <v>0</v>
       </c>
       <c r="J504" t="s">
         <v>165</v>
       </c>
       <c r="K504">
         <v>1</v>
       </c>
@@ -32427,51 +32451,51 @@
       </c>
       <c r="O504" t="s">
         <v>24</v>
       </c>
       <c r="P504" t="s">
         <v>24</v>
       </c>
       <c r="Q504">
         <v>93.22</v>
       </c>
       <c r="R504" t="s">
         <v>24</v>
       </c>
       <c r="S504">
         <v>93.22</v>
       </c>
     </row>
     <row r="505" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A505">
         <v>504</v>
       </c>
       <c r="B505" t="s">
         <v>73</v>
       </c>
       <c r="C505" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
       <c r="E505" t="s">
         <v>252</v>
       </c>
       <c r="F505" t="s">
         <v>65</v>
       </c>
       <c r="G505" t="s">
         <v>23</v>
       </c>
       <c r="H505">
         <v>37</v>
       </c>
       <c r="I505" t="b">
         <v>0</v>
       </c>
       <c r="J505" t="s">
         <v>158</v>
       </c>
       <c r="K505">
         <v>1</v>
       </c>
       <c r="L505">
         <v>93.19</v>
       </c>
@@ -32480,51 +32504,51 @@
       </c>
       <c r="N505" t="s">
         <v>24</v>
       </c>
       <c r="O505" t="s">
         <v>24</v>
       </c>
       <c r="P505" t="s">
         <v>24</v>
       </c>
       <c r="Q505" t="s">
         <v>24</v>
       </c>
       <c r="R505" t="s">
         <v>24</v>
       </c>
       <c r="S505">
         <v>93.19</v>
       </c>
     </row>
     <row r="506" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A506">
         <v>505</v>
       </c>
       <c r="B506" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="C506" t="s">
         <v>50</v>
       </c>
       <c r="E506" t="s">
         <v>21</v>
       </c>
       <c r="F506" t="s">
         <v>22</v>
       </c>
       <c r="G506" t="s">
         <v>46</v>
       </c>
       <c r="H506">
         <v>49</v>
       </c>
       <c r="I506" t="b">
         <v>0</v>
       </c>
       <c r="J506" t="s">
         <v>165</v>
       </c>
       <c r="K506">
         <v>1</v>
       </c>
@@ -32536,54 +32560,54 @@
       </c>
       <c r="N506" t="s">
         <v>24</v>
       </c>
       <c r="O506" t="s">
         <v>24</v>
       </c>
       <c r="P506" t="s">
         <v>24</v>
       </c>
       <c r="Q506">
         <v>93.14</v>
       </c>
       <c r="R506" t="s">
         <v>24</v>
       </c>
       <c r="S506">
         <v>93.14</v>
       </c>
     </row>
     <row r="507" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A507">
         <v>506</v>
       </c>
       <c r="B507" t="s">
+        <v>791</v>
+      </c>
+      <c r="C507" t="s">
         <v>792</v>
-      </c>
-[...1 lines deleted...]
-        <v>793</v>
       </c>
       <c r="D507">
         <v>1856</v>
       </c>
       <c r="E507" t="s">
         <v>24</v>
       </c>
       <c r="F507" t="s">
         <v>31</v>
       </c>
       <c r="G507" t="s">
         <v>23</v>
       </c>
       <c r="H507">
         <v>111</v>
       </c>
       <c r="I507" t="b">
         <v>0</v>
       </c>
       <c r="J507" t="s">
         <v>165</v>
       </c>
       <c r="K507">
         <v>1</v>
       </c>
@@ -32595,54 +32619,54 @@
       </c>
       <c r="N507" t="s">
         <v>24</v>
       </c>
       <c r="O507">
         <v>93.09</v>
       </c>
       <c r="P507" t="s">
         <v>24</v>
       </c>
       <c r="Q507" t="s">
         <v>24</v>
       </c>
       <c r="R507" t="s">
         <v>24</v>
       </c>
       <c r="S507">
         <v>93.09</v>
       </c>
     </row>
     <row r="508" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A508">
         <v>507</v>
       </c>
       <c r="B508" t="s">
+        <v>793</v>
+      </c>
+      <c r="C508" t="s">
         <v>794</v>
-      </c>
-[...1 lines deleted...]
-        <v>795</v>
       </c>
       <c r="D508">
         <v>1613</v>
       </c>
       <c r="E508" t="s">
         <v>64</v>
       </c>
       <c r="F508" t="s">
         <v>42</v>
       </c>
       <c r="G508" t="s">
         <v>23</v>
       </c>
       <c r="H508">
         <v>86</v>
       </c>
       <c r="I508" t="b">
         <v>0</v>
       </c>
       <c r="J508" t="s">
         <v>165</v>
       </c>
       <c r="K508">
         <v>1</v>
       </c>
@@ -32710,54 +32734,54 @@
       </c>
       <c r="N509" t="s">
         <v>24</v>
       </c>
       <c r="O509">
         <v>92.88</v>
       </c>
       <c r="P509" t="s">
         <v>24</v>
       </c>
       <c r="Q509" t="s">
         <v>24</v>
       </c>
       <c r="R509" t="s">
         <v>24</v>
       </c>
       <c r="S509">
         <v>92.88</v>
       </c>
     </row>
     <row r="510" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A510">
         <v>509</v>
       </c>
       <c r="B510" t="s">
+        <v>795</v>
+      </c>
+      <c r="C510" t="s">
         <v>796</v>
-      </c>
-[...1 lines deleted...]
-        <v>797</v>
       </c>
       <c r="E510" t="s">
         <v>24</v>
       </c>
       <c r="F510" t="s">
         <v>22</v>
       </c>
       <c r="G510" t="s">
         <v>46</v>
       </c>
       <c r="H510">
         <v>50</v>
       </c>
       <c r="I510" t="b">
         <v>0</v>
       </c>
       <c r="J510" t="s">
         <v>165</v>
       </c>
       <c r="K510">
         <v>1</v>
       </c>
       <c r="L510">
         <v>92.68</v>
       </c>
@@ -32769,51 +32793,51 @@
       </c>
       <c r="O510" t="s">
         <v>24</v>
       </c>
       <c r="P510" t="s">
         <v>24</v>
       </c>
       <c r="Q510" t="s">
         <v>24</v>
       </c>
       <c r="R510" t="s">
         <v>24</v>
       </c>
       <c r="S510">
         <v>92.68</v>
       </c>
     </row>
     <row r="511" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A511">
         <v>510</v>
       </c>
       <c r="B511" t="s">
         <v>141</v>
       </c>
       <c r="C511" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="D511">
         <v>1620</v>
       </c>
       <c r="E511" t="s">
         <v>402</v>
       </c>
       <c r="F511" t="s">
         <v>31</v>
       </c>
       <c r="G511" t="s">
         <v>23</v>
       </c>
       <c r="H511">
         <v>112</v>
       </c>
       <c r="I511" t="b">
         <v>0</v>
       </c>
       <c r="J511" t="s">
         <v>165</v>
       </c>
       <c r="K511">
         <v>1</v>
       </c>
@@ -32825,51 +32849,51 @@
       </c>
       <c r="N511" t="s">
         <v>24</v>
       </c>
       <c r="O511">
         <v>92.47</v>
       </c>
       <c r="P511" t="s">
         <v>24</v>
       </c>
       <c r="Q511" t="s">
         <v>24</v>
       </c>
       <c r="R511" t="s">
         <v>24</v>
       </c>
       <c r="S511">
         <v>92.47</v>
       </c>
     </row>
     <row r="512" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A512">
         <v>511</v>
       </c>
       <c r="B512" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="C512" t="s">
         <v>178</v>
       </c>
       <c r="E512" t="s">
         <v>24</v>
       </c>
       <c r="F512" t="s">
         <v>31</v>
       </c>
       <c r="G512" t="s">
         <v>23</v>
       </c>
       <c r="H512">
         <v>113</v>
       </c>
       <c r="I512" t="b">
         <v>0</v>
       </c>
       <c r="J512" t="s">
         <v>165</v>
       </c>
       <c r="K512">
         <v>1</v>
       </c>
@@ -32884,51 +32908,51 @@
       </c>
       <c r="O512">
         <v>92.41</v>
       </c>
       <c r="P512" t="s">
         <v>24</v>
       </c>
       <c r="Q512" t="s">
         <v>24</v>
       </c>
       <c r="R512" t="s">
         <v>24</v>
       </c>
       <c r="S512">
         <v>92.41</v>
       </c>
     </row>
     <row r="513" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A513">
         <v>512</v>
       </c>
       <c r="B513" t="s">
         <v>232</v>
       </c>
       <c r="C513" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="E513" t="s">
         <v>134</v>
       </c>
       <c r="F513" t="s">
         <v>65</v>
       </c>
       <c r="G513" t="s">
         <v>23</v>
       </c>
       <c r="H513">
         <v>38</v>
       </c>
       <c r="I513" t="b">
         <v>0</v>
       </c>
       <c r="J513" t="s">
         <v>158</v>
       </c>
       <c r="K513">
         <v>1</v>
       </c>
       <c r="L513" t="s">
         <v>24</v>
       </c>
@@ -32937,60 +32961,60 @@
       </c>
       <c r="N513" t="s">
         <v>24</v>
       </c>
       <c r="O513" t="s">
         <v>24</v>
       </c>
       <c r="P513">
         <v>92.4</v>
       </c>
       <c r="Q513" t="s">
         <v>24</v>
       </c>
       <c r="R513" t="s">
         <v>24</v>
       </c>
       <c r="S513">
         <v>92.4</v>
       </c>
     </row>
     <row r="514" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A514">
         <v>513</v>
       </c>
       <c r="B514" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C514" t="s">
         <v>86</v>
       </c>
       <c r="D514">
         <v>600</v>
       </c>
       <c r="E514" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="F514" t="s">
         <v>42</v>
       </c>
       <c r="G514" t="s">
         <v>46</v>
       </c>
       <c r="H514">
         <v>11</v>
       </c>
       <c r="I514" t="b">
         <v>0</v>
       </c>
       <c r="J514" t="s">
         <v>165</v>
       </c>
       <c r="K514">
         <v>1</v>
       </c>
       <c r="L514">
         <v>92.15</v>
       </c>
       <c r="M514" t="s">
         <v>24</v>
       </c>
@@ -33170,51 +33194,51 @@
       </c>
       <c r="O517" t="s">
         <v>24</v>
       </c>
       <c r="P517" t="s">
         <v>24</v>
       </c>
       <c r="Q517" t="s">
         <v>24</v>
       </c>
       <c r="R517">
         <v>91.73</v>
       </c>
       <c r="S517">
         <v>91.73</v>
       </c>
     </row>
     <row r="518" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A518">
         <v>517</v>
       </c>
       <c r="B518" t="s">
         <v>362</v>
       </c>
       <c r="C518" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="D518">
         <v>2022</v>
       </c>
       <c r="E518" t="s">
         <v>51</v>
       </c>
       <c r="F518" t="s">
         <v>22</v>
       </c>
       <c r="G518" t="s">
         <v>23</v>
       </c>
       <c r="H518">
         <v>150</v>
       </c>
       <c r="I518" t="b">
         <v>0</v>
       </c>
       <c r="J518" t="s">
         <v>158</v>
       </c>
       <c r="K518">
         <v>1</v>
       </c>
@@ -33226,57 +33250,57 @@
       </c>
       <c r="N518" t="s">
         <v>24</v>
       </c>
       <c r="O518" t="s">
         <v>24</v>
       </c>
       <c r="P518" t="s">
         <v>24</v>
       </c>
       <c r="Q518" t="s">
         <v>24</v>
       </c>
       <c r="R518">
         <v>91.51</v>
       </c>
       <c r="S518">
         <v>91.51</v>
       </c>
     </row>
     <row r="519" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A519">
         <v>518</v>
       </c>
       <c r="B519" t="s">
+        <v>802</v>
+      </c>
+      <c r="C519" t="s">
         <v>803</v>
       </c>
-      <c r="C519" t="s">
+      <c r="E519" t="s">
         <v>804</v>
-      </c>
-[...1 lines deleted...]
-        <v>805</v>
       </c>
       <c r="F519" t="s">
         <v>31</v>
       </c>
       <c r="G519" t="s">
         <v>46</v>
       </c>
       <c r="H519">
         <v>32</v>
       </c>
       <c r="I519" t="b">
         <v>0</v>
       </c>
       <c r="J519" t="s">
         <v>165</v>
       </c>
       <c r="K519">
         <v>1</v>
       </c>
       <c r="L519" t="s">
         <v>24</v>
       </c>
       <c r="M519" t="s">
         <v>24</v>
       </c>
@@ -33285,51 +33309,51 @@
       </c>
       <c r="O519">
         <v>91.42</v>
       </c>
       <c r="P519" t="s">
         <v>24</v>
       </c>
       <c r="Q519" t="s">
         <v>24</v>
       </c>
       <c r="R519" t="s">
         <v>24</v>
       </c>
       <c r="S519">
         <v>91.42</v>
       </c>
     </row>
     <row r="520" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A520">
         <v>519</v>
       </c>
       <c r="B520" t="s">
         <v>55</v>
       </c>
       <c r="C520" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="D520">
         <v>1544</v>
       </c>
       <c r="E520" t="s">
         <v>34</v>
       </c>
       <c r="F520" t="s">
         <v>31</v>
       </c>
       <c r="G520" t="s">
         <v>23</v>
       </c>
       <c r="H520">
         <v>114</v>
       </c>
       <c r="I520" t="b">
         <v>0</v>
       </c>
       <c r="J520" t="s">
         <v>165</v>
       </c>
       <c r="K520">
         <v>1</v>
       </c>
@@ -33344,51 +33368,51 @@
       </c>
       <c r="O520">
         <v>91.29</v>
       </c>
       <c r="P520" t="s">
         <v>24</v>
       </c>
       <c r="Q520" t="s">
         <v>24</v>
       </c>
       <c r="R520" t="s">
         <v>24</v>
       </c>
       <c r="S520">
         <v>91.29</v>
       </c>
     </row>
     <row r="521" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A521">
         <v>520</v>
       </c>
       <c r="B521" t="s">
         <v>232</v>
       </c>
       <c r="C521" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="E521" t="s">
         <v>195</v>
       </c>
       <c r="F521" t="s">
         <v>65</v>
       </c>
       <c r="G521" t="s">
         <v>23</v>
       </c>
       <c r="H521">
         <v>39</v>
       </c>
       <c r="I521" t="b">
         <v>0</v>
       </c>
       <c r="J521" t="s">
         <v>158</v>
       </c>
       <c r="K521">
         <v>1</v>
       </c>
       <c r="L521" t="s">
         <v>24</v>
       </c>
@@ -33397,54 +33421,54 @@
       </c>
       <c r="N521" t="s">
         <v>24</v>
       </c>
       <c r="O521">
         <v>90.91</v>
       </c>
       <c r="P521" t="s">
         <v>24</v>
       </c>
       <c r="Q521" t="s">
         <v>24</v>
       </c>
       <c r="R521" t="s">
         <v>24</v>
       </c>
       <c r="S521">
         <v>90.91</v>
       </c>
     </row>
     <row r="522" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A522">
         <v>521</v>
       </c>
       <c r="B522" t="s">
+        <v>807</v>
+      </c>
+      <c r="C522" t="s">
         <v>808</v>
-      </c>
-[...1 lines deleted...]
-        <v>809</v>
       </c>
       <c r="E522" t="s">
         <v>24</v>
       </c>
       <c r="F522" t="s">
         <v>31</v>
       </c>
       <c r="G522" t="s">
         <v>46</v>
       </c>
       <c r="H522">
         <v>33</v>
       </c>
       <c r="I522" t="b">
         <v>0</v>
       </c>
       <c r="J522" t="s">
         <v>165</v>
       </c>
       <c r="K522">
         <v>1</v>
       </c>
       <c r="L522" t="s">
         <v>24</v>
       </c>
@@ -33453,54 +33477,54 @@
       </c>
       <c r="N522" t="s">
         <v>24</v>
       </c>
       <c r="O522" t="s">
         <v>24</v>
       </c>
       <c r="P522" t="s">
         <v>24</v>
       </c>
       <c r="Q522">
         <v>90.88</v>
       </c>
       <c r="R522" t="s">
         <v>24</v>
       </c>
       <c r="S522">
         <v>90.88</v>
       </c>
     </row>
     <row r="523" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A523">
         <v>522</v>
       </c>
       <c r="B523" t="s">
+        <v>809</v>
+      </c>
+      <c r="C523" t="s">
         <v>810</v>
-      </c>
-[...1 lines deleted...]
-        <v>811</v>
       </c>
       <c r="D523">
         <v>1826</v>
       </c>
       <c r="E523" t="s">
         <v>34</v>
       </c>
       <c r="F523" t="s">
         <v>42</v>
       </c>
       <c r="G523" t="s">
         <v>46</v>
       </c>
       <c r="H523">
         <v>12</v>
       </c>
       <c r="I523" t="b">
         <v>0</v>
       </c>
       <c r="J523" t="s">
         <v>158</v>
       </c>
       <c r="K523">
         <v>1</v>
       </c>
@@ -33512,113 +33536,113 @@
       </c>
       <c r="N523" t="s">
         <v>24</v>
       </c>
       <c r="O523" t="s">
         <v>24</v>
       </c>
       <c r="P523" t="s">
         <v>24</v>
       </c>
       <c r="Q523" t="s">
         <v>24</v>
       </c>
       <c r="R523" t="s">
         <v>24</v>
       </c>
       <c r="S523">
         <v>90.82</v>
       </c>
     </row>
     <row r="524" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A524">
         <v>523</v>
       </c>
       <c r="B524" t="s">
+        <v>811</v>
+      </c>
+      <c r="C524" t="s">
         <v>812</v>
       </c>
-      <c r="C524" t="s">
+      <c r="E524" t="s">
         <v>813</v>
-      </c>
-[...1 lines deleted...]
-        <v>814</v>
       </c>
       <c r="F524" t="s">
         <v>31</v>
       </c>
       <c r="G524" t="s">
         <v>23</v>
       </c>
       <c r="H524">
         <v>115</v>
       </c>
       <c r="I524" t="b">
         <v>0</v>
       </c>
       <c r="J524" t="s">
         <v>158</v>
       </c>
       <c r="K524">
         <v>1</v>
       </c>
       <c r="L524" t="s">
         <v>24</v>
       </c>
       <c r="M524" t="s">
         <v>24</v>
       </c>
       <c r="N524" t="s">
         <v>24</v>
       </c>
       <c r="O524" t="s">
         <v>24</v>
       </c>
       <c r="P524" t="s">
         <v>24</v>
       </c>
       <c r="Q524" t="s">
         <v>24</v>
       </c>
       <c r="R524">
         <v>90.78</v>
       </c>
       <c r="S524">
         <v>90.78</v>
       </c>
     </row>
     <row r="525" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A525">
         <v>524</v>
       </c>
       <c r="B525" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="C525" t="s">
         <v>305</v>
       </c>
       <c r="E525" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="F525" t="s">
         <v>22</v>
       </c>
       <c r="G525" t="s">
         <v>46</v>
       </c>
       <c r="H525">
         <v>51</v>
       </c>
       <c r="I525" t="b">
         <v>0</v>
       </c>
       <c r="J525" t="s">
         <v>165</v>
       </c>
       <c r="K525">
         <v>1</v>
       </c>
       <c r="L525" t="s">
         <v>24</v>
       </c>
       <c r="M525" t="s">
         <v>24</v>
       </c>
@@ -33627,57 +33651,57 @@
       </c>
       <c r="O525" t="s">
         <v>24</v>
       </c>
       <c r="P525" t="s">
         <v>24</v>
       </c>
       <c r="Q525">
         <v>90.78</v>
       </c>
       <c r="R525" t="s">
         <v>24</v>
       </c>
       <c r="S525">
         <v>90.78</v>
       </c>
     </row>
     <row r="526" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A526">
         <v>525</v>
       </c>
       <c r="B526" t="s">
         <v>76</v>
       </c>
       <c r="C526" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="D526">
         <v>1848</v>
       </c>
       <c r="E526" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="F526" t="s">
         <v>22</v>
       </c>
       <c r="G526" t="s">
         <v>46</v>
       </c>
       <c r="H526">
         <v>52</v>
       </c>
       <c r="I526" t="b">
         <v>0</v>
       </c>
       <c r="J526" t="s">
         <v>158</v>
       </c>
       <c r="K526">
         <v>1</v>
       </c>
       <c r="L526" t="s">
         <v>24</v>
       </c>
       <c r="M526">
         <v>90.71</v>
       </c>
@@ -33686,51 +33710,51 @@
       </c>
       <c r="O526" t="s">
         <v>24</v>
       </c>
       <c r="P526" t="s">
         <v>24</v>
       </c>
       <c r="Q526" t="s">
         <v>24</v>
       </c>
       <c r="R526" t="s">
         <v>24</v>
       </c>
       <c r="S526">
         <v>90.71</v>
       </c>
     </row>
     <row r="527" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A527">
         <v>526</v>
       </c>
       <c r="B527" t="s">
         <v>104</v>
       </c>
       <c r="C527" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="E527" t="s">
         <v>129</v>
       </c>
       <c r="F527" t="s">
         <v>22</v>
       </c>
       <c r="G527" t="s">
         <v>46</v>
       </c>
       <c r="H527">
         <v>53</v>
       </c>
       <c r="I527" t="b">
         <v>0</v>
       </c>
       <c r="J527" t="s">
         <v>165</v>
       </c>
       <c r="K527">
         <v>1</v>
       </c>
       <c r="L527" t="s">
         <v>24</v>
       </c>
@@ -33742,51 +33766,51 @@
       </c>
       <c r="O527" t="s">
         <v>24</v>
       </c>
       <c r="P527" t="s">
         <v>24</v>
       </c>
       <c r="Q527">
         <v>90.26</v>
       </c>
       <c r="R527" t="s">
         <v>24</v>
       </c>
       <c r="S527">
         <v>90.26</v>
       </c>
     </row>
     <row r="528" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A528">
         <v>527</v>
       </c>
       <c r="B528" t="s">
         <v>421</v>
       </c>
       <c r="C528" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
       <c r="E528" t="s">
         <v>191</v>
       </c>
       <c r="F528" t="s">
         <v>42</v>
       </c>
       <c r="G528" t="s">
         <v>23</v>
       </c>
       <c r="H528">
         <v>88</v>
       </c>
       <c r="I528" t="b">
         <v>0</v>
       </c>
       <c r="J528" t="s">
         <v>165</v>
       </c>
       <c r="K528">
         <v>1</v>
       </c>
       <c r="L528" t="s">
         <v>24</v>
       </c>
@@ -33798,51 +33822,51 @@
       </c>
       <c r="O528">
         <v>90.23</v>
       </c>
       <c r="P528" t="s">
         <v>24</v>
       </c>
       <c r="Q528" t="s">
         <v>24</v>
       </c>
       <c r="R528" t="s">
         <v>24</v>
       </c>
       <c r="S528">
         <v>90.23</v>
       </c>
     </row>
     <row r="529" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A529">
         <v>528</v>
       </c>
       <c r="B529" t="s">
         <v>76</v>
       </c>
       <c r="C529" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="D529">
         <v>1593</v>
       </c>
       <c r="E529" t="s">
         <v>34</v>
       </c>
       <c r="F529" t="s">
         <v>31</v>
       </c>
       <c r="G529" t="s">
         <v>46</v>
       </c>
       <c r="H529">
         <v>34</v>
       </c>
       <c r="I529" t="b">
         <v>0</v>
       </c>
       <c r="J529" t="s">
         <v>158</v>
       </c>
       <c r="K529">
         <v>1</v>
       </c>
@@ -33916,54 +33940,54 @@
       </c>
       <c r="O530" t="s">
         <v>24</v>
       </c>
       <c r="P530" t="s">
         <v>24</v>
       </c>
       <c r="Q530" t="s">
         <v>24</v>
       </c>
       <c r="R530" t="s">
         <v>24</v>
       </c>
       <c r="S530">
         <v>90.15</v>
       </c>
     </row>
     <row r="531" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A531">
         <v>530</v>
       </c>
       <c r="B531" t="s">
         <v>421</v>
       </c>
       <c r="C531" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="E531" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F531" t="s">
         <v>42</v>
       </c>
       <c r="G531" t="s">
         <v>23</v>
       </c>
       <c r="H531">
         <v>90</v>
       </c>
       <c r="I531" t="b">
         <v>0</v>
       </c>
       <c r="J531" t="s">
         <v>158</v>
       </c>
       <c r="K531">
         <v>1</v>
       </c>
       <c r="L531" t="s">
         <v>24</v>
       </c>
       <c r="M531">
         <v>90.12</v>
       </c>
@@ -33972,51 +33996,51 @@
       </c>
       <c r="O531" t="s">
         <v>24</v>
       </c>
       <c r="P531" t="s">
         <v>24</v>
       </c>
       <c r="Q531" t="s">
         <v>24</v>
       </c>
       <c r="R531" t="s">
         <v>24</v>
       </c>
       <c r="S531">
         <v>90.12</v>
       </c>
     </row>
     <row r="532" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A532">
         <v>531</v>
       </c>
       <c r="B532" t="s">
         <v>52</v>
       </c>
       <c r="C532" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="E532" t="s">
         <v>24</v>
       </c>
       <c r="F532" t="s">
         <v>22</v>
       </c>
       <c r="G532" t="s">
         <v>23</v>
       </c>
       <c r="H532">
         <v>151</v>
       </c>
       <c r="I532" t="b">
         <v>0</v>
       </c>
       <c r="J532" t="s">
         <v>165</v>
       </c>
       <c r="K532">
         <v>1</v>
       </c>
       <c r="L532">
         <v>89.94</v>
       </c>
@@ -34025,110 +34049,110 @@
       </c>
       <c r="N532" t="s">
         <v>24</v>
       </c>
       <c r="O532" t="s">
         <v>24</v>
       </c>
       <c r="P532" t="s">
         <v>24</v>
       </c>
       <c r="Q532" t="s">
         <v>24</v>
       </c>
       <c r="R532" t="s">
         <v>24</v>
       </c>
       <c r="S532">
         <v>89.94</v>
       </c>
     </row>
     <row r="533" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A533">
         <v>532</v>
       </c>
       <c r="B533" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="C533" t="s">
         <v>227</v>
       </c>
       <c r="E533" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="F533" t="s">
         <v>31</v>
       </c>
       <c r="G533" t="s">
         <v>23</v>
       </c>
       <c r="H533">
         <v>116</v>
       </c>
       <c r="I533" t="b">
         <v>0</v>
       </c>
       <c r="J533" t="s">
         <v>165</v>
       </c>
       <c r="K533">
         <v>1</v>
       </c>
       <c r="L533" t="s">
         <v>24</v>
       </c>
       <c r="M533" t="s">
         <v>24</v>
       </c>
       <c r="N533" t="s">
         <v>24</v>
       </c>
       <c r="O533" t="s">
         <v>24</v>
       </c>
       <c r="P533" t="s">
         <v>24</v>
       </c>
       <c r="Q533">
         <v>89.92</v>
       </c>
       <c r="R533" t="s">
         <v>24</v>
       </c>
       <c r="S533">
         <v>89.92</v>
       </c>
     </row>
     <row r="534" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A534">
         <v>533</v>
       </c>
       <c r="B534" t="s">
+        <v>822</v>
+      </c>
+      <c r="C534" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
       <c r="D534">
         <v>2113</v>
       </c>
       <c r="E534" t="s">
         <v>45</v>
       </c>
       <c r="F534" t="s">
         <v>22</v>
       </c>
       <c r="G534" t="s">
         <v>46</v>
       </c>
       <c r="H534">
         <v>54</v>
       </c>
       <c r="I534" t="b">
         <v>0</v>
       </c>
       <c r="J534" t="s">
         <v>165</v>
       </c>
       <c r="K534">
         <v>1</v>
       </c>
@@ -34143,51 +34167,51 @@
       </c>
       <c r="O534">
         <v>89.9</v>
       </c>
       <c r="P534" t="s">
         <v>24</v>
       </c>
       <c r="Q534" t="s">
         <v>24</v>
       </c>
       <c r="R534" t="s">
         <v>24</v>
       </c>
       <c r="S534">
         <v>89.9</v>
       </c>
     </row>
     <row r="535" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A535">
         <v>534</v>
       </c>
       <c r="B535" t="s">
         <v>99</v>
       </c>
       <c r="C535" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="D535">
         <v>1741</v>
       </c>
       <c r="E535" t="s">
         <v>24</v>
       </c>
       <c r="F535" t="s">
         <v>31</v>
       </c>
       <c r="G535" t="s">
         <v>23</v>
       </c>
       <c r="H535">
         <v>117</v>
       </c>
       <c r="I535" t="b">
         <v>0</v>
       </c>
       <c r="J535" t="s">
         <v>165</v>
       </c>
       <c r="K535">
         <v>1</v>
       </c>
@@ -34199,51 +34223,51 @@
       </c>
       <c r="N535" t="s">
         <v>24</v>
       </c>
       <c r="O535">
         <v>89.84</v>
       </c>
       <c r="P535" t="s">
         <v>24</v>
       </c>
       <c r="Q535" t="s">
         <v>24</v>
       </c>
       <c r="R535" t="s">
         <v>24</v>
       </c>
       <c r="S535">
         <v>89.84</v>
       </c>
     </row>
     <row r="536" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A536">
         <v>535</v>
       </c>
       <c r="B536" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="C536" t="s">
         <v>86</v>
       </c>
       <c r="E536" t="s">
         <v>24</v>
       </c>
       <c r="F536" t="s">
         <v>31</v>
       </c>
       <c r="G536" t="s">
         <v>23</v>
       </c>
       <c r="H536">
         <v>118</v>
       </c>
       <c r="I536" t="b">
         <v>0</v>
       </c>
       <c r="J536" t="s">
         <v>165</v>
       </c>
       <c r="K536">
         <v>1</v>
       </c>
@@ -34255,57 +34279,57 @@
       </c>
       <c r="N536" t="s">
         <v>24</v>
       </c>
       <c r="O536">
         <v>89.72</v>
       </c>
       <c r="P536" t="s">
         <v>24</v>
       </c>
       <c r="Q536" t="s">
         <v>24</v>
       </c>
       <c r="R536" t="s">
         <v>24</v>
       </c>
       <c r="S536">
         <v>89.72</v>
       </c>
     </row>
     <row r="537" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A537">
         <v>536</v>
       </c>
       <c r="B537" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="C537" t="s">
+        <v>826</v>
+      </c>
+      <c r="E537" t="s">
         <v>827</v>
-      </c>
-[...1 lines deleted...]
-        <v>828</v>
       </c>
       <c r="F537" t="s">
         <v>31</v>
       </c>
       <c r="G537" t="s">
         <v>46</v>
       </c>
       <c r="H537">
         <v>35</v>
       </c>
       <c r="I537" t="b">
         <v>0</v>
       </c>
       <c r="J537" t="s">
         <v>158</v>
       </c>
       <c r="K537">
         <v>1</v>
       </c>
       <c r="L537" t="s">
         <v>24</v>
       </c>
       <c r="M537" t="s">
         <v>24</v>
       </c>
@@ -34314,110 +34338,110 @@
       </c>
       <c r="O537" t="s">
         <v>24</v>
       </c>
       <c r="P537" t="s">
         <v>24</v>
       </c>
       <c r="Q537" t="s">
         <v>24</v>
       </c>
       <c r="R537">
         <v>89.69</v>
       </c>
       <c r="S537">
         <v>89.69</v>
       </c>
     </row>
     <row r="538" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A538">
         <v>537</v>
       </c>
       <c r="B538" t="s">
         <v>318</v>
       </c>
       <c r="C538" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="E538" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
       <c r="F538" t="s">
         <v>31</v>
       </c>
       <c r="G538" t="s">
         <v>23</v>
       </c>
       <c r="H538">
         <v>119</v>
       </c>
       <c r="I538" t="b">
         <v>0</v>
       </c>
       <c r="J538" t="s">
         <v>158</v>
       </c>
       <c r="K538">
         <v>1</v>
       </c>
       <c r="L538" t="s">
         <v>24</v>
       </c>
       <c r="M538" t="s">
         <v>24</v>
       </c>
       <c r="N538" t="s">
         <v>24</v>
       </c>
       <c r="O538" t="s">
         <v>24</v>
       </c>
       <c r="P538" t="s">
         <v>24</v>
       </c>
       <c r="Q538" t="s">
         <v>24</v>
       </c>
       <c r="R538">
         <v>89.4</v>
       </c>
       <c r="S538">
         <v>89.4</v>
       </c>
     </row>
     <row r="539" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A539">
         <v>538</v>
       </c>
       <c r="B539" t="s">
+        <v>829</v>
+      </c>
+      <c r="C539" t="s">
         <v>830</v>
       </c>
-      <c r="C539" t="s">
+      <c r="E539" t="s">
         <v>831</v>
-      </c>
-[...1 lines deleted...]
-        <v>832</v>
       </c>
       <c r="F539" t="s">
         <v>65</v>
       </c>
       <c r="G539" t="s">
         <v>23</v>
       </c>
       <c r="H539">
         <v>40</v>
       </c>
       <c r="I539" t="b">
         <v>0</v>
       </c>
       <c r="J539" t="s">
         <v>158</v>
       </c>
       <c r="K539">
         <v>1</v>
       </c>
       <c r="L539" t="s">
         <v>24</v>
       </c>
       <c r="M539" t="s">
         <v>24</v>
       </c>
@@ -34426,54 +34450,54 @@
       </c>
       <c r="O539" t="s">
         <v>24</v>
       </c>
       <c r="P539" t="s">
         <v>24</v>
       </c>
       <c r="Q539">
         <v>89.2</v>
       </c>
       <c r="R539" t="s">
         <v>24</v>
       </c>
       <c r="S539">
         <v>89.2</v>
       </c>
     </row>
     <row r="540" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A540">
         <v>539</v>
       </c>
       <c r="B540" t="s">
         <v>96</v>
       </c>
       <c r="C540" t="s">
+        <v>832</v>
+      </c>
+      <c r="E540" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
       <c r="F540" t="s">
         <v>31</v>
       </c>
       <c r="G540" t="s">
         <v>23</v>
       </c>
       <c r="H540">
         <v>120</v>
       </c>
       <c r="I540" t="b">
         <v>0</v>
       </c>
       <c r="J540" t="s">
         <v>165</v>
       </c>
       <c r="K540">
         <v>1</v>
       </c>
       <c r="L540" t="s">
         <v>24</v>
       </c>
       <c r="M540" t="s">
         <v>24</v>
       </c>
@@ -34482,107 +34506,107 @@
       </c>
       <c r="O540" t="s">
         <v>24</v>
       </c>
       <c r="P540">
         <v>89.09</v>
       </c>
       <c r="Q540" t="s">
         <v>24</v>
       </c>
       <c r="R540" t="s">
         <v>24</v>
       </c>
       <c r="S540">
         <v>89.09</v>
       </c>
     </row>
     <row r="541" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A541">
         <v>540</v>
       </c>
       <c r="B541" t="s">
         <v>149</v>
       </c>
       <c r="C541" t="s">
+        <v>834</v>
+      </c>
+      <c r="E541" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F541" t="s">
         <v>22</v>
       </c>
       <c r="G541" t="s">
         <v>23</v>
       </c>
       <c r="H541">
         <v>152</v>
       </c>
       <c r="I541" t="b">
         <v>0</v>
       </c>
       <c r="J541" t="s">
         <v>158</v>
       </c>
       <c r="K541">
         <v>1</v>
       </c>
       <c r="L541" t="s">
         <v>24</v>
       </c>
       <c r="M541">
         <v>89.07</v>
       </c>
       <c r="N541" t="s">
         <v>24</v>
       </c>
       <c r="O541" t="s">
         <v>24</v>
       </c>
       <c r="P541" t="s">
         <v>24</v>
       </c>
       <c r="Q541" t="s">
         <v>24</v>
       </c>
       <c r="R541" t="s">
         <v>24</v>
       </c>
       <c r="S541">
         <v>89.07</v>
       </c>
     </row>
     <row r="542" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A542">
         <v>541</v>
       </c>
       <c r="B542" t="s">
+        <v>836</v>
+      </c>
+      <c r="C542" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
       <c r="E542" t="s">
         <v>54</v>
       </c>
       <c r="F542" t="s">
         <v>42</v>
       </c>
       <c r="G542" t="s">
         <v>46</v>
       </c>
       <c r="H542">
         <v>13</v>
       </c>
       <c r="I542" t="b">
         <v>0</v>
       </c>
       <c r="J542" t="s">
         <v>158</v>
       </c>
       <c r="K542">
         <v>1</v>
       </c>
       <c r="L542" t="s">
         <v>24</v>
       </c>
@@ -34647,54 +34671,54 @@
       </c>
       <c r="N543" t="s">
         <v>24</v>
       </c>
       <c r="O543">
         <v>88.75</v>
       </c>
       <c r="P543" t="s">
         <v>24</v>
       </c>
       <c r="Q543" t="s">
         <v>24</v>
       </c>
       <c r="R543" t="s">
         <v>24</v>
       </c>
       <c r="S543">
         <v>88.75</v>
       </c>
     </row>
     <row r="544" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A544">
         <v>543</v>
       </c>
       <c r="B544" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
       <c r="C544" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="E544" t="s">
         <v>536</v>
       </c>
       <c r="F544" t="s">
         <v>22</v>
       </c>
       <c r="G544" t="s">
         <v>46</v>
       </c>
       <c r="H544">
         <v>55</v>
       </c>
       <c r="I544" t="b">
         <v>0</v>
       </c>
       <c r="J544" t="s">
         <v>165</v>
       </c>
       <c r="K544">
         <v>1</v>
       </c>
       <c r="L544" t="s">
         <v>24</v>
       </c>
@@ -34706,51 +34730,51 @@
       </c>
       <c r="O544" t="s">
         <v>24</v>
       </c>
       <c r="P544" t="s">
         <v>24</v>
       </c>
       <c r="Q544">
         <v>88.65</v>
       </c>
       <c r="R544" t="s">
         <v>24</v>
       </c>
       <c r="S544">
         <v>88.65</v>
       </c>
     </row>
     <row r="545" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A545">
         <v>544</v>
       </c>
       <c r="B545" t="s">
         <v>482</v>
       </c>
       <c r="C545" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="E545" t="s">
         <v>34</v>
       </c>
       <c r="F545" t="s">
         <v>65</v>
       </c>
       <c r="G545" t="s">
         <v>46</v>
       </c>
       <c r="H545">
         <v>8</v>
       </c>
       <c r="I545" t="b">
         <v>0</v>
       </c>
       <c r="J545" t="s">
         <v>158</v>
       </c>
       <c r="K545">
         <v>1</v>
       </c>
       <c r="L545" t="s">
         <v>24</v>
       </c>
@@ -34759,54 +34783,54 @@
       </c>
       <c r="N545" t="s">
         <v>24</v>
       </c>
       <c r="O545">
         <v>88.63</v>
       </c>
       <c r="P545" t="s">
         <v>24</v>
       </c>
       <c r="Q545" t="s">
         <v>24</v>
       </c>
       <c r="R545" t="s">
         <v>24</v>
       </c>
       <c r="S545">
         <v>88.63</v>
       </c>
     </row>
     <row r="546" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A546">
         <v>545</v>
       </c>
       <c r="B546" t="s">
+        <v>840</v>
+      </c>
+      <c r="C546" t="s">
         <v>841</v>
-      </c>
-[...1 lines deleted...]
-        <v>842</v>
       </c>
       <c r="E546" t="s">
         <v>269</v>
       </c>
       <c r="F546" t="s">
         <v>65</v>
       </c>
       <c r="G546" t="s">
         <v>23</v>
       </c>
       <c r="H546">
         <v>42</v>
       </c>
       <c r="I546" t="b">
         <v>0</v>
       </c>
       <c r="J546" t="s">
         <v>158</v>
       </c>
       <c r="K546">
         <v>1</v>
       </c>
       <c r="L546" t="s">
         <v>24</v>
       </c>
@@ -34815,54 +34839,54 @@
       </c>
       <c r="N546" t="s">
         <v>24</v>
       </c>
       <c r="O546">
         <v>88.61</v>
       </c>
       <c r="P546" t="s">
         <v>24</v>
       </c>
       <c r="Q546" t="s">
         <v>24</v>
       </c>
       <c r="R546" t="s">
         <v>24</v>
       </c>
       <c r="S546">
         <v>88.61</v>
       </c>
     </row>
     <row r="547" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A547">
         <v>546</v>
       </c>
       <c r="B547" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="C547" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="D547">
         <v>680</v>
       </c>
       <c r="E547" t="s">
         <v>24</v>
       </c>
       <c r="F547" t="s">
         <v>31</v>
       </c>
       <c r="G547" t="s">
         <v>23</v>
       </c>
       <c r="H547">
         <v>121</v>
       </c>
       <c r="I547" t="b">
         <v>0</v>
       </c>
       <c r="J547" t="s">
         <v>165</v>
       </c>
       <c r="K547">
         <v>1</v>
       </c>
@@ -34874,54 +34898,54 @@
       </c>
       <c r="N547" t="s">
         <v>24</v>
       </c>
       <c r="O547">
         <v>88.49</v>
       </c>
       <c r="P547" t="s">
         <v>24</v>
       </c>
       <c r="Q547" t="s">
         <v>24</v>
       </c>
       <c r="R547" t="s">
         <v>24</v>
       </c>
       <c r="S547">
         <v>88.49</v>
       </c>
     </row>
     <row r="548" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A548">
         <v>547</v>
       </c>
       <c r="B548" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="C548" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="E548" t="s">
         <v>191</v>
       </c>
       <c r="F548" t="s">
         <v>65</v>
       </c>
       <c r="G548" t="s">
         <v>23</v>
       </c>
       <c r="H548">
         <v>43</v>
       </c>
       <c r="I548" t="b">
         <v>0</v>
       </c>
       <c r="J548" t="s">
         <v>158</v>
       </c>
       <c r="K548">
         <v>1</v>
       </c>
       <c r="L548" t="s">
         <v>24</v>
       </c>
@@ -34933,54 +34957,54 @@
       </c>
       <c r="O548">
         <v>88.27</v>
       </c>
       <c r="P548" t="s">
         <v>24</v>
       </c>
       <c r="Q548" t="s">
         <v>24</v>
       </c>
       <c r="R548" t="s">
         <v>24</v>
       </c>
       <c r="S548">
         <v>88.27</v>
       </c>
     </row>
     <row r="549" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A549">
         <v>548</v>
       </c>
       <c r="B549" t="s">
         <v>149</v>
       </c>
       <c r="C549" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="E549" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="F549" t="s">
         <v>65</v>
       </c>
       <c r="G549" t="s">
         <v>23</v>
       </c>
       <c r="H549">
         <v>44</v>
       </c>
       <c r="I549" t="b">
         <v>0</v>
       </c>
       <c r="J549" t="s">
         <v>158</v>
       </c>
       <c r="K549">
         <v>1</v>
       </c>
       <c r="L549" t="s">
         <v>24</v>
       </c>
       <c r="M549" t="s">
         <v>24</v>
       </c>
@@ -34989,51 +35013,51 @@
       </c>
       <c r="O549" t="s">
         <v>24</v>
       </c>
       <c r="P549" t="s">
         <v>24</v>
       </c>
       <c r="Q549">
         <v>88.21</v>
       </c>
       <c r="R549" t="s">
         <v>24</v>
       </c>
       <c r="S549">
         <v>88.21</v>
       </c>
     </row>
     <row r="550" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A550">
         <v>549</v>
       </c>
       <c r="B550" t="s">
         <v>149</v>
       </c>
       <c r="C550" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="E550" t="s">
         <v>24</v>
       </c>
       <c r="F550" t="s">
         <v>31</v>
       </c>
       <c r="G550" t="s">
         <v>23</v>
       </c>
       <c r="H550">
         <v>122</v>
       </c>
       <c r="I550" t="b">
         <v>0</v>
       </c>
       <c r="J550" t="s">
         <v>165</v>
       </c>
       <c r="K550">
         <v>1</v>
       </c>
       <c r="L550" t="s">
         <v>24</v>
       </c>
@@ -35042,54 +35066,54 @@
       </c>
       <c r="N550" t="s">
         <v>24</v>
       </c>
       <c r="O550">
         <v>88.19</v>
       </c>
       <c r="P550" t="s">
         <v>24</v>
       </c>
       <c r="Q550" t="s">
         <v>24</v>
       </c>
       <c r="R550" t="s">
         <v>24</v>
       </c>
       <c r="S550">
         <v>88.19</v>
       </c>
     </row>
     <row r="551" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A551">
         <v>550</v>
       </c>
       <c r="B551" t="s">
+        <v>845</v>
+      </c>
+      <c r="C551" t="s">
         <v>846</v>
-      </c>
-[...1 lines deleted...]
-        <v>847</v>
       </c>
       <c r="D551">
         <v>2202</v>
       </c>
       <c r="E551" t="s">
         <v>54</v>
       </c>
       <c r="F551" t="s">
         <v>42</v>
       </c>
       <c r="G551" t="s">
         <v>46</v>
       </c>
       <c r="H551">
         <v>14</v>
       </c>
       <c r="I551" t="b">
         <v>0</v>
       </c>
       <c r="J551" t="s">
         <v>165</v>
       </c>
       <c r="K551">
         <v>1</v>
       </c>
@@ -35101,51 +35125,51 @@
       </c>
       <c r="N551" t="s">
         <v>24</v>
       </c>
       <c r="O551" t="s">
         <v>24</v>
       </c>
       <c r="P551">
         <v>88.15</v>
       </c>
       <c r="Q551" t="s">
         <v>24</v>
       </c>
       <c r="R551" t="s">
         <v>24</v>
       </c>
       <c r="S551">
         <v>88.15</v>
       </c>
     </row>
     <row r="552" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A552">
         <v>551</v>
       </c>
       <c r="B552" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
       <c r="C552" t="s">
         <v>250</v>
       </c>
       <c r="E552" t="s">
         <v>41</v>
       </c>
       <c r="F552" t="s">
         <v>31</v>
       </c>
       <c r="G552" t="s">
         <v>46</v>
       </c>
       <c r="H552">
         <v>36</v>
       </c>
       <c r="I552" t="b">
         <v>0</v>
       </c>
       <c r="J552" t="s">
         <v>165</v>
       </c>
       <c r="K552">
         <v>1</v>
       </c>
@@ -35157,54 +35181,54 @@
       </c>
       <c r="N552" t="s">
         <v>24</v>
       </c>
       <c r="O552" t="s">
         <v>24</v>
       </c>
       <c r="P552" t="s">
         <v>24</v>
       </c>
       <c r="Q552" t="s">
         <v>24</v>
       </c>
       <c r="R552" t="s">
         <v>24</v>
       </c>
       <c r="S552">
         <v>88.09</v>
       </c>
     </row>
     <row r="553" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A553">
         <v>552</v>
       </c>
       <c r="B553" t="s">
+        <v>848</v>
+      </c>
+      <c r="C553" t="s">
         <v>849</v>
-      </c>
-[...1 lines deleted...]
-        <v>850</v>
       </c>
       <c r="D553">
         <v>1166</v>
       </c>
       <c r="E553" t="s">
         <v>402</v>
       </c>
       <c r="F553" t="s">
         <v>42</v>
       </c>
       <c r="G553" t="s">
         <v>46</v>
       </c>
       <c r="H553">
         <v>15</v>
       </c>
       <c r="I553" t="b">
         <v>0</v>
       </c>
       <c r="J553" t="s">
         <v>165</v>
       </c>
       <c r="K553">
         <v>1</v>
       </c>
@@ -35219,51 +35243,51 @@
       </c>
       <c r="O553">
         <v>87.84</v>
       </c>
       <c r="P553" t="s">
         <v>24</v>
       </c>
       <c r="Q553" t="s">
         <v>24</v>
       </c>
       <c r="R553" t="s">
         <v>24</v>
       </c>
       <c r="S553">
         <v>87.84</v>
       </c>
     </row>
     <row r="554" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A554">
         <v>553</v>
       </c>
       <c r="B554" t="s">
         <v>457</v>
       </c>
       <c r="C554" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="D554">
         <v>1543</v>
       </c>
       <c r="E554" t="s">
         <v>24</v>
       </c>
       <c r="F554" t="s">
         <v>65</v>
       </c>
       <c r="G554" t="s">
         <v>23</v>
       </c>
       <c r="H554">
         <v>45</v>
       </c>
       <c r="I554" t="b">
         <v>0</v>
       </c>
       <c r="J554" t="s">
         <v>158</v>
       </c>
       <c r="K554">
         <v>1</v>
       </c>
@@ -35275,54 +35299,54 @@
       </c>
       <c r="N554" t="s">
         <v>24</v>
       </c>
       <c r="O554">
         <v>87.4</v>
       </c>
       <c r="P554" t="s">
         <v>24</v>
       </c>
       <c r="Q554" t="s">
         <v>24</v>
       </c>
       <c r="R554" t="s">
         <v>24</v>
       </c>
       <c r="S554">
         <v>87.4</v>
       </c>
     </row>
     <row r="555" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A555">
         <v>554</v>
       </c>
       <c r="B555" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="C555" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
       <c r="D555">
         <v>2395</v>
       </c>
       <c r="E555" t="s">
         <v>24</v>
       </c>
       <c r="F555" t="s">
         <v>22</v>
       </c>
       <c r="G555" t="s">
         <v>23</v>
       </c>
       <c r="H555">
         <v>153</v>
       </c>
       <c r="I555" t="b">
         <v>0</v>
       </c>
       <c r="J555" t="s">
         <v>165</v>
       </c>
       <c r="K555">
         <v>1</v>
       </c>
@@ -35334,54 +35358,54 @@
       </c>
       <c r="N555" t="s">
         <v>24</v>
       </c>
       <c r="O555">
         <v>87.19</v>
       </c>
       <c r="P555" t="s">
         <v>24</v>
       </c>
       <c r="Q555" t="s">
         <v>24</v>
       </c>
       <c r="R555" t="s">
         <v>24</v>
       </c>
       <c r="S555">
         <v>87.19</v>
       </c>
     </row>
     <row r="556" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A556">
         <v>555</v>
       </c>
       <c r="B556" t="s">
+        <v>852</v>
+      </c>
+      <c r="C556" t="s">
         <v>853</v>
-      </c>
-[...1 lines deleted...]
-        <v>854</v>
       </c>
       <c r="E556" t="s">
         <v>308</v>
       </c>
       <c r="F556" t="s">
         <v>22</v>
       </c>
       <c r="G556" t="s">
         <v>46</v>
       </c>
       <c r="H556">
         <v>56</v>
       </c>
       <c r="I556" t="b">
         <v>0</v>
       </c>
       <c r="J556" t="s">
         <v>165</v>
       </c>
       <c r="K556">
         <v>1</v>
       </c>
       <c r="L556" t="s">
         <v>24</v>
       </c>
@@ -35390,54 +35414,54 @@
       </c>
       <c r="N556" t="s">
         <v>24</v>
       </c>
       <c r="O556" t="s">
         <v>24</v>
       </c>
       <c r="P556" t="s">
         <v>24</v>
       </c>
       <c r="Q556">
         <v>87.07</v>
       </c>
       <c r="R556" t="s">
         <v>24</v>
       </c>
       <c r="S556">
         <v>87.07</v>
       </c>
     </row>
     <row r="557" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A557">
         <v>556</v>
       </c>
       <c r="B557" t="s">
+        <v>854</v>
+      </c>
+      <c r="C557" t="s">
         <v>855</v>
-      </c>
-[...1 lines deleted...]
-        <v>856</v>
       </c>
       <c r="D557">
         <v>2131</v>
       </c>
       <c r="E557" t="s">
         <v>24</v>
       </c>
       <c r="F557" t="s">
         <v>42</v>
       </c>
       <c r="G557" t="s">
         <v>46</v>
       </c>
       <c r="H557">
         <v>16</v>
       </c>
       <c r="I557" t="b">
         <v>0</v>
       </c>
       <c r="J557" t="s">
         <v>165</v>
       </c>
       <c r="K557">
         <v>1</v>
       </c>
@@ -35449,54 +35473,54 @@
       </c>
       <c r="N557" t="s">
         <v>24</v>
       </c>
       <c r="O557">
         <v>86.95</v>
       </c>
       <c r="P557" t="s">
         <v>24</v>
       </c>
       <c r="Q557" t="s">
         <v>24</v>
       </c>
       <c r="R557" t="s">
         <v>24</v>
       </c>
       <c r="S557">
         <v>86.95</v>
       </c>
     </row>
     <row r="558" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A558">
         <v>557</v>
       </c>
       <c r="B558" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="C558" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="D558">
         <v>2326</v>
       </c>
       <c r="E558" t="s">
         <v>34</v>
       </c>
       <c r="F558" t="s">
         <v>65</v>
       </c>
       <c r="G558" t="s">
         <v>23</v>
       </c>
       <c r="H558">
         <v>46</v>
       </c>
       <c r="I558" t="b">
         <v>0</v>
       </c>
       <c r="J558" t="s">
         <v>158</v>
       </c>
       <c r="K558">
         <v>1</v>
       </c>
@@ -35567,51 +35591,51 @@
       </c>
       <c r="N559" t="s">
         <v>24</v>
       </c>
       <c r="O559">
         <v>86.63</v>
       </c>
       <c r="P559" t="s">
         <v>24</v>
       </c>
       <c r="Q559" t="s">
         <v>24</v>
       </c>
       <c r="R559" t="s">
         <v>24</v>
       </c>
       <c r="S559">
         <v>86.63</v>
       </c>
     </row>
     <row r="560" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A560">
         <v>559</v>
       </c>
       <c r="B560" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="C560" t="s">
         <v>146</v>
       </c>
       <c r="D560">
         <v>1</v>
       </c>
       <c r="E560" t="s">
         <v>455</v>
       </c>
       <c r="F560" t="s">
         <v>65</v>
       </c>
       <c r="G560" t="s">
         <v>23</v>
       </c>
       <c r="H560">
         <v>47</v>
       </c>
       <c r="I560" t="b">
         <v>0</v>
       </c>
       <c r="J560" t="s">
         <v>158</v>
       </c>
@@ -35629,51 +35653,51 @@
       </c>
       <c r="O560" t="s">
         <v>24</v>
       </c>
       <c r="P560" t="s">
         <v>24</v>
       </c>
       <c r="Q560" t="s">
         <v>24</v>
       </c>
       <c r="R560" t="s">
         <v>24</v>
       </c>
       <c r="S560">
         <v>86.56</v>
       </c>
     </row>
     <row r="561" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A561">
         <v>560</v>
       </c>
       <c r="B561" t="s">
         <v>141</v>
       </c>
       <c r="C561" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="E561" t="s">
         <v>21</v>
       </c>
       <c r="F561" t="s">
         <v>65</v>
       </c>
       <c r="G561" t="s">
         <v>23</v>
       </c>
       <c r="H561">
         <v>48</v>
       </c>
       <c r="I561" t="b">
         <v>0</v>
       </c>
       <c r="J561" t="s">
         <v>158</v>
       </c>
       <c r="K561">
         <v>1</v>
       </c>
       <c r="L561" t="s">
         <v>24</v>
       </c>
@@ -35685,51 +35709,51 @@
       </c>
       <c r="O561" t="s">
         <v>24</v>
       </c>
       <c r="P561" t="s">
         <v>24</v>
       </c>
       <c r="Q561" t="s">
         <v>24</v>
       </c>
       <c r="R561" t="s">
         <v>24</v>
       </c>
       <c r="S561">
         <v>86.48</v>
       </c>
     </row>
     <row r="562" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A562">
         <v>561</v>
       </c>
       <c r="B562" t="s">
         <v>457</v>
       </c>
       <c r="C562" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="E562" t="s">
         <v>24</v>
       </c>
       <c r="F562" t="s">
         <v>22</v>
       </c>
       <c r="G562" t="s">
         <v>23</v>
       </c>
       <c r="H562">
         <v>155</v>
       </c>
       <c r="I562" t="b">
         <v>0</v>
       </c>
       <c r="J562" t="s">
         <v>165</v>
       </c>
       <c r="K562">
         <v>1</v>
       </c>
       <c r="L562" t="s">
         <v>24</v>
       </c>
@@ -35738,54 +35762,54 @@
       </c>
       <c r="N562" t="s">
         <v>24</v>
       </c>
       <c r="O562">
         <v>86.23</v>
       </c>
       <c r="P562" t="s">
         <v>24</v>
       </c>
       <c r="Q562" t="s">
         <v>24</v>
       </c>
       <c r="R562" t="s">
         <v>24</v>
       </c>
       <c r="S562">
         <v>86.23</v>
       </c>
     </row>
     <row r="563" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A563">
         <v>562</v>
       </c>
       <c r="B563" t="s">
+        <v>860</v>
+      </c>
+      <c r="C563" t="s">
         <v>861</v>
-      </c>
-[...1 lines deleted...]
-        <v>862</v>
       </c>
       <c r="E563" t="s">
         <v>191</v>
       </c>
       <c r="F563" t="s">
         <v>22</v>
       </c>
       <c r="G563" t="s">
         <v>46</v>
       </c>
       <c r="H563">
         <v>57</v>
       </c>
       <c r="I563" t="b">
         <v>0</v>
       </c>
       <c r="J563" t="s">
         <v>165</v>
       </c>
       <c r="K563">
         <v>1</v>
       </c>
       <c r="L563" t="s">
         <v>24</v>
       </c>
@@ -35794,57 +35818,57 @@
       </c>
       <c r="N563" t="s">
         <v>24</v>
       </c>
       <c r="O563">
         <v>85.99</v>
       </c>
       <c r="P563" t="s">
         <v>24</v>
       </c>
       <c r="Q563" t="s">
         <v>24</v>
       </c>
       <c r="R563" t="s">
         <v>24</v>
       </c>
       <c r="S563">
         <v>85.99</v>
       </c>
     </row>
     <row r="564" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A564">
         <v>563</v>
       </c>
       <c r="B564" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="C564" t="s">
         <v>137</v>
       </c>
       <c r="E564" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F564" t="s">
         <v>65</v>
       </c>
       <c r="G564" t="s">
         <v>23</v>
       </c>
       <c r="H564">
         <v>49</v>
       </c>
       <c r="I564" t="b">
         <v>0</v>
       </c>
       <c r="J564" t="s">
         <v>158</v>
       </c>
       <c r="K564">
         <v>1</v>
       </c>
       <c r="L564" t="s">
         <v>24</v>
       </c>
       <c r="M564" t="s">
         <v>24</v>
       </c>
@@ -35906,51 +35930,51 @@
       </c>
       <c r="N565" t="s">
         <v>24</v>
       </c>
       <c r="O565" t="s">
         <v>24</v>
       </c>
       <c r="P565" t="s">
         <v>24</v>
       </c>
       <c r="Q565" t="s">
         <v>24</v>
       </c>
       <c r="R565">
         <v>85.78</v>
       </c>
       <c r="S565">
         <v>85.78</v>
       </c>
     </row>
     <row r="566" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A566">
         <v>565</v>
       </c>
       <c r="B566" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="C566" t="s">
         <v>368</v>
       </c>
       <c r="D566">
         <v>1943</v>
       </c>
       <c r="E566" t="s">
         <v>238</v>
       </c>
       <c r="F566" t="s">
         <v>22</v>
       </c>
       <c r="G566" t="s">
         <v>46</v>
       </c>
       <c r="H566">
         <v>58</v>
       </c>
       <c r="I566" t="b">
         <v>0</v>
       </c>
       <c r="J566" t="s">
         <v>165</v>
       </c>
@@ -35971,104 +35995,104 @@
       </c>
       <c r="P566" t="s">
         <v>24</v>
       </c>
       <c r="Q566" t="s">
         <v>24</v>
       </c>
       <c r="R566" t="s">
         <v>24</v>
       </c>
       <c r="S566">
         <v>85.72</v>
       </c>
     </row>
     <row r="567" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A567">
         <v>566</v>
       </c>
       <c r="B567" t="s">
         <v>222</v>
       </c>
       <c r="C567" t="s">
         <v>446</v>
       </c>
       <c r="E567" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="F567" t="s">
         <v>31</v>
       </c>
       <c r="G567" t="s">
         <v>46</v>
       </c>
       <c r="H567">
         <v>37</v>
       </c>
       <c r="I567" t="b">
         <v>0</v>
       </c>
       <c r="J567" t="s">
         <v>165</v>
       </c>
       <c r="K567">
         <v>1</v>
       </c>
       <c r="L567">
         <v>85.69</v>
       </c>
       <c r="M567" t="s">
         <v>24</v>
       </c>
       <c r="N567" t="s">
         <v>24</v>
       </c>
       <c r="O567" t="s">
         <v>24</v>
       </c>
       <c r="P567" t="s">
         <v>24</v>
       </c>
       <c r="Q567" t="s">
         <v>24</v>
       </c>
       <c r="R567" t="s">
         <v>24</v>
       </c>
       <c r="S567">
         <v>85.69</v>
       </c>
     </row>
     <row r="568" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A568">
         <v>567</v>
       </c>
       <c r="B568" t="s">
+        <v>863</v>
+      </c>
+      <c r="C568" t="s">
         <v>864</v>
-      </c>
-[...1 lines deleted...]
-        <v>865</v>
       </c>
       <c r="D568">
         <v>1957</v>
       </c>
       <c r="E568" t="s">
         <v>34</v>
       </c>
       <c r="F568" t="s">
         <v>65</v>
       </c>
       <c r="G568" t="s">
         <v>46</v>
       </c>
       <c r="H568">
         <v>9</v>
       </c>
       <c r="I568" t="b">
         <v>0</v>
       </c>
       <c r="J568" t="s">
         <v>158</v>
       </c>
       <c r="K568">
         <v>1</v>
       </c>
@@ -36080,54 +36104,54 @@
       </c>
       <c r="N568" t="s">
         <v>24</v>
       </c>
       <c r="O568">
         <v>85.52</v>
       </c>
       <c r="P568" t="s">
         <v>24</v>
       </c>
       <c r="Q568" t="s">
         <v>24</v>
       </c>
       <c r="R568" t="s">
         <v>24</v>
       </c>
       <c r="S568">
         <v>85.52</v>
       </c>
     </row>
     <row r="569" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A569">
         <v>568</v>
       </c>
       <c r="B569" t="s">
+        <v>865</v>
+      </c>
+      <c r="C569" t="s">
         <v>866</v>
-      </c>
-[...1 lines deleted...]
-        <v>867</v>
       </c>
       <c r="D569">
         <v>1836</v>
       </c>
       <c r="E569" t="s">
         <v>30</v>
       </c>
       <c r="F569" t="s">
         <v>22</v>
       </c>
       <c r="G569" t="s">
         <v>46</v>
       </c>
       <c r="H569">
         <v>59</v>
       </c>
       <c r="I569" t="b">
         <v>0</v>
       </c>
       <c r="J569" t="s">
         <v>165</v>
       </c>
       <c r="K569">
         <v>1</v>
       </c>
@@ -36139,110 +36163,110 @@
       </c>
       <c r="N569" t="s">
         <v>24</v>
       </c>
       <c r="O569" t="s">
         <v>24</v>
       </c>
       <c r="P569" t="s">
         <v>24</v>
       </c>
       <c r="Q569" t="s">
         <v>24</v>
       </c>
       <c r="R569" t="s">
         <v>24</v>
       </c>
       <c r="S569">
         <v>85.44</v>
       </c>
     </row>
     <row r="570" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A570">
         <v>569</v>
       </c>
       <c r="B570" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="C570" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="D570">
         <v>1761</v>
       </c>
       <c r="E570" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="F570" t="s">
         <v>31</v>
       </c>
       <c r="G570" t="s">
         <v>23</v>
       </c>
       <c r="H570">
         <v>123</v>
       </c>
       <c r="I570" t="b">
         <v>0</v>
       </c>
       <c r="J570" t="s">
         <v>165</v>
       </c>
       <c r="K570">
         <v>1</v>
       </c>
       <c r="L570">
         <v>85.42</v>
       </c>
       <c r="M570" t="s">
         <v>24</v>
       </c>
       <c r="N570" t="s">
         <v>24</v>
       </c>
       <c r="O570" t="s">
         <v>24</v>
       </c>
       <c r="P570" t="s">
         <v>24</v>
       </c>
       <c r="Q570" t="s">
         <v>24</v>
       </c>
       <c r="R570" t="s">
         <v>24</v>
       </c>
       <c r="S570">
         <v>85.42</v>
       </c>
     </row>
     <row r="571" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A571">
         <v>570</v>
       </c>
       <c r="B571" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
       <c r="C571" t="s">
         <v>192</v>
       </c>
       <c r="E571" t="s">
         <v>24</v>
       </c>
       <c r="F571" t="s">
         <v>22</v>
       </c>
       <c r="G571" t="s">
         <v>23</v>
       </c>
       <c r="H571">
         <v>157</v>
       </c>
       <c r="I571" t="b">
         <v>0</v>
       </c>
       <c r="J571" t="s">
         <v>165</v>
       </c>
       <c r="K571">
         <v>1</v>
       </c>
@@ -36254,54 +36278,54 @@
       </c>
       <c r="N571" t="s">
         <v>24</v>
       </c>
       <c r="O571">
         <v>85.28</v>
       </c>
       <c r="P571" t="s">
         <v>24</v>
       </c>
       <c r="Q571" t="s">
         <v>24</v>
       </c>
       <c r="R571" t="s">
         <v>24</v>
       </c>
       <c r="S571">
         <v>85.28</v>
       </c>
     </row>
     <row r="572" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A572">
         <v>571</v>
       </c>
       <c r="B572" t="s">
+        <v>870</v>
+      </c>
+      <c r="C572" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="D572">
         <v>394</v>
       </c>
       <c r="E572" t="s">
         <v>51</v>
       </c>
       <c r="F572" t="s">
         <v>31</v>
       </c>
       <c r="G572" t="s">
         <v>46</v>
       </c>
       <c r="H572">
         <v>38</v>
       </c>
       <c r="I572" t="b">
         <v>0</v>
       </c>
       <c r="J572" t="s">
         <v>165</v>
       </c>
       <c r="K572">
         <v>1</v>
       </c>
@@ -36316,57 +36340,57 @@
       </c>
       <c r="O572" t="s">
         <v>24</v>
       </c>
       <c r="P572" t="s">
         <v>24</v>
       </c>
       <c r="Q572" t="s">
         <v>24</v>
       </c>
       <c r="R572" t="s">
         <v>24</v>
       </c>
       <c r="S572">
         <v>85.25</v>
       </c>
     </row>
     <row r="573" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A573">
         <v>572</v>
       </c>
       <c r="B573" t="s">
         <v>287</v>
       </c>
       <c r="C573" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="D573">
         <v>876</v>
       </c>
       <c r="E573" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="F573" t="s">
         <v>42</v>
       </c>
       <c r="G573" t="s">
         <v>23</v>
       </c>
       <c r="H573">
         <v>91</v>
       </c>
       <c r="I573" t="b">
         <v>0</v>
       </c>
       <c r="J573" t="s">
         <v>165</v>
       </c>
       <c r="K573">
         <v>1</v>
       </c>
       <c r="L573">
         <v>85.06</v>
       </c>
       <c r="M573" t="s">
         <v>24</v>
       </c>
@@ -36375,51 +36399,51 @@
       </c>
       <c r="O573" t="s">
         <v>24</v>
       </c>
       <c r="P573" t="s">
         <v>24</v>
       </c>
       <c r="Q573" t="s">
         <v>24</v>
       </c>
       <c r="R573" t="s">
         <v>24</v>
       </c>
       <c r="S573">
         <v>85.06</v>
       </c>
     </row>
     <row r="574" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A574">
         <v>573</v>
       </c>
       <c r="B574" t="s">
         <v>76</v>
       </c>
       <c r="C574" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="E574" t="s">
         <v>34</v>
       </c>
       <c r="F574" t="s">
         <v>31</v>
       </c>
       <c r="G574" t="s">
         <v>46</v>
       </c>
       <c r="H574">
         <v>39</v>
       </c>
       <c r="I574" t="b">
         <v>0</v>
       </c>
       <c r="J574" t="s">
         <v>158</v>
       </c>
       <c r="K574">
         <v>1</v>
       </c>
       <c r="L574" t="s">
         <v>24</v>
       </c>
@@ -36428,54 +36452,54 @@
       </c>
       <c r="N574" t="s">
         <v>24</v>
       </c>
       <c r="O574" t="s">
         <v>24</v>
       </c>
       <c r="P574" t="s">
         <v>24</v>
       </c>
       <c r="Q574" t="s">
         <v>24</v>
       </c>
       <c r="R574" t="s">
         <v>24</v>
       </c>
       <c r="S574">
         <v>84.98</v>
       </c>
     </row>
     <row r="575" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A575">
         <v>574</v>
       </c>
       <c r="B575" t="s">
+        <v>874</v>
+      </c>
+      <c r="C575" t="s">
         <v>875</v>
-      </c>
-[...1 lines deleted...]
-        <v>876</v>
       </c>
       <c r="E575" t="s">
         <v>308</v>
       </c>
       <c r="F575" t="s">
         <v>42</v>
       </c>
       <c r="G575" t="s">
         <v>46</v>
       </c>
       <c r="H575">
         <v>17</v>
       </c>
       <c r="I575" t="b">
         <v>0</v>
       </c>
       <c r="J575" t="s">
         <v>165</v>
       </c>
       <c r="K575">
         <v>1</v>
       </c>
       <c r="L575" t="s">
         <v>24</v>
       </c>
@@ -36484,54 +36508,54 @@
       </c>
       <c r="N575" t="s">
         <v>24</v>
       </c>
       <c r="O575" t="s">
         <v>24</v>
       </c>
       <c r="P575" t="s">
         <v>24</v>
       </c>
       <c r="Q575">
         <v>84.87</v>
       </c>
       <c r="R575" t="s">
         <v>24</v>
       </c>
       <c r="S575">
         <v>84.87</v>
       </c>
     </row>
     <row r="576" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A576">
         <v>575</v>
       </c>
       <c r="B576" t="s">
+        <v>876</v>
+      </c>
+      <c r="C576" t="s">
         <v>877</v>
-      </c>
-[...1 lines deleted...]
-        <v>878</v>
       </c>
       <c r="E576" t="s">
         <v>231</v>
       </c>
       <c r="F576" t="s">
         <v>42</v>
       </c>
       <c r="G576" t="s">
         <v>46</v>
       </c>
       <c r="H576">
         <v>18</v>
       </c>
       <c r="I576" t="b">
         <v>0</v>
       </c>
       <c r="J576" t="s">
         <v>165</v>
       </c>
       <c r="K576">
         <v>1</v>
       </c>
       <c r="L576" t="s">
         <v>24</v>
       </c>
@@ -36543,51 +36567,51 @@
       </c>
       <c r="O576">
         <v>84.85</v>
       </c>
       <c r="P576" t="s">
         <v>24</v>
       </c>
       <c r="Q576" t="s">
         <v>24</v>
       </c>
       <c r="R576" t="s">
         <v>24</v>
       </c>
       <c r="S576">
         <v>84.85</v>
       </c>
     </row>
     <row r="577" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A577">
         <v>576</v>
       </c>
       <c r="B577" t="s">
         <v>138</v>
       </c>
       <c r="C577" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="E577" t="s">
         <v>191</v>
       </c>
       <c r="F577" t="s">
         <v>42</v>
       </c>
       <c r="G577" t="s">
         <v>46</v>
       </c>
       <c r="H577">
         <v>19</v>
       </c>
       <c r="I577" t="b">
         <v>0</v>
       </c>
       <c r="J577" t="s">
         <v>165</v>
       </c>
       <c r="K577">
         <v>1</v>
       </c>
       <c r="L577" t="s">
         <v>24</v>
       </c>
@@ -36596,51 +36620,51 @@
       </c>
       <c r="N577" t="s">
         <v>24</v>
       </c>
       <c r="O577">
         <v>84.83</v>
       </c>
       <c r="P577" t="s">
         <v>24</v>
       </c>
       <c r="Q577" t="s">
         <v>24</v>
       </c>
       <c r="R577" t="s">
         <v>24</v>
       </c>
       <c r="S577">
         <v>84.83</v>
       </c>
     </row>
     <row r="578" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A578">
         <v>577</v>
       </c>
       <c r="B578" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="C578" t="s">
         <v>305</v>
       </c>
       <c r="E578" t="s">
         <v>51</v>
       </c>
       <c r="F578" t="s">
         <v>120</v>
       </c>
       <c r="G578" t="s">
         <v>23</v>
       </c>
       <c r="H578">
         <v>2</v>
       </c>
       <c r="I578" t="b">
         <v>0</v>
       </c>
       <c r="J578" t="s">
         <v>158</v>
       </c>
       <c r="K578">
         <v>1</v>
       </c>
@@ -36652,54 +36676,54 @@
       </c>
       <c r="N578" t="s">
         <v>24</v>
       </c>
       <c r="O578" t="s">
         <v>24</v>
       </c>
       <c r="P578" t="s">
         <v>24</v>
       </c>
       <c r="Q578" t="s">
         <v>24</v>
       </c>
       <c r="R578" t="s">
         <v>24</v>
       </c>
       <c r="S578">
         <v>84.83</v>
       </c>
     </row>
     <row r="579" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A579">
         <v>578</v>
       </c>
       <c r="B579" t="s">
+        <v>879</v>
+      </c>
+      <c r="C579" t="s">
         <v>880</v>
-      </c>
-[...1 lines deleted...]
-        <v>881</v>
       </c>
       <c r="E579" t="s">
         <v>24</v>
       </c>
       <c r="F579" t="s">
         <v>31</v>
       </c>
       <c r="G579" t="s">
         <v>23</v>
       </c>
       <c r="H579">
         <v>124</v>
       </c>
       <c r="I579" t="b">
         <v>0</v>
       </c>
       <c r="J579" t="s">
         <v>165</v>
       </c>
       <c r="K579">
         <v>1</v>
       </c>
       <c r="L579" t="s">
         <v>24</v>
       </c>
@@ -36711,51 +36735,51 @@
       </c>
       <c r="O579" t="s">
         <v>24</v>
       </c>
       <c r="P579">
         <v>84.74</v>
       </c>
       <c r="Q579" t="s">
         <v>24</v>
       </c>
       <c r="R579" t="s">
         <v>24</v>
       </c>
       <c r="S579">
         <v>84.74</v>
       </c>
     </row>
     <row r="580" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A580">
         <v>579</v>
       </c>
       <c r="B580" t="s">
         <v>130</v>
       </c>
       <c r="C580" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="E580" t="s">
         <v>24</v>
       </c>
       <c r="F580" t="s">
         <v>22</v>
       </c>
       <c r="G580" t="s">
         <v>23</v>
       </c>
       <c r="H580">
         <v>158</v>
       </c>
       <c r="I580" t="b">
         <v>0</v>
       </c>
       <c r="J580" t="s">
         <v>165</v>
       </c>
       <c r="K580">
         <v>1</v>
       </c>
       <c r="L580" t="s">
         <v>24</v>
       </c>
@@ -36764,57 +36788,57 @@
       </c>
       <c r="N580" t="s">
         <v>24</v>
       </c>
       <c r="O580" t="s">
         <v>24</v>
       </c>
       <c r="P580">
         <v>84.7</v>
       </c>
       <c r="Q580" t="s">
         <v>24</v>
       </c>
       <c r="R580" t="s">
         <v>24</v>
       </c>
       <c r="S580">
         <v>84.7</v>
       </c>
     </row>
     <row r="581" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A581">
         <v>580</v>
       </c>
       <c r="B581" t="s">
+        <v>882</v>
+      </c>
+      <c r="C581" t="s">
         <v>883</v>
       </c>
-      <c r="C581" t="s">
+      <c r="E581" t="s">
         <v>884</v>
-      </c>
-[...1 lines deleted...]
-        <v>885</v>
       </c>
       <c r="F581" t="s">
         <v>42</v>
       </c>
       <c r="G581" t="s">
         <v>23</v>
       </c>
       <c r="H581">
         <v>92</v>
       </c>
       <c r="I581" t="b">
         <v>0</v>
       </c>
       <c r="J581" t="s">
         <v>165</v>
       </c>
       <c r="K581">
         <v>1</v>
       </c>
       <c r="L581">
         <v>84.54</v>
       </c>
       <c r="M581" t="s">
         <v>24</v>
       </c>
@@ -36823,51 +36847,51 @@
       </c>
       <c r="O581" t="s">
         <v>24</v>
       </c>
       <c r="P581" t="s">
         <v>24</v>
       </c>
       <c r="Q581" t="s">
         <v>24</v>
       </c>
       <c r="R581" t="s">
         <v>24</v>
       </c>
       <c r="S581">
         <v>84.54</v>
       </c>
     </row>
     <row r="582" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A582">
         <v>581</v>
       </c>
       <c r="B582" t="s">
         <v>185</v>
       </c>
       <c r="C582" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="E582" t="s">
         <v>308</v>
       </c>
       <c r="F582" t="s">
         <v>42</v>
       </c>
       <c r="G582" t="s">
         <v>46</v>
       </c>
       <c r="H582">
         <v>20</v>
       </c>
       <c r="I582" t="b">
         <v>0</v>
       </c>
       <c r="J582" t="s">
         <v>165</v>
       </c>
       <c r="K582">
         <v>1</v>
       </c>
       <c r="L582" t="s">
         <v>24</v>
       </c>
@@ -36879,104 +36903,104 @@
       </c>
       <c r="O582" t="s">
         <v>24</v>
       </c>
       <c r="P582" t="s">
         <v>24</v>
       </c>
       <c r="Q582">
         <v>84.45</v>
       </c>
       <c r="R582" t="s">
         <v>24</v>
       </c>
       <c r="S582">
         <v>84.45</v>
       </c>
     </row>
     <row r="583" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A583">
         <v>582</v>
       </c>
       <c r="B583" t="s">
         <v>123</v>
       </c>
       <c r="C583" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="E583" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="F583" t="s">
         <v>22</v>
       </c>
       <c r="G583" t="s">
         <v>46</v>
       </c>
       <c r="H583">
         <v>60</v>
       </c>
       <c r="I583" t="b">
         <v>0</v>
       </c>
       <c r="J583" t="s">
         <v>158</v>
       </c>
       <c r="K583">
         <v>1</v>
       </c>
       <c r="L583" t="s">
         <v>24</v>
       </c>
       <c r="M583">
         <v>84.41</v>
       </c>
       <c r="N583" t="s">
         <v>24</v>
       </c>
       <c r="O583" t="s">
         <v>24</v>
       </c>
       <c r="P583" t="s">
         <v>24</v>
       </c>
       <c r="Q583" t="s">
         <v>24</v>
       </c>
       <c r="R583" t="s">
         <v>24</v>
       </c>
       <c r="S583">
         <v>84.41</v>
       </c>
     </row>
     <row r="584" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A584">
         <v>583</v>
       </c>
       <c r="B584" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="C584" t="s">
         <v>250</v>
       </c>
       <c r="E584" t="s">
         <v>420</v>
       </c>
       <c r="F584" t="s">
         <v>22</v>
       </c>
       <c r="G584" t="s">
         <v>23</v>
       </c>
       <c r="H584">
         <v>159</v>
       </c>
       <c r="I584" t="b">
         <v>0</v>
       </c>
       <c r="J584" t="s">
         <v>158</v>
       </c>
       <c r="K584">
         <v>1</v>
       </c>
@@ -36988,54 +37012,54 @@
       </c>
       <c r="N584" t="s">
         <v>24</v>
       </c>
       <c r="O584" t="s">
         <v>24</v>
       </c>
       <c r="P584" t="s">
         <v>24</v>
       </c>
       <c r="Q584" t="s">
         <v>24</v>
       </c>
       <c r="R584" t="s">
         <v>24</v>
       </c>
       <c r="S584">
         <v>84.39</v>
       </c>
     </row>
     <row r="585" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A585">
         <v>584</v>
       </c>
       <c r="B585" t="s">
+        <v>888</v>
+      </c>
+      <c r="C585" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="E585" t="s">
         <v>24</v>
       </c>
       <c r="F585" t="s">
         <v>22</v>
       </c>
       <c r="G585" t="s">
         <v>23</v>
       </c>
       <c r="H585">
         <v>160</v>
       </c>
       <c r="I585" t="b">
         <v>0</v>
       </c>
       <c r="J585" t="s">
         <v>165</v>
       </c>
       <c r="K585">
         <v>1</v>
       </c>
       <c r="L585" t="s">
         <v>24</v>
       </c>
@@ -37044,54 +37068,54 @@
       </c>
       <c r="N585" t="s">
         <v>24</v>
       </c>
       <c r="O585">
         <v>84.36</v>
       </c>
       <c r="P585" t="s">
         <v>24</v>
       </c>
       <c r="Q585" t="s">
         <v>24</v>
       </c>
       <c r="R585" t="s">
         <v>24</v>
       </c>
       <c r="S585">
         <v>84.36</v>
       </c>
     </row>
     <row r="586" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A586">
         <v>585</v>
       </c>
       <c r="B586" t="s">
+        <v>890</v>
+      </c>
+      <c r="C586" t="s">
         <v>891</v>
-      </c>
-[...1 lines deleted...]
-        <v>892</v>
       </c>
       <c r="E586" t="s">
         <v>210</v>
       </c>
       <c r="F586" t="s">
         <v>22</v>
       </c>
       <c r="G586" t="s">
         <v>46</v>
       </c>
       <c r="H586">
         <v>61</v>
       </c>
       <c r="I586" t="b">
         <v>0</v>
       </c>
       <c r="J586" t="s">
         <v>165</v>
       </c>
       <c r="K586">
         <v>1</v>
       </c>
       <c r="L586" t="s">
         <v>24</v>
       </c>
@@ -37162,51 +37186,51 @@
       </c>
       <c r="O587">
         <v>84.2</v>
       </c>
       <c r="P587" t="s">
         <v>24</v>
       </c>
       <c r="Q587" t="s">
         <v>24</v>
       </c>
       <c r="R587" t="s">
         <v>24</v>
       </c>
       <c r="S587">
         <v>84.2</v>
       </c>
     </row>
     <row r="588" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A588">
         <v>587</v>
       </c>
       <c r="B588" t="s">
         <v>344</v>
       </c>
       <c r="C588" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="E588" t="s">
         <v>238</v>
       </c>
       <c r="F588" t="s">
         <v>42</v>
       </c>
       <c r="G588" t="s">
         <v>46</v>
       </c>
       <c r="H588">
         <v>21</v>
       </c>
       <c r="I588" t="b">
         <v>0</v>
       </c>
       <c r="J588" t="s">
         <v>165</v>
       </c>
       <c r="K588">
         <v>1</v>
       </c>
       <c r="L588" t="s">
         <v>24</v>
       </c>
@@ -37215,51 +37239,51 @@
       </c>
       <c r="N588" t="s">
         <v>24</v>
       </c>
       <c r="O588">
         <v>84.14</v>
       </c>
       <c r="P588" t="s">
         <v>24</v>
       </c>
       <c r="Q588" t="s">
         <v>24</v>
       </c>
       <c r="R588" t="s">
         <v>24</v>
       </c>
       <c r="S588">
         <v>84.14</v>
       </c>
     </row>
     <row r="589" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A589">
         <v>588</v>
       </c>
       <c r="B589" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="C589" t="s">
         <v>310</v>
       </c>
       <c r="E589" t="s">
         <v>87</v>
       </c>
       <c r="F589" t="s">
         <v>22</v>
       </c>
       <c r="G589" t="s">
         <v>46</v>
       </c>
       <c r="H589">
         <v>62</v>
       </c>
       <c r="I589" t="b">
         <v>0</v>
       </c>
       <c r="J589" t="s">
         <v>165</v>
       </c>
       <c r="K589">
         <v>1</v>
       </c>
@@ -37274,51 +37298,51 @@
       </c>
       <c r="O589" t="s">
         <v>24</v>
       </c>
       <c r="P589">
         <v>84.01</v>
       </c>
       <c r="Q589" t="s">
         <v>24</v>
       </c>
       <c r="R589" t="s">
         <v>24</v>
       </c>
       <c r="S589">
         <v>84.01</v>
       </c>
     </row>
     <row r="590" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A590">
         <v>589</v>
       </c>
       <c r="B590" t="s">
         <v>259</v>
       </c>
       <c r="C590" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="D590">
         <v>511</v>
       </c>
       <c r="E590" t="s">
         <v>455</v>
       </c>
       <c r="F590" t="s">
         <v>42</v>
       </c>
       <c r="G590" t="s">
         <v>23</v>
       </c>
       <c r="H590">
         <v>93</v>
       </c>
       <c r="I590" t="b">
         <v>0</v>
       </c>
       <c r="J590" t="s">
         <v>165</v>
       </c>
       <c r="K590">
         <v>1</v>
       </c>
@@ -37330,51 +37354,51 @@
       </c>
       <c r="N590" t="s">
         <v>24</v>
       </c>
       <c r="O590" t="s">
         <v>24</v>
       </c>
       <c r="P590" t="s">
         <v>24</v>
       </c>
       <c r="Q590" t="s">
         <v>24</v>
       </c>
       <c r="R590" t="s">
         <v>24</v>
       </c>
       <c r="S590">
         <v>83.98</v>
       </c>
     </row>
     <row r="591" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A591">
         <v>590</v>
       </c>
       <c r="B591" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="C591" t="s">
         <v>58</v>
       </c>
       <c r="E591" t="s">
         <v>252</v>
       </c>
       <c r="F591" t="s">
         <v>22</v>
       </c>
       <c r="G591" t="s">
         <v>46</v>
       </c>
       <c r="H591">
         <v>63</v>
       </c>
       <c r="I591" t="b">
         <v>0</v>
       </c>
       <c r="J591" t="s">
         <v>165</v>
       </c>
       <c r="K591">
         <v>1</v>
       </c>
@@ -37386,51 +37410,51 @@
       </c>
       <c r="N591" t="s">
         <v>24</v>
       </c>
       <c r="O591" t="s">
         <v>24</v>
       </c>
       <c r="P591" t="s">
         <v>24</v>
       </c>
       <c r="Q591" t="s">
         <v>24</v>
       </c>
       <c r="R591" t="s">
         <v>24</v>
       </c>
       <c r="S591">
         <v>83.96</v>
       </c>
     </row>
     <row r="592" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A592">
         <v>591</v>
       </c>
       <c r="B592" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
       <c r="C592" t="s">
         <v>40</v>
       </c>
       <c r="E592" t="s">
         <v>463</v>
       </c>
       <c r="F592" t="s">
         <v>42</v>
       </c>
       <c r="G592" t="s">
         <v>46</v>
       </c>
       <c r="H592">
         <v>22</v>
       </c>
       <c r="I592" t="b">
         <v>0</v>
       </c>
       <c r="J592" t="s">
         <v>165</v>
       </c>
       <c r="K592">
         <v>1</v>
       </c>
@@ -37501,54 +37525,54 @@
       </c>
       <c r="N593" t="s">
         <v>24</v>
       </c>
       <c r="O593">
         <v>83.87</v>
       </c>
       <c r="P593" t="s">
         <v>24</v>
       </c>
       <c r="Q593" t="s">
         <v>24</v>
       </c>
       <c r="R593" t="s">
         <v>24</v>
       </c>
       <c r="S593">
         <v>83.87</v>
       </c>
     </row>
     <row r="594" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A594">
         <v>593</v>
       </c>
       <c r="B594" t="s">
+        <v>897</v>
+      </c>
+      <c r="C594" t="s">
         <v>898</v>
-      </c>
-[...1 lines deleted...]
-        <v>899</v>
       </c>
       <c r="E594" t="s">
         <v>64</v>
       </c>
       <c r="F594" t="s">
         <v>148</v>
       </c>
       <c r="G594" t="s">
         <v>23</v>
       </c>
       <c r="H594">
         <v>3</v>
       </c>
       <c r="I594" t="b">
         <v>0</v>
       </c>
       <c r="J594" t="s">
         <v>158</v>
       </c>
       <c r="K594">
         <v>1</v>
       </c>
       <c r="L594" t="s">
         <v>24</v>
       </c>
@@ -37557,54 +37581,54 @@
       </c>
       <c r="N594" t="s">
         <v>24</v>
       </c>
       <c r="O594" t="s">
         <v>24</v>
       </c>
       <c r="P594" t="s">
         <v>24</v>
       </c>
       <c r="Q594">
         <v>83.87</v>
       </c>
       <c r="R594" t="s">
         <v>24</v>
       </c>
       <c r="S594">
         <v>83.87</v>
       </c>
     </row>
     <row r="595" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A595">
         <v>594</v>
       </c>
       <c r="B595" t="s">
+        <v>899</v>
+      </c>
+      <c r="C595" t="s">
         <v>900</v>
-      </c>
-[...1 lines deleted...]
-        <v>901</v>
       </c>
       <c r="D595">
         <v>1857</v>
       </c>
       <c r="E595" t="s">
         <v>24</v>
       </c>
       <c r="F595" t="s">
         <v>65</v>
       </c>
       <c r="G595" t="s">
         <v>23</v>
       </c>
       <c r="H595">
         <v>51</v>
       </c>
       <c r="I595" t="b">
         <v>0</v>
       </c>
       <c r="J595" t="s">
         <v>158</v>
       </c>
       <c r="K595">
         <v>1</v>
       </c>
@@ -37675,163 +37699,163 @@
       </c>
       <c r="O596">
         <v>83.73</v>
       </c>
       <c r="P596" t="s">
         <v>24</v>
       </c>
       <c r="Q596" t="s">
         <v>24</v>
       </c>
       <c r="R596" t="s">
         <v>24</v>
       </c>
       <c r="S596">
         <v>83.73</v>
       </c>
     </row>
     <row r="597" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A597">
         <v>596</v>
       </c>
       <c r="B597" t="s">
         <v>69</v>
       </c>
       <c r="C597" t="s">
+        <v>901</v>
+      </c>
+      <c r="E597" t="s">
         <v>902</v>
-      </c>
-[...1 lines deleted...]
-        <v>903</v>
       </c>
       <c r="F597" t="s">
         <v>65</v>
       </c>
       <c r="G597" t="s">
         <v>23</v>
       </c>
       <c r="H597">
         <v>52</v>
       </c>
       <c r="I597" t="b">
         <v>0</v>
       </c>
       <c r="J597" t="s">
         <v>158</v>
       </c>
       <c r="K597">
         <v>1</v>
       </c>
       <c r="L597" t="s">
         <v>24</v>
       </c>
       <c r="M597" t="s">
         <v>24</v>
       </c>
       <c r="N597" t="s">
         <v>24</v>
       </c>
       <c r="O597" t="s">
         <v>24</v>
       </c>
       <c r="P597" t="s">
         <v>24</v>
       </c>
       <c r="Q597">
         <v>83.72</v>
       </c>
       <c r="R597" t="s">
         <v>24</v>
       </c>
       <c r="S597">
         <v>83.72</v>
       </c>
     </row>
     <row r="598" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A598">
         <v>597</v>
       </c>
       <c r="B598" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="C598" t="s">
         <v>135</v>
       </c>
       <c r="E598" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
       <c r="F598" t="s">
         <v>42</v>
       </c>
       <c r="G598" t="s">
         <v>23</v>
       </c>
       <c r="H598">
         <v>94</v>
       </c>
       <c r="I598" t="b">
         <v>0</v>
       </c>
       <c r="J598" t="s">
         <v>165</v>
       </c>
       <c r="K598">
         <v>1</v>
       </c>
       <c r="L598" t="s">
         <v>24</v>
       </c>
       <c r="M598" t="s">
         <v>24</v>
       </c>
       <c r="N598" t="s">
         <v>24</v>
       </c>
       <c r="O598">
         <v>83.68</v>
       </c>
       <c r="P598" t="s">
         <v>24</v>
       </c>
       <c r="Q598" t="s">
         <v>24</v>
       </c>
       <c r="R598" t="s">
         <v>24</v>
       </c>
       <c r="S598">
         <v>83.68</v>
       </c>
     </row>
     <row r="599" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A599">
         <v>598</v>
       </c>
       <c r="B599" t="s">
+        <v>904</v>
+      </c>
+      <c r="C599" t="s">
         <v>905</v>
-      </c>
-[...1 lines deleted...]
-        <v>906</v>
       </c>
       <c r="E599" t="s">
         <v>191</v>
       </c>
       <c r="F599" t="s">
         <v>22</v>
       </c>
       <c r="G599" t="s">
         <v>46</v>
       </c>
       <c r="H599">
         <v>64</v>
       </c>
       <c r="I599" t="b">
         <v>0</v>
       </c>
       <c r="J599" t="s">
         <v>165</v>
       </c>
       <c r="K599">
         <v>1</v>
       </c>
       <c r="L599" t="s">
         <v>24</v>
       </c>
@@ -37843,54 +37867,54 @@
       </c>
       <c r="O599">
         <v>83.42</v>
       </c>
       <c r="P599" t="s">
         <v>24</v>
       </c>
       <c r="Q599" t="s">
         <v>24</v>
       </c>
       <c r="R599" t="s">
         <v>24</v>
       </c>
       <c r="S599">
         <v>83.42</v>
       </c>
     </row>
     <row r="600" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A600">
         <v>599</v>
       </c>
       <c r="B600" t="s">
         <v>232</v>
       </c>
       <c r="C600" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
       <c r="E600" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="F600" t="s">
         <v>31</v>
       </c>
       <c r="G600" t="s">
         <v>23</v>
       </c>
       <c r="H600">
         <v>126</v>
       </c>
       <c r="I600" t="b">
         <v>0</v>
       </c>
       <c r="J600" t="s">
         <v>158</v>
       </c>
       <c r="K600">
         <v>1</v>
       </c>
       <c r="L600" t="s">
         <v>24</v>
       </c>
       <c r="M600" t="s">
         <v>24</v>
       </c>
@@ -37899,51 +37923,51 @@
       </c>
       <c r="O600" t="s">
         <v>24</v>
       </c>
       <c r="P600" t="s">
         <v>24</v>
       </c>
       <c r="Q600" t="s">
         <v>24</v>
       </c>
       <c r="R600">
         <v>83.15</v>
       </c>
       <c r="S600">
         <v>83.15</v>
       </c>
     </row>
     <row r="601" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A601">
         <v>600</v>
       </c>
       <c r="B601" t="s">
         <v>342</v>
       </c>
       <c r="C601" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
       <c r="D601">
         <v>1255</v>
       </c>
       <c r="E601" t="s">
         <v>203</v>
       </c>
       <c r="F601" t="s">
         <v>22</v>
       </c>
       <c r="G601" t="s">
         <v>23</v>
       </c>
       <c r="H601">
         <v>161</v>
       </c>
       <c r="I601" t="b">
         <v>0</v>
       </c>
       <c r="J601" t="s">
         <v>158</v>
       </c>
       <c r="K601">
         <v>1</v>
       </c>
@@ -37955,57 +37979,60 @@
       </c>
       <c r="N601" t="s">
         <v>24</v>
       </c>
       <c r="O601" t="s">
         <v>24</v>
       </c>
       <c r="P601" t="s">
         <v>24</v>
       </c>
       <c r="Q601" t="s">
         <v>24</v>
       </c>
       <c r="R601" t="s">
         <v>24</v>
       </c>
       <c r="S601">
         <v>83.13</v>
       </c>
     </row>
     <row r="602" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A602">
         <v>601</v>
       </c>
       <c r="B602" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="C602" t="s">
         <v>368</v>
       </c>
+      <c r="D602">
+        <v>2490</v>
+      </c>
       <c r="E602" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="F602" t="s">
         <v>22</v>
       </c>
       <c r="G602" t="s">
         <v>23</v>
       </c>
       <c r="H602">
         <v>162</v>
       </c>
       <c r="I602" t="b">
         <v>0</v>
       </c>
       <c r="J602" t="s">
         <v>158</v>
       </c>
       <c r="K602">
         <v>1</v>
       </c>
       <c r="L602" t="s">
         <v>24</v>
       </c>
       <c r="M602">
         <v>83.12</v>
       </c>
@@ -38129,54 +38156,54 @@
       </c>
       <c r="N604" t="s">
         <v>24</v>
       </c>
       <c r="O604">
         <v>82.96</v>
       </c>
       <c r="P604" t="s">
         <v>24</v>
       </c>
       <c r="Q604" t="s">
         <v>24</v>
       </c>
       <c r="R604" t="s">
         <v>24</v>
       </c>
       <c r="S604">
         <v>82.96</v>
       </c>
     </row>
     <row r="605" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A605">
         <v>604</v>
       </c>
       <c r="B605" t="s">
+        <v>909</v>
+      </c>
+      <c r="C605" t="s">
         <v>910</v>
-      </c>
-[...1 lines deleted...]
-        <v>911</v>
       </c>
       <c r="D605">
         <v>1739</v>
       </c>
       <c r="E605" t="s">
         <v>24</v>
       </c>
       <c r="F605" t="s">
         <v>31</v>
       </c>
       <c r="G605" t="s">
         <v>23</v>
       </c>
       <c r="H605">
         <v>128</v>
       </c>
       <c r="I605" t="b">
         <v>0</v>
       </c>
       <c r="J605" t="s">
         <v>165</v>
       </c>
       <c r="K605">
         <v>1</v>
       </c>
@@ -38188,113 +38215,113 @@
       </c>
       <c r="N605" t="s">
         <v>24</v>
       </c>
       <c r="O605">
         <v>82.7</v>
       </c>
       <c r="P605" t="s">
         <v>24</v>
       </c>
       <c r="Q605" t="s">
         <v>24</v>
       </c>
       <c r="R605" t="s">
         <v>24</v>
       </c>
       <c r="S605">
         <v>82.7</v>
       </c>
     </row>
     <row r="606" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A606">
         <v>605</v>
       </c>
       <c r="B606" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="C606" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="D606">
         <v>2299</v>
       </c>
       <c r="E606" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
       <c r="F606" t="s">
         <v>65</v>
       </c>
       <c r="G606" t="s">
         <v>23</v>
       </c>
       <c r="H606">
         <v>53</v>
       </c>
       <c r="I606" t="b">
         <v>0</v>
       </c>
       <c r="J606" t="s">
         <v>158</v>
       </c>
       <c r="K606">
         <v>1</v>
       </c>
       <c r="L606" t="s">
         <v>24</v>
       </c>
       <c r="M606">
         <v>82.66</v>
       </c>
       <c r="N606" t="s">
         <v>24</v>
       </c>
       <c r="O606" t="s">
         <v>24</v>
       </c>
       <c r="P606" t="s">
         <v>24</v>
       </c>
       <c r="Q606" t="s">
         <v>24</v>
       </c>
       <c r="R606" t="s">
         <v>24</v>
       </c>
       <c r="S606">
         <v>82.66</v>
       </c>
     </row>
     <row r="607" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A607">
         <v>606</v>
       </c>
       <c r="B607" t="s">
+        <v>913</v>
+      </c>
+      <c r="C607" t="s">
         <v>914</v>
-      </c>
-[...1 lines deleted...]
-        <v>915</v>
       </c>
       <c r="D607">
         <v>1907</v>
       </c>
       <c r="E607" t="s">
         <v>269</v>
       </c>
       <c r="F607" t="s">
         <v>31</v>
       </c>
       <c r="G607" t="s">
         <v>23</v>
       </c>
       <c r="H607">
         <v>129</v>
       </c>
       <c r="I607" t="b">
         <v>0</v>
       </c>
       <c r="J607" t="s">
         <v>165</v>
       </c>
       <c r="K607">
         <v>1</v>
       </c>
@@ -38309,51 +38336,51 @@
       </c>
       <c r="O607">
         <v>82.61</v>
       </c>
       <c r="P607" t="s">
         <v>24</v>
       </c>
       <c r="Q607" t="s">
         <v>24</v>
       </c>
       <c r="R607" t="s">
         <v>24</v>
       </c>
       <c r="S607">
         <v>82.61</v>
       </c>
     </row>
     <row r="608" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A608">
         <v>607</v>
       </c>
       <c r="B608" t="s">
         <v>447</v>
       </c>
       <c r="C608" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="E608" t="s">
         <v>37</v>
       </c>
       <c r="F608" t="s">
         <v>22</v>
       </c>
       <c r="G608" t="s">
         <v>23</v>
       </c>
       <c r="H608">
         <v>163</v>
       </c>
       <c r="I608" t="b">
         <v>0</v>
       </c>
       <c r="J608" t="s">
         <v>158</v>
       </c>
       <c r="K608">
         <v>1</v>
       </c>
       <c r="L608" t="s">
         <v>24</v>
       </c>
@@ -38421,51 +38448,51 @@
       </c>
       <c r="N609" t="s">
         <v>24</v>
       </c>
       <c r="O609">
         <v>82.15</v>
       </c>
       <c r="P609" t="s">
         <v>24</v>
       </c>
       <c r="Q609" t="s">
         <v>24</v>
       </c>
       <c r="R609" t="s">
         <v>24</v>
       </c>
       <c r="S609">
         <v>82.15</v>
       </c>
     </row>
     <row r="610" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A610">
         <v>609</v>
       </c>
       <c r="B610" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="C610" t="s">
         <v>429</v>
       </c>
       <c r="E610" t="s">
         <v>27</v>
       </c>
       <c r="F610" t="s">
         <v>65</v>
       </c>
       <c r="G610" t="s">
         <v>23</v>
       </c>
       <c r="H610">
         <v>54</v>
       </c>
       <c r="I610" t="b">
         <v>0</v>
       </c>
       <c r="J610" t="s">
         <v>158</v>
       </c>
       <c r="K610">
         <v>0</v>
       </c>
@@ -38480,51 +38507,51 @@
       </c>
       <c r="O610" t="s">
         <v>24</v>
       </c>
       <c r="P610" t="s">
         <v>24</v>
       </c>
       <c r="Q610" t="s">
         <v>24</v>
       </c>
       <c r="R610" t="s">
         <v>24</v>
       </c>
       <c r="S610">
         <v>81.9</v>
       </c>
     </row>
     <row r="611" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A611">
         <v>610</v>
       </c>
       <c r="B611" t="s">
         <v>222</v>
       </c>
       <c r="C611" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="D611">
         <v>1877</v>
       </c>
       <c r="E611" t="s">
         <v>24</v>
       </c>
       <c r="F611" t="s">
         <v>22</v>
       </c>
       <c r="G611" t="s">
         <v>46</v>
       </c>
       <c r="H611">
         <v>65</v>
       </c>
       <c r="I611" t="b">
         <v>0</v>
       </c>
       <c r="J611" t="s">
         <v>165</v>
       </c>
       <c r="K611">
         <v>1</v>
       </c>
@@ -38595,54 +38622,54 @@
       </c>
       <c r="N612" t="s">
         <v>24</v>
       </c>
       <c r="O612" t="s">
         <v>24</v>
       </c>
       <c r="P612" t="s">
         <v>24</v>
       </c>
       <c r="Q612" t="s">
         <v>24</v>
       </c>
       <c r="R612" t="s">
         <v>24</v>
       </c>
       <c r="S612">
         <v>81.86</v>
       </c>
     </row>
     <row r="613" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A613">
         <v>612</v>
       </c>
       <c r="B613" t="s">
+        <v>918</v>
+      </c>
+      <c r="C613" t="s">
         <v>919</v>
-      </c>
-[...1 lines deleted...]
-        <v>920</v>
       </c>
       <c r="D613">
         <v>1287</v>
       </c>
       <c r="E613" t="s">
         <v>30</v>
       </c>
       <c r="F613" t="s">
         <v>42</v>
       </c>
       <c r="G613" t="s">
         <v>46</v>
       </c>
       <c r="H613">
         <v>23</v>
       </c>
       <c r="I613" t="b">
         <v>0</v>
       </c>
       <c r="J613" t="s">
         <v>165</v>
       </c>
       <c r="K613">
         <v>1</v>
       </c>
@@ -38657,51 +38684,51 @@
       </c>
       <c r="O613" t="s">
         <v>24</v>
       </c>
       <c r="P613" t="s">
         <v>24</v>
       </c>
       <c r="Q613" t="s">
         <v>24</v>
       </c>
       <c r="R613" t="s">
         <v>24</v>
       </c>
       <c r="S613">
         <v>81.79</v>
       </c>
     </row>
     <row r="614" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A614">
         <v>613</v>
       </c>
       <c r="B614" t="s">
         <v>232</v>
       </c>
       <c r="C614" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="D614">
         <v>1012</v>
       </c>
       <c r="E614" t="s">
         <v>34</v>
       </c>
       <c r="F614" t="s">
         <v>42</v>
       </c>
       <c r="G614" t="s">
         <v>23</v>
       </c>
       <c r="H614">
         <v>96</v>
       </c>
       <c r="I614" t="b">
         <v>0</v>
       </c>
       <c r="J614" t="s">
         <v>158</v>
       </c>
       <c r="K614">
         <v>1</v>
       </c>
@@ -38713,54 +38740,54 @@
       </c>
       <c r="N614" t="s">
         <v>24</v>
       </c>
       <c r="O614" t="s">
         <v>24</v>
       </c>
       <c r="P614" t="s">
         <v>24</v>
       </c>
       <c r="Q614" t="s">
         <v>24</v>
       </c>
       <c r="R614">
         <v>81.67</v>
       </c>
       <c r="S614">
         <v>81.67</v>
       </c>
     </row>
     <row r="615" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A615">
         <v>614</v>
       </c>
       <c r="B615" t="s">
+        <v>921</v>
+      </c>
+      <c r="C615" t="s">
         <v>922</v>
-      </c>
-[...1 lines deleted...]
-        <v>923</v>
       </c>
       <c r="E615" t="s">
         <v>24</v>
       </c>
       <c r="F615" t="s">
         <v>38</v>
       </c>
       <c r="G615" t="s">
         <v>46</v>
       </c>
       <c r="H615">
         <v>7</v>
       </c>
       <c r="I615" t="b">
         <v>0</v>
       </c>
       <c r="J615" t="s">
         <v>158</v>
       </c>
       <c r="K615">
         <v>1</v>
       </c>
       <c r="L615" t="s">
         <v>24</v>
       </c>
@@ -38769,54 +38796,54 @@
       </c>
       <c r="N615" t="s">
         <v>24</v>
       </c>
       <c r="O615" t="s">
         <v>24</v>
       </c>
       <c r="P615" t="s">
         <v>24</v>
       </c>
       <c r="Q615">
         <v>81.59</v>
       </c>
       <c r="R615" t="s">
         <v>24</v>
       </c>
       <c r="S615">
         <v>81.59</v>
       </c>
     </row>
     <row r="616" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A616">
         <v>615</v>
       </c>
       <c r="B616" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="C616" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="D616">
         <v>1866</v>
       </c>
       <c r="E616" t="s">
         <v>24</v>
       </c>
       <c r="F616" t="s">
         <v>38</v>
       </c>
       <c r="G616" t="s">
         <v>23</v>
       </c>
       <c r="H616">
         <v>21</v>
       </c>
       <c r="I616" t="b">
         <v>0</v>
       </c>
       <c r="J616" t="s">
         <v>158</v>
       </c>
       <c r="K616">
         <v>1</v>
       </c>
@@ -38887,60 +38914,60 @@
       </c>
       <c r="N617" t="s">
         <v>24</v>
       </c>
       <c r="O617">
         <v>81.56</v>
       </c>
       <c r="P617" t="s">
         <v>24</v>
       </c>
       <c r="Q617" t="s">
         <v>24</v>
       </c>
       <c r="R617" t="s">
         <v>24</v>
       </c>
       <c r="S617">
         <v>81.56</v>
       </c>
     </row>
     <row r="618" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A618">
         <v>617</v>
       </c>
       <c r="B618" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="C618" t="s">
         <v>350</v>
       </c>
       <c r="D618">
         <v>2029</v>
       </c>
       <c r="E618" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="F618" t="s">
         <v>31</v>
       </c>
       <c r="G618" t="s">
         <v>46</v>
       </c>
       <c r="H618">
         <v>41</v>
       </c>
       <c r="I618" t="b">
         <v>0</v>
       </c>
       <c r="J618" t="s">
         <v>165</v>
       </c>
       <c r="K618">
         <v>1</v>
       </c>
       <c r="L618">
         <v>81.49</v>
       </c>
       <c r="M618" t="s">
         <v>24</v>
       </c>
@@ -38949,51 +38976,51 @@
       </c>
       <c r="O618" t="s">
         <v>24</v>
       </c>
       <c r="P618" t="s">
         <v>24</v>
       </c>
       <c r="Q618" t="s">
         <v>24</v>
       </c>
       <c r="R618" t="s">
         <v>24</v>
       </c>
       <c r="S618">
         <v>81.49</v>
       </c>
     </row>
     <row r="619" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A619">
         <v>618</v>
       </c>
       <c r="B619" t="s">
         <v>121</v>
       </c>
       <c r="C619" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="E619" t="s">
         <v>24</v>
       </c>
       <c r="F619" t="s">
         <v>42</v>
       </c>
       <c r="G619" t="s">
         <v>23</v>
       </c>
       <c r="H619">
         <v>98</v>
       </c>
       <c r="I619" t="b">
         <v>0</v>
       </c>
       <c r="J619" t="s">
         <v>165</v>
       </c>
       <c r="K619">
         <v>1</v>
       </c>
       <c r="L619" t="s">
         <v>24</v>
       </c>
@@ -39002,54 +39029,54 @@
       </c>
       <c r="N619" t="s">
         <v>24</v>
       </c>
       <c r="O619">
         <v>81.41</v>
       </c>
       <c r="P619" t="s">
         <v>24</v>
       </c>
       <c r="Q619" t="s">
         <v>24</v>
       </c>
       <c r="R619" t="s">
         <v>24</v>
       </c>
       <c r="S619">
         <v>81.41</v>
       </c>
     </row>
     <row r="620" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A620">
         <v>619</v>
       </c>
       <c r="B620" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="C620" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="E620" t="s">
         <v>303</v>
       </c>
       <c r="F620" t="s">
         <v>42</v>
       </c>
       <c r="G620" t="s">
         <v>23</v>
       </c>
       <c r="H620">
         <v>99</v>
       </c>
       <c r="I620" t="b">
         <v>0</v>
       </c>
       <c r="J620" t="s">
         <v>165</v>
       </c>
       <c r="K620">
         <v>1</v>
       </c>
       <c r="L620">
         <v>81.36</v>
       </c>
@@ -39058,110 +39085,110 @@
       </c>
       <c r="N620" t="s">
         <v>24</v>
       </c>
       <c r="O620" t="s">
         <v>24</v>
       </c>
       <c r="P620" t="s">
         <v>24</v>
       </c>
       <c r="Q620" t="s">
         <v>24</v>
       </c>
       <c r="R620" t="s">
         <v>24</v>
       </c>
       <c r="S620">
         <v>81.36</v>
       </c>
     </row>
     <row r="621" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A621">
         <v>620</v>
       </c>
       <c r="B621" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="C621" t="s">
         <v>298</v>
       </c>
       <c r="D621">
         <v>2030</v>
       </c>
       <c r="E621" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="F621" t="s">
         <v>31</v>
       </c>
       <c r="G621" t="s">
         <v>46</v>
       </c>
       <c r="H621">
         <v>42</v>
       </c>
       <c r="I621" t="b">
         <v>0</v>
       </c>
       <c r="J621" t="s">
         <v>165</v>
       </c>
       <c r="K621">
         <v>1</v>
       </c>
       <c r="L621">
         <v>81.16</v>
       </c>
       <c r="M621" t="s">
         <v>24</v>
       </c>
       <c r="N621" t="s">
         <v>24</v>
       </c>
       <c r="O621" t="s">
         <v>24</v>
       </c>
       <c r="P621" t="s">
         <v>24</v>
       </c>
       <c r="Q621" t="s">
         <v>24</v>
       </c>
       <c r="R621" t="s">
         <v>24</v>
       </c>
       <c r="S621">
         <v>81.16</v>
       </c>
     </row>
     <row r="622" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A622">
         <v>621</v>
       </c>
       <c r="B622" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="C622" t="s">
         <v>188</v>
       </c>
       <c r="D622">
         <v>662</v>
       </c>
       <c r="E622" t="s">
         <v>34</v>
       </c>
       <c r="F622" t="s">
         <v>42</v>
       </c>
       <c r="G622" t="s">
         <v>46</v>
       </c>
       <c r="H622">
         <v>24</v>
       </c>
       <c r="I622" t="b">
         <v>0</v>
       </c>
       <c r="J622" t="s">
         <v>158</v>
       </c>
@@ -39179,51 +39206,51 @@
       </c>
       <c r="O622" t="s">
         <v>24</v>
       </c>
       <c r="P622" t="s">
         <v>24</v>
       </c>
       <c r="Q622" t="s">
         <v>24</v>
       </c>
       <c r="R622" t="s">
         <v>24</v>
       </c>
       <c r="S622">
         <v>81.06</v>
       </c>
     </row>
     <row r="623" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A623">
         <v>622</v>
       </c>
       <c r="B623" t="s">
         <v>178</v>
       </c>
       <c r="C623" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="E623" t="s">
         <v>333</v>
       </c>
       <c r="F623" t="s">
         <v>42</v>
       </c>
       <c r="G623" t="s">
         <v>23</v>
       </c>
       <c r="H623">
         <v>100</v>
       </c>
       <c r="I623" t="b">
         <v>0</v>
       </c>
       <c r="J623" t="s">
         <v>165</v>
       </c>
       <c r="K623">
         <v>1</v>
       </c>
       <c r="L623" t="s">
         <v>24</v>
       </c>
@@ -39294,51 +39321,51 @@
       </c>
       <c r="O624" t="s">
         <v>24</v>
       </c>
       <c r="P624" t="s">
         <v>24</v>
       </c>
       <c r="Q624" t="s">
         <v>24</v>
       </c>
       <c r="R624" t="s">
         <v>24</v>
       </c>
       <c r="S624">
         <v>80.87</v>
       </c>
     </row>
     <row r="625" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A625">
         <v>624</v>
       </c>
       <c r="B625" t="s">
         <v>432</v>
       </c>
       <c r="C625" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
       <c r="E625" t="s">
         <v>24</v>
       </c>
       <c r="F625" t="s">
         <v>31</v>
       </c>
       <c r="G625" t="s">
         <v>23</v>
       </c>
       <c r="H625">
         <v>130</v>
       </c>
       <c r="I625" t="b">
         <v>0</v>
       </c>
       <c r="J625" t="s">
         <v>158</v>
       </c>
       <c r="K625">
         <v>1</v>
       </c>
       <c r="L625" t="s">
         <v>24</v>
       </c>
@@ -39347,54 +39374,54 @@
       </c>
       <c r="N625" t="s">
         <v>24</v>
       </c>
       <c r="O625" t="s">
         <v>24</v>
       </c>
       <c r="P625" t="s">
         <v>24</v>
       </c>
       <c r="Q625" t="s">
         <v>24</v>
       </c>
       <c r="R625">
         <v>80.82</v>
       </c>
       <c r="S625">
         <v>80.82</v>
       </c>
     </row>
     <row r="626" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A626">
         <v>625</v>
       </c>
       <c r="B626" t="s">
+        <v>931</v>
+      </c>
+      <c r="C626" t="s">
         <v>932</v>
-      </c>
-[...1 lines deleted...]
-        <v>933</v>
       </c>
       <c r="E626" t="s">
         <v>213</v>
       </c>
       <c r="F626" t="s">
         <v>31</v>
       </c>
       <c r="G626" t="s">
         <v>46</v>
       </c>
       <c r="H626">
         <v>43</v>
       </c>
       <c r="I626" t="b">
         <v>0</v>
       </c>
       <c r="J626" t="s">
         <v>165</v>
       </c>
       <c r="K626">
         <v>1</v>
       </c>
       <c r="L626" t="s">
         <v>24</v>
       </c>
@@ -39406,51 +39433,51 @@
       </c>
       <c r="O626">
         <v>80.78</v>
       </c>
       <c r="P626" t="s">
         <v>24</v>
       </c>
       <c r="Q626" t="s">
         <v>24</v>
       </c>
       <c r="R626" t="s">
         <v>24</v>
       </c>
       <c r="S626">
         <v>80.78</v>
       </c>
     </row>
     <row r="627" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A627">
         <v>626</v>
       </c>
       <c r="B627" t="s">
         <v>299</v>
       </c>
       <c r="C627" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
       <c r="D627">
         <v>2048</v>
       </c>
       <c r="E627" t="s">
         <v>51</v>
       </c>
       <c r="F627" t="s">
         <v>42</v>
       </c>
       <c r="G627" t="s">
         <v>23</v>
       </c>
       <c r="H627">
         <v>101</v>
       </c>
       <c r="I627" t="b">
         <v>0</v>
       </c>
       <c r="J627" t="s">
         <v>165</v>
       </c>
       <c r="K627">
         <v>1</v>
       </c>
@@ -39462,54 +39489,54 @@
       </c>
       <c r="N627" t="s">
         <v>24</v>
       </c>
       <c r="O627">
         <v>80.78</v>
       </c>
       <c r="P627" t="s">
         <v>24</v>
       </c>
       <c r="Q627" t="s">
         <v>24</v>
       </c>
       <c r="R627" t="s">
         <v>24</v>
       </c>
       <c r="S627">
         <v>80.78</v>
       </c>
     </row>
     <row r="628" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A628">
         <v>627</v>
       </c>
       <c r="B628" t="s">
+        <v>934</v>
+      </c>
+      <c r="C628" t="s">
         <v>935</v>
-      </c>
-[...1 lines deleted...]
-        <v>936</v>
       </c>
       <c r="E628" t="s">
         <v>51</v>
       </c>
       <c r="F628" t="s">
         <v>31</v>
       </c>
       <c r="G628" t="s">
         <v>46</v>
       </c>
       <c r="H628">
         <v>44</v>
       </c>
       <c r="I628" t="b">
         <v>0</v>
       </c>
       <c r="J628" t="s">
         <v>165</v>
       </c>
       <c r="K628">
         <v>1</v>
       </c>
       <c r="L628" t="s">
         <v>24</v>
       </c>
@@ -39518,54 +39545,54 @@
       </c>
       <c r="N628" t="s">
         <v>24</v>
       </c>
       <c r="O628" t="s">
         <v>24</v>
       </c>
       <c r="P628" t="s">
         <v>24</v>
       </c>
       <c r="Q628">
         <v>80.73</v>
       </c>
       <c r="R628" t="s">
         <v>24</v>
       </c>
       <c r="S628">
         <v>80.73</v>
       </c>
     </row>
     <row r="629" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A629">
         <v>628</v>
       </c>
       <c r="B629" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="C629" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="D629">
         <v>1890</v>
       </c>
       <c r="E629" t="s">
         <v>24</v>
       </c>
       <c r="F629" t="s">
         <v>31</v>
       </c>
       <c r="G629" t="s">
         <v>23</v>
       </c>
       <c r="H629">
         <v>131</v>
       </c>
       <c r="I629" t="b">
         <v>0</v>
       </c>
       <c r="J629" t="s">
         <v>165</v>
       </c>
       <c r="K629">
         <v>1</v>
       </c>
@@ -39577,51 +39604,51 @@
       </c>
       <c r="N629" t="s">
         <v>24</v>
       </c>
       <c r="O629">
         <v>80.69</v>
       </c>
       <c r="P629" t="s">
         <v>24</v>
       </c>
       <c r="Q629" t="s">
         <v>24</v>
       </c>
       <c r="R629" t="s">
         <v>24</v>
       </c>
       <c r="S629">
         <v>80.69</v>
       </c>
     </row>
     <row r="630" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A630">
         <v>629</v>
       </c>
       <c r="B630" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="C630" t="s">
         <v>209</v>
       </c>
       <c r="E630" t="s">
         <v>34</v>
       </c>
       <c r="F630" t="s">
         <v>65</v>
       </c>
       <c r="G630" t="s">
         <v>46</v>
       </c>
       <c r="H630">
         <v>10</v>
       </c>
       <c r="I630" t="b">
         <v>0</v>
       </c>
       <c r="J630" t="s">
         <v>158</v>
       </c>
       <c r="K630">
         <v>1</v>
       </c>
@@ -39692,107 +39719,107 @@
       </c>
       <c r="O631" t="s">
         <v>24</v>
       </c>
       <c r="P631" t="s">
         <v>24</v>
       </c>
       <c r="Q631" t="s">
         <v>24</v>
       </c>
       <c r="R631">
         <v>80.5</v>
       </c>
       <c r="S631">
         <v>80.5</v>
       </c>
     </row>
     <row r="632" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A632">
         <v>631</v>
       </c>
       <c r="B632" t="s">
         <v>434</v>
       </c>
       <c r="C632" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="D632">
         <v>2214</v>
       </c>
       <c r="E632" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="F632" t="s">
         <v>31</v>
       </c>
       <c r="G632" t="s">
         <v>23</v>
       </c>
       <c r="H632">
         <v>133</v>
       </c>
       <c r="I632" t="b">
         <v>0</v>
       </c>
       <c r="J632" t="s">
         <v>158</v>
       </c>
       <c r="K632">
         <v>1</v>
       </c>
       <c r="L632" t="s">
         <v>24</v>
       </c>
       <c r="M632">
         <v>80.44</v>
       </c>
       <c r="N632" t="s">
         <v>24</v>
       </c>
       <c r="O632" t="s">
         <v>24</v>
       </c>
       <c r="P632" t="s">
         <v>24</v>
       </c>
       <c r="Q632" t="s">
         <v>24</v>
       </c>
       <c r="R632" t="s">
         <v>24</v>
       </c>
       <c r="S632">
         <v>80.44</v>
       </c>
     </row>
     <row r="633" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A633">
         <v>632</v>
       </c>
       <c r="B633" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
       <c r="C633" t="s">
         <v>79</v>
       </c>
       <c r="E633" t="s">
         <v>417</v>
       </c>
       <c r="F633" t="s">
         <v>31</v>
       </c>
       <c r="G633" t="s">
         <v>46</v>
       </c>
       <c r="H633">
         <v>45</v>
       </c>
       <c r="I633" t="b">
         <v>0</v>
       </c>
       <c r="J633" t="s">
         <v>165</v>
       </c>
       <c r="K633">
         <v>1</v>
       </c>
@@ -39804,54 +39831,54 @@
       </c>
       <c r="N633" t="s">
         <v>24</v>
       </c>
       <c r="O633">
         <v>80.06</v>
       </c>
       <c r="P633" t="s">
         <v>24</v>
       </c>
       <c r="Q633" t="s">
         <v>24</v>
       </c>
       <c r="R633" t="s">
         <v>24</v>
       </c>
       <c r="S633">
         <v>80.06</v>
       </c>
     </row>
     <row r="634" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A634">
         <v>633</v>
       </c>
       <c r="B634" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="C634" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
       <c r="E634" t="s">
         <v>308</v>
       </c>
       <c r="F634" t="s">
         <v>31</v>
       </c>
       <c r="G634" t="s">
         <v>46</v>
       </c>
       <c r="H634">
         <v>46</v>
       </c>
       <c r="I634" t="b">
         <v>0</v>
       </c>
       <c r="J634" t="s">
         <v>165</v>
       </c>
       <c r="K634">
         <v>1</v>
       </c>
       <c r="L634" t="s">
         <v>24</v>
       </c>
@@ -39860,51 +39887,51 @@
       </c>
       <c r="N634" t="s">
         <v>24</v>
       </c>
       <c r="O634" t="s">
         <v>24</v>
       </c>
       <c r="P634" t="s">
         <v>24</v>
       </c>
       <c r="Q634">
         <v>79.82</v>
       </c>
       <c r="R634" t="s">
         <v>24</v>
       </c>
       <c r="S634">
         <v>79.82</v>
       </c>
     </row>
     <row r="635" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A635">
         <v>634</v>
       </c>
       <c r="B635" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="C635" t="s">
         <v>188</v>
       </c>
       <c r="E635" t="s">
         <v>308</v>
       </c>
       <c r="F635" t="s">
         <v>31</v>
       </c>
       <c r="G635" t="s">
         <v>46</v>
       </c>
       <c r="H635">
         <v>47</v>
       </c>
       <c r="I635" t="b">
         <v>0</v>
       </c>
       <c r="J635" t="s">
         <v>165</v>
       </c>
       <c r="K635">
         <v>1</v>
       </c>
@@ -39919,51 +39946,51 @@
       </c>
       <c r="O635" t="s">
         <v>24</v>
       </c>
       <c r="P635" t="s">
         <v>24</v>
       </c>
       <c r="Q635">
         <v>79.82</v>
       </c>
       <c r="R635" t="s">
         <v>24</v>
       </c>
       <c r="S635">
         <v>79.82</v>
       </c>
     </row>
     <row r="636" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A636">
         <v>635</v>
       </c>
       <c r="B636" t="s">
         <v>211</v>
       </c>
       <c r="C636" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="E636" t="s">
         <v>129</v>
       </c>
       <c r="F636" t="s">
         <v>65</v>
       </c>
       <c r="G636" t="s">
         <v>23</v>
       </c>
       <c r="H636">
         <v>56</v>
       </c>
       <c r="I636" t="b">
         <v>0</v>
       </c>
       <c r="J636" t="s">
         <v>158</v>
       </c>
       <c r="K636">
         <v>1</v>
       </c>
       <c r="L636" t="s">
         <v>24</v>
       </c>
@@ -39978,51 +40005,51 @@
       </c>
       <c r="P636" t="s">
         <v>24</v>
       </c>
       <c r="Q636">
         <v>79.8</v>
       </c>
       <c r="R636" t="s">
         <v>24</v>
       </c>
       <c r="S636">
         <v>79.8</v>
       </c>
     </row>
     <row r="637" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A637">
         <v>636</v>
       </c>
       <c r="B637" t="s">
         <v>108</v>
       </c>
       <c r="C637" t="s">
         <v>86</v>
       </c>
       <c r="E637" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="F637" t="s">
         <v>120</v>
       </c>
       <c r="G637" t="s">
         <v>23</v>
       </c>
       <c r="H637">
         <v>5</v>
       </c>
       <c r="I637" t="b">
         <v>0</v>
       </c>
       <c r="J637" t="s">
         <v>158</v>
       </c>
       <c r="K637">
         <v>1</v>
       </c>
       <c r="L637" t="s">
         <v>24</v>
       </c>
       <c r="M637" t="s">
         <v>24</v>
       </c>
@@ -40031,51 +40058,51 @@
       </c>
       <c r="O637" t="s">
         <v>24</v>
       </c>
       <c r="P637" t="s">
         <v>24</v>
       </c>
       <c r="Q637">
         <v>79.79</v>
       </c>
       <c r="R637" t="s">
         <v>24</v>
       </c>
       <c r="S637">
         <v>79.79</v>
       </c>
     </row>
     <row r="638" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A638">
         <v>637</v>
       </c>
       <c r="B638" t="s">
         <v>82</v>
       </c>
       <c r="C638" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="D638">
         <v>1374</v>
       </c>
       <c r="E638" t="s">
         <v>24</v>
       </c>
       <c r="F638" t="s">
         <v>65</v>
       </c>
       <c r="G638" t="s">
         <v>23</v>
       </c>
       <c r="H638">
         <v>57</v>
       </c>
       <c r="I638" t="b">
         <v>0</v>
       </c>
       <c r="J638" t="s">
         <v>158</v>
       </c>
       <c r="K638">
         <v>1</v>
       </c>
@@ -40090,57 +40117,57 @@
       </c>
       <c r="O638" t="s">
         <v>24</v>
       </c>
       <c r="P638" t="s">
         <v>24</v>
       </c>
       <c r="Q638" t="s">
         <v>24</v>
       </c>
       <c r="R638" t="s">
         <v>24</v>
       </c>
       <c r="S638">
         <v>78.83</v>
       </c>
     </row>
     <row r="639" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A639">
         <v>638</v>
       </c>
       <c r="B639" t="s">
         <v>108</v>
       </c>
       <c r="C639" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
       <c r="D639">
         <v>1124</v>
       </c>
       <c r="E639" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
       <c r="F639" t="s">
         <v>42</v>
       </c>
       <c r="G639" t="s">
         <v>23</v>
       </c>
       <c r="H639">
         <v>102</v>
       </c>
       <c r="I639" t="b">
         <v>0</v>
       </c>
       <c r="J639" t="s">
         <v>165</v>
       </c>
       <c r="K639">
         <v>1</v>
       </c>
       <c r="L639" t="s">
         <v>24</v>
       </c>
       <c r="M639" t="s">
         <v>24</v>
       </c>
@@ -40205,51 +40232,51 @@
       </c>
       <c r="O640">
         <v>77.86</v>
       </c>
       <c r="P640" t="s">
         <v>24</v>
       </c>
       <c r="Q640" t="s">
         <v>24</v>
       </c>
       <c r="R640" t="s">
         <v>24</v>
       </c>
       <c r="S640">
         <v>77.86</v>
       </c>
     </row>
     <row r="641" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A641">
         <v>640</v>
       </c>
       <c r="B641" t="s">
         <v>69</v>
       </c>
       <c r="C641" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="E641" t="s">
         <v>303</v>
       </c>
       <c r="F641" t="s">
         <v>22</v>
       </c>
       <c r="G641" t="s">
         <v>23</v>
       </c>
       <c r="H641">
         <v>164</v>
       </c>
       <c r="I641" t="b">
         <v>0</v>
       </c>
       <c r="J641" t="s">
         <v>165</v>
       </c>
       <c r="K641">
         <v>1</v>
       </c>
       <c r="L641">
         <v>77.64</v>
       </c>
@@ -40258,113 +40285,113 @@
       </c>
       <c r="N641" t="s">
         <v>24</v>
       </c>
       <c r="O641" t="s">
         <v>24</v>
       </c>
       <c r="P641" t="s">
         <v>24</v>
       </c>
       <c r="Q641" t="s">
         <v>24</v>
       </c>
       <c r="R641" t="s">
         <v>24</v>
       </c>
       <c r="S641">
         <v>77.64</v>
       </c>
     </row>
     <row r="642" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A642">
         <v>641</v>
       </c>
       <c r="B642" t="s">
+        <v>945</v>
+      </c>
+      <c r="C642" t="s">
         <v>946</v>
-      </c>
-[...1 lines deleted...]
-        <v>947</v>
       </c>
       <c r="D642">
         <v>548</v>
       </c>
       <c r="E642" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
       <c r="F642" t="s">
         <v>120</v>
       </c>
       <c r="G642" t="s">
         <v>23</v>
       </c>
       <c r="H642">
         <v>6</v>
       </c>
       <c r="I642" t="b">
         <v>0</v>
       </c>
       <c r="J642" t="s">
         <v>158</v>
       </c>
       <c r="K642">
         <v>1</v>
       </c>
       <c r="L642">
         <v>77.23</v>
       </c>
       <c r="M642" t="s">
         <v>24</v>
       </c>
       <c r="N642" t="s">
         <v>24</v>
       </c>
       <c r="O642" t="s">
         <v>24</v>
       </c>
       <c r="P642" t="s">
         <v>24</v>
       </c>
       <c r="Q642" t="s">
         <v>24</v>
       </c>
       <c r="R642" t="s">
         <v>24</v>
       </c>
       <c r="S642">
         <v>77.23</v>
       </c>
     </row>
     <row r="643" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A643">
         <v>642</v>
       </c>
       <c r="B643" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="C643" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
       <c r="D643">
         <v>2427</v>
       </c>
       <c r="E643" t="s">
         <v>51</v>
       </c>
       <c r="F643" t="s">
         <v>148</v>
       </c>
       <c r="G643" t="s">
         <v>23</v>
       </c>
       <c r="H643">
         <v>4</v>
       </c>
       <c r="I643" t="b">
         <v>0</v>
       </c>
       <c r="J643" t="s">
         <v>158</v>
       </c>
       <c r="K643">
         <v>0</v>
       </c>
@@ -40385,51 +40412,51 @@
       </c>
       <c r="Q643" t="s">
         <v>24</v>
       </c>
       <c r="R643" t="s">
         <v>24</v>
       </c>
       <c r="S643">
         <v>77.16</v>
       </c>
     </row>
     <row r="644" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A644">
         <v>643</v>
       </c>
       <c r="B644" t="s">
         <v>178</v>
       </c>
       <c r="C644" t="s">
         <v>97</v>
       </c>
       <c r="D644">
         <v>785</v>
       </c>
       <c r="E644" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
       <c r="F644" t="s">
         <v>31</v>
       </c>
       <c r="G644" t="s">
         <v>23</v>
       </c>
       <c r="H644">
         <v>134</v>
       </c>
       <c r="I644" t="b">
         <v>0</v>
       </c>
       <c r="J644" t="s">
         <v>158</v>
       </c>
       <c r="K644">
         <v>1</v>
       </c>
       <c r="L644" t="s">
         <v>24</v>
       </c>
       <c r="M644" t="s">
         <v>24</v>
       </c>
@@ -40491,54 +40518,54 @@
       </c>
       <c r="N645" t="s">
         <v>24</v>
       </c>
       <c r="O645">
         <v>77.03</v>
       </c>
       <c r="P645" t="s">
         <v>24</v>
       </c>
       <c r="Q645" t="s">
         <v>24</v>
       </c>
       <c r="R645" t="s">
         <v>24</v>
       </c>
       <c r="S645">
         <v>77.03</v>
       </c>
     </row>
     <row r="646" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A646">
         <v>645</v>
       </c>
       <c r="B646" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="C646" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="E646" t="s">
         <v>24</v>
       </c>
       <c r="F646" t="s">
         <v>22</v>
       </c>
       <c r="G646" t="s">
         <v>23</v>
       </c>
       <c r="H646">
         <v>165</v>
       </c>
       <c r="I646" t="b">
         <v>0</v>
       </c>
       <c r="J646" t="s">
         <v>158</v>
       </c>
       <c r="K646">
         <v>1</v>
       </c>
       <c r="L646" t="s">
         <v>24</v>
       </c>
@@ -40550,107 +40577,107 @@
       </c>
       <c r="O646" t="s">
         <v>24</v>
       </c>
       <c r="P646" t="s">
         <v>24</v>
       </c>
       <c r="Q646" t="s">
         <v>24</v>
       </c>
       <c r="R646" t="s">
         <v>24</v>
       </c>
       <c r="S646">
         <v>76.94</v>
       </c>
     </row>
     <row r="647" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A647">
         <v>646</v>
       </c>
       <c r="B647" t="s">
         <v>96</v>
       </c>
       <c r="C647" t="s">
+        <v>949</v>
+      </c>
+      <c r="E647" t="s">
         <v>950</v>
-      </c>
-[...1 lines deleted...]
-        <v>951</v>
       </c>
       <c r="F647" t="s">
         <v>31</v>
       </c>
       <c r="G647" t="s">
         <v>23</v>
       </c>
       <c r="H647">
         <v>136</v>
       </c>
       <c r="I647" t="b">
         <v>0</v>
       </c>
       <c r="J647" t="s">
         <v>165</v>
       </c>
       <c r="K647">
         <v>1</v>
       </c>
       <c r="L647" t="s">
         <v>24</v>
       </c>
       <c r="M647" t="s">
         <v>24</v>
       </c>
       <c r="N647">
         <v>76.66</v>
       </c>
       <c r="O647" t="s">
         <v>24</v>
       </c>
       <c r="P647" t="s">
         <v>24</v>
       </c>
       <c r="Q647" t="s">
         <v>24</v>
       </c>
       <c r="R647" t="s">
         <v>24</v>
       </c>
       <c r="S647">
         <v>76.66</v>
       </c>
     </row>
     <row r="648" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A648">
         <v>647</v>
       </c>
       <c r="B648" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
       <c r="C648" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="D648">
         <v>404</v>
       </c>
       <c r="E648" t="s">
         <v>493</v>
       </c>
       <c r="F648" t="s">
         <v>42</v>
       </c>
       <c r="G648" t="s">
         <v>46</v>
       </c>
       <c r="H648">
         <v>25</v>
       </c>
       <c r="I648" t="b">
         <v>0</v>
       </c>
       <c r="J648" t="s">
         <v>165</v>
       </c>
       <c r="K648">
         <v>1</v>
       </c>
@@ -40668,104 +40695,104 @@
       </c>
       <c r="P648" t="s">
         <v>24</v>
       </c>
       <c r="Q648" t="s">
         <v>24</v>
       </c>
       <c r="R648" t="s">
         <v>24</v>
       </c>
       <c r="S648">
         <v>76.61</v>
       </c>
     </row>
     <row r="649" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A649">
         <v>648</v>
       </c>
       <c r="B649" t="s">
         <v>396</v>
       </c>
       <c r="C649" t="s">
         <v>209</v>
       </c>
       <c r="E649" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="F649" t="s">
         <v>148</v>
       </c>
       <c r="G649" t="s">
         <v>23</v>
       </c>
       <c r="H649">
         <v>5</v>
       </c>
       <c r="I649" t="b">
         <v>0</v>
       </c>
       <c r="J649" t="s">
         <v>158</v>
       </c>
       <c r="K649">
         <v>1</v>
       </c>
       <c r="L649" t="s">
         <v>24</v>
       </c>
       <c r="M649" t="s">
         <v>24</v>
       </c>
       <c r="N649" t="s">
         <v>24</v>
       </c>
       <c r="O649" t="s">
         <v>24</v>
       </c>
       <c r="P649">
         <v>76.38</v>
       </c>
       <c r="Q649" t="s">
         <v>24</v>
       </c>
       <c r="R649" t="s">
         <v>24</v>
       </c>
       <c r="S649">
         <v>76.38</v>
       </c>
     </row>
     <row r="650" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A650">
         <v>649</v>
       </c>
       <c r="B650" t="s">
+        <v>953</v>
+      </c>
+      <c r="C650" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="D650">
         <v>555</v>
       </c>
       <c r="E650" t="s">
         <v>51</v>
       </c>
       <c r="F650" t="s">
         <v>120</v>
       </c>
       <c r="G650" t="s">
         <v>23</v>
       </c>
       <c r="H650">
         <v>7</v>
       </c>
       <c r="I650" t="b">
         <v>0</v>
       </c>
       <c r="J650" t="s">
         <v>158</v>
       </c>
       <c r="K650">
         <v>1</v>
       </c>
@@ -40777,54 +40804,54 @@
       </c>
       <c r="N650" t="s">
         <v>24</v>
       </c>
       <c r="O650" t="s">
         <v>24</v>
       </c>
       <c r="P650" t="s">
         <v>24</v>
       </c>
       <c r="Q650" t="s">
         <v>24</v>
       </c>
       <c r="R650" t="s">
         <v>24</v>
       </c>
       <c r="S650">
         <v>76.37</v>
       </c>
     </row>
     <row r="651" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A651">
         <v>650</v>
       </c>
       <c r="B651" t="s">
+        <v>955</v>
+      </c>
+      <c r="C651" t="s">
         <v>956</v>
-      </c>
-[...1 lines deleted...]
-        <v>957</v>
       </c>
       <c r="E651" t="s">
         <v>252</v>
       </c>
       <c r="F651" t="s">
         <v>22</v>
       </c>
       <c r="G651" t="s">
         <v>23</v>
       </c>
       <c r="H651">
         <v>166</v>
       </c>
       <c r="I651" t="b">
         <v>0</v>
       </c>
       <c r="J651" t="s">
         <v>158</v>
       </c>
       <c r="K651">
         <v>1</v>
       </c>
       <c r="L651" t="s">
         <v>24</v>
       </c>
@@ -40889,54 +40916,54 @@
       </c>
       <c r="N652" t="s">
         <v>24</v>
       </c>
       <c r="O652" t="s">
         <v>24</v>
       </c>
       <c r="P652">
         <v>75.8</v>
       </c>
       <c r="Q652" t="s">
         <v>24</v>
       </c>
       <c r="R652" t="s">
         <v>24</v>
       </c>
       <c r="S652">
         <v>75.8</v>
       </c>
     </row>
     <row r="653" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A653">
         <v>652</v>
       </c>
       <c r="B653" t="s">
+        <v>957</v>
+      </c>
+      <c r="C653" t="s">
         <v>958</v>
-      </c>
-[...1 lines deleted...]
-        <v>959</v>
       </c>
       <c r="D653">
         <v>2261</v>
       </c>
       <c r="E653" t="s">
         <v>51</v>
       </c>
       <c r="F653" t="s">
         <v>31</v>
       </c>
       <c r="G653" t="s">
         <v>23</v>
       </c>
       <c r="H653">
         <v>137</v>
       </c>
       <c r="I653" t="b">
         <v>0</v>
       </c>
       <c r="J653" t="s">
         <v>158</v>
       </c>
       <c r="K653">
         <v>1</v>
       </c>
@@ -40954,51 +40981,51 @@
       </c>
       <c r="P653" t="s">
         <v>24</v>
       </c>
       <c r="Q653" t="s">
         <v>24</v>
       </c>
       <c r="R653">
         <v>75.76</v>
       </c>
       <c r="S653">
         <v>75.76</v>
       </c>
     </row>
     <row r="654" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A654">
         <v>653</v>
       </c>
       <c r="B654" t="s">
         <v>73</v>
       </c>
       <c r="C654" t="s">
         <v>128</v>
       </c>
       <c r="E654" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="F654" t="s">
         <v>42</v>
       </c>
       <c r="G654" t="s">
         <v>23</v>
       </c>
       <c r="H654">
         <v>105</v>
       </c>
       <c r="I654" t="b">
         <v>0</v>
       </c>
       <c r="J654" t="s">
         <v>158</v>
       </c>
       <c r="K654">
         <v>1</v>
       </c>
       <c r="L654" t="s">
         <v>24</v>
       </c>
       <c r="M654">
         <v>75.3</v>
       </c>
@@ -41007,113 +41034,113 @@
       </c>
       <c r="O654" t="s">
         <v>24</v>
       </c>
       <c r="P654" t="s">
         <v>24</v>
       </c>
       <c r="Q654" t="s">
         <v>24</v>
       </c>
       <c r="R654" t="s">
         <v>24</v>
       </c>
       <c r="S654">
         <v>75.3</v>
       </c>
     </row>
     <row r="655" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A655">
         <v>654</v>
       </c>
       <c r="B655" t="s">
         <v>182</v>
       </c>
       <c r="C655" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="D655">
         <v>105</v>
       </c>
       <c r="E655" t="s">
-        <v>960</v>
+        <v>959</v>
       </c>
       <c r="F655" t="s">
         <v>65</v>
       </c>
       <c r="G655" t="s">
         <v>23</v>
       </c>
       <c r="H655">
         <v>58</v>
       </c>
       <c r="I655" t="b">
         <v>0</v>
       </c>
       <c r="J655" t="s">
         <v>158</v>
       </c>
       <c r="K655">
         <v>1</v>
       </c>
       <c r="L655" t="s">
         <v>24</v>
       </c>
       <c r="M655" t="s">
         <v>24</v>
       </c>
       <c r="N655">
         <v>75.16</v>
       </c>
       <c r="O655" t="s">
         <v>24</v>
       </c>
       <c r="P655" t="s">
         <v>24</v>
       </c>
       <c r="Q655" t="s">
         <v>24</v>
       </c>
       <c r="R655" t="s">
         <v>24</v>
       </c>
       <c r="S655">
         <v>75.16</v>
       </c>
     </row>
     <row r="656" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A656">
         <v>655</v>
       </c>
       <c r="B656" t="s">
+        <v>960</v>
+      </c>
+      <c r="C656" t="s">
         <v>961</v>
       </c>
-      <c r="C656" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E656" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F656" t="s">
         <v>42</v>
       </c>
       <c r="G656" t="s">
         <v>46</v>
       </c>
       <c r="H656">
         <v>26</v>
       </c>
       <c r="I656" t="b">
         <v>0</v>
       </c>
       <c r="J656" t="s">
         <v>165</v>
       </c>
       <c r="K656">
         <v>1</v>
       </c>
       <c r="L656" t="s">
         <v>24</v>
       </c>
       <c r="M656" t="s">
         <v>24</v>
       </c>
@@ -41122,51 +41149,51 @@
       </c>
       <c r="O656" t="s">
         <v>24</v>
       </c>
       <c r="P656" t="s">
         <v>24</v>
       </c>
       <c r="Q656">
         <v>74.92</v>
       </c>
       <c r="R656" t="s">
         <v>24</v>
       </c>
       <c r="S656">
         <v>74.92</v>
       </c>
     </row>
     <row r="657" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A657">
         <v>656</v>
       </c>
       <c r="B657" t="s">
         <v>222</v>
       </c>
       <c r="C657" t="s">
-        <v>963</v>
+        <v>962</v>
       </c>
       <c r="E657" t="s">
         <v>24</v>
       </c>
       <c r="F657" t="s">
         <v>22</v>
       </c>
       <c r="G657" t="s">
         <v>46</v>
       </c>
       <c r="H657">
         <v>66</v>
       </c>
       <c r="I657" t="b">
         <v>0</v>
       </c>
       <c r="J657" t="s">
         <v>165</v>
       </c>
       <c r="K657">
         <v>1</v>
       </c>
       <c r="L657" t="s">
         <v>24</v>
       </c>
@@ -41178,51 +41205,51 @@
       </c>
       <c r="O657" t="s">
         <v>24</v>
       </c>
       <c r="P657" t="s">
         <v>24</v>
       </c>
       <c r="Q657" t="s">
         <v>24</v>
       </c>
       <c r="R657" t="s">
         <v>24</v>
       </c>
       <c r="S657">
         <v>74.48</v>
       </c>
     </row>
     <row r="658" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A658">
         <v>657</v>
       </c>
       <c r="B658" t="s">
         <v>73</v>
       </c>
       <c r="C658" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="E658" t="s">
         <v>24</v>
       </c>
       <c r="F658" t="s">
         <v>42</v>
       </c>
       <c r="G658" t="s">
         <v>23</v>
       </c>
       <c r="H658">
         <v>106</v>
       </c>
       <c r="I658" t="b">
         <v>0</v>
       </c>
       <c r="J658" t="s">
         <v>165</v>
       </c>
       <c r="K658">
         <v>1</v>
       </c>
       <c r="L658" t="s">
         <v>24</v>
       </c>
@@ -41231,54 +41258,54 @@
       </c>
       <c r="N658" t="s">
         <v>24</v>
       </c>
       <c r="O658">
         <v>74.16</v>
       </c>
       <c r="P658" t="s">
         <v>24</v>
       </c>
       <c r="Q658" t="s">
         <v>24</v>
       </c>
       <c r="R658" t="s">
         <v>24</v>
       </c>
       <c r="S658">
         <v>74.16</v>
       </c>
     </row>
     <row r="659" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A659">
         <v>658</v>
       </c>
       <c r="B659" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
       <c r="C659" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="D659">
         <v>2017</v>
       </c>
       <c r="E659" t="s">
         <v>24</v>
       </c>
       <c r="F659" t="s">
         <v>31</v>
       </c>
       <c r="G659" t="s">
         <v>46</v>
       </c>
       <c r="H659">
         <v>48</v>
       </c>
       <c r="I659" t="b">
         <v>0</v>
       </c>
       <c r="J659" t="s">
         <v>165</v>
       </c>
       <c r="K659">
         <v>1</v>
       </c>
@@ -41346,51 +41373,51 @@
       </c>
       <c r="N660" t="s">
         <v>24</v>
       </c>
       <c r="O660" t="s">
         <v>24</v>
       </c>
       <c r="P660" t="s">
         <v>24</v>
       </c>
       <c r="Q660" t="s">
         <v>24</v>
       </c>
       <c r="R660" t="s">
         <v>24</v>
       </c>
       <c r="S660">
         <v>74.09</v>
       </c>
     </row>
     <row r="661" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A661">
         <v>660</v>
       </c>
       <c r="B661" t="s">
-        <v>958</v>
+        <v>957</v>
       </c>
       <c r="C661" t="s">
         <v>86</v>
       </c>
       <c r="E661" t="s">
         <v>24</v>
       </c>
       <c r="F661" t="s">
         <v>31</v>
       </c>
       <c r="G661" t="s">
         <v>23</v>
       </c>
       <c r="H661">
         <v>138</v>
       </c>
       <c r="I661" t="b">
         <v>0</v>
       </c>
       <c r="J661" t="s">
         <v>165</v>
       </c>
       <c r="K661">
         <v>1</v>
       </c>
@@ -41402,54 +41429,54 @@
       </c>
       <c r="N661" t="s">
         <v>24</v>
       </c>
       <c r="O661">
         <v>73.95</v>
       </c>
       <c r="P661" t="s">
         <v>24</v>
       </c>
       <c r="Q661" t="s">
         <v>24</v>
       </c>
       <c r="R661" t="s">
         <v>24</v>
       </c>
       <c r="S661">
         <v>73.95</v>
       </c>
     </row>
     <row r="662" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A662">
         <v>661</v>
       </c>
       <c r="B662" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="C662" t="s">
-        <v>966</v>
+        <v>965</v>
       </c>
       <c r="D662">
         <v>1604</v>
       </c>
       <c r="E662" t="s">
         <v>24</v>
       </c>
       <c r="F662" t="s">
         <v>31</v>
       </c>
       <c r="G662" t="s">
         <v>46</v>
       </c>
       <c r="H662">
         <v>49</v>
       </c>
       <c r="I662" t="b">
         <v>0</v>
       </c>
       <c r="J662" t="s">
         <v>165</v>
       </c>
       <c r="K662">
         <v>1</v>
       </c>
@@ -41464,110 +41491,110 @@
       </c>
       <c r="O662">
         <v>73.84</v>
       </c>
       <c r="P662" t="s">
         <v>24</v>
       </c>
       <c r="Q662" t="s">
         <v>24</v>
       </c>
       <c r="R662" t="s">
         <v>24</v>
       </c>
       <c r="S662">
         <v>73.84</v>
       </c>
     </row>
     <row r="663" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A663">
         <v>662</v>
       </c>
       <c r="B663" t="s">
         <v>178</v>
       </c>
       <c r="C663" t="s">
+        <v>966</v>
+      </c>
+      <c r="E663" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>968</v>
       </c>
       <c r="F663" t="s">
         <v>42</v>
       </c>
       <c r="G663" t="s">
         <v>23</v>
       </c>
       <c r="H663">
         <v>107</v>
       </c>
       <c r="I663" t="b">
         <v>0</v>
       </c>
       <c r="J663" t="s">
         <v>158</v>
       </c>
       <c r="K663">
         <v>1</v>
       </c>
       <c r="L663" t="s">
         <v>24</v>
       </c>
       <c r="M663">
         <v>73.82</v>
       </c>
       <c r="N663" t="s">
         <v>24</v>
       </c>
       <c r="O663" t="s">
         <v>24</v>
       </c>
       <c r="P663" t="s">
         <v>24</v>
       </c>
       <c r="Q663" t="s">
         <v>24</v>
       </c>
       <c r="R663" t="s">
         <v>24</v>
       </c>
       <c r="S663">
         <v>73.82</v>
       </c>
     </row>
     <row r="664" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A664">
         <v>663</v>
       </c>
       <c r="B664" t="s">
+        <v>968</v>
+      </c>
+      <c r="C664" t="s">
         <v>969</v>
       </c>
-      <c r="C664" t="s">
+      <c r="E664" t="s">
         <v>970</v>
-      </c>
-[...1 lines deleted...]
-        <v>971</v>
       </c>
       <c r="F664" t="s">
         <v>42</v>
       </c>
       <c r="G664" t="s">
         <v>23</v>
       </c>
       <c r="H664">
         <v>108</v>
       </c>
       <c r="I664" t="b">
         <v>0</v>
       </c>
       <c r="J664" t="s">
         <v>158</v>
       </c>
       <c r="K664">
         <v>1</v>
       </c>
       <c r="L664" t="s">
         <v>24</v>
       </c>
       <c r="M664">
         <v>73.81</v>
       </c>
@@ -41576,51 +41603,51 @@
       </c>
       <c r="O664" t="s">
         <v>24</v>
       </c>
       <c r="P664" t="s">
         <v>24</v>
       </c>
       <c r="Q664" t="s">
         <v>24</v>
       </c>
       <c r="R664" t="s">
         <v>24</v>
       </c>
       <c r="S664">
         <v>73.81</v>
       </c>
     </row>
     <row r="665" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A665">
         <v>664</v>
       </c>
       <c r="B665" t="s">
         <v>178</v>
       </c>
       <c r="C665" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="E665" t="s">
         <v>134</v>
       </c>
       <c r="F665" t="s">
         <v>65</v>
       </c>
       <c r="G665" t="s">
         <v>23</v>
       </c>
       <c r="H665">
         <v>59</v>
       </c>
       <c r="I665" t="b">
         <v>0</v>
       </c>
       <c r="J665" t="s">
         <v>158</v>
       </c>
       <c r="K665">
         <v>1</v>
       </c>
       <c r="L665" t="s">
         <v>24</v>
       </c>
@@ -41632,169 +41659,169 @@
       </c>
       <c r="O665" t="s">
         <v>24</v>
       </c>
       <c r="P665">
         <v>73.51</v>
       </c>
       <c r="Q665" t="s">
         <v>24</v>
       </c>
       <c r="R665" t="s">
         <v>24</v>
       </c>
       <c r="S665">
         <v>73.51</v>
       </c>
     </row>
     <row r="666" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A666">
         <v>665</v>
       </c>
       <c r="B666" t="s">
         <v>149</v>
       </c>
       <c r="C666" t="s">
+        <v>972</v>
+      </c>
+      <c r="E666" t="s">
         <v>973</v>
-      </c>
-[...1 lines deleted...]
-        <v>974</v>
       </c>
       <c r="F666" t="s">
         <v>65</v>
       </c>
       <c r="G666" t="s">
         <v>23</v>
       </c>
       <c r="H666">
         <v>60</v>
       </c>
       <c r="I666" t="b">
         <v>0</v>
       </c>
       <c r="J666" t="s">
         <v>158</v>
       </c>
       <c r="K666">
         <v>1</v>
       </c>
       <c r="L666" t="s">
         <v>24</v>
       </c>
       <c r="M666" t="s">
         <v>24</v>
       </c>
       <c r="N666" t="s">
         <v>24</v>
       </c>
       <c r="O666">
         <v>73.47</v>
       </c>
       <c r="P666" t="s">
         <v>24</v>
       </c>
       <c r="Q666" t="s">
         <v>24</v>
       </c>
       <c r="R666" t="s">
         <v>24</v>
       </c>
       <c r="S666">
         <v>73.47</v>
       </c>
     </row>
     <row r="667" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A667">
         <v>666</v>
       </c>
       <c r="B667" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
       <c r="C667" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="E667" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="F667" t="s">
         <v>42</v>
       </c>
       <c r="G667" t="s">
         <v>46</v>
       </c>
       <c r="H667">
         <v>28</v>
       </c>
       <c r="I667" t="b">
         <v>0</v>
       </c>
       <c r="J667" t="s">
         <v>158</v>
       </c>
       <c r="K667">
         <v>1</v>
       </c>
       <c r="L667" t="s">
         <v>24</v>
       </c>
       <c r="M667">
         <v>73.32</v>
       </c>
       <c r="N667" t="s">
         <v>24</v>
       </c>
       <c r="O667" t="s">
         <v>24</v>
       </c>
       <c r="P667" t="s">
         <v>24</v>
       </c>
       <c r="Q667" t="s">
         <v>24</v>
       </c>
       <c r="R667" t="s">
         <v>24</v>
       </c>
       <c r="S667">
         <v>73.32</v>
       </c>
     </row>
     <row r="668" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A668">
         <v>667</v>
       </c>
       <c r="B668" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="C668" t="s">
         <v>209</v>
       </c>
       <c r="D668">
         <v>1727</v>
       </c>
       <c r="E668" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="F668" t="s">
         <v>31</v>
       </c>
       <c r="G668" t="s">
         <v>46</v>
       </c>
       <c r="H668">
         <v>50</v>
       </c>
       <c r="I668" t="b">
         <v>0</v>
       </c>
       <c r="J668" t="s">
         <v>158</v>
       </c>
       <c r="K668">
         <v>1</v>
       </c>
       <c r="L668" t="s">
         <v>24</v>
       </c>
       <c r="M668">
         <v>73.31</v>
       </c>
@@ -41803,110 +41830,110 @@
       </c>
       <c r="O668" t="s">
         <v>24</v>
       </c>
       <c r="P668" t="s">
         <v>24</v>
       </c>
       <c r="Q668" t="s">
         <v>24</v>
       </c>
       <c r="R668" t="s">
         <v>24</v>
       </c>
       <c r="S668">
         <v>73.31</v>
       </c>
     </row>
     <row r="669" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A669">
         <v>668</v>
       </c>
       <c r="B669" t="s">
         <v>76</v>
       </c>
       <c r="C669" t="s">
-        <v>976</v>
+        <v>975</v>
       </c>
       <c r="D669">
         <v>1948</v>
       </c>
       <c r="E669" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="F669" t="s">
         <v>31</v>
       </c>
       <c r="G669" t="s">
         <v>46</v>
       </c>
       <c r="H669">
         <v>51</v>
       </c>
       <c r="I669" t="b">
         <v>0</v>
       </c>
       <c r="J669" t="s">
         <v>158</v>
       </c>
       <c r="K669">
         <v>1</v>
       </c>
       <c r="L669" t="s">
         <v>24</v>
       </c>
       <c r="M669">
         <v>73.14</v>
       </c>
       <c r="N669" t="s">
         <v>24</v>
       </c>
       <c r="O669" t="s">
         <v>24</v>
       </c>
       <c r="P669" t="s">
         <v>24</v>
       </c>
       <c r="Q669" t="s">
         <v>24</v>
       </c>
       <c r="R669" t="s">
         <v>24</v>
       </c>
       <c r="S669">
         <v>73.14</v>
       </c>
     </row>
     <row r="670" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A670">
         <v>669</v>
       </c>
       <c r="B670" t="s">
+        <v>976</v>
+      </c>
+      <c r="C670" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>978</v>
       </c>
       <c r="E670" t="s">
         <v>269</v>
       </c>
       <c r="F670" t="s">
         <v>65</v>
       </c>
       <c r="G670" t="s">
         <v>23</v>
       </c>
       <c r="H670">
         <v>61</v>
       </c>
       <c r="I670" t="b">
         <v>0</v>
       </c>
       <c r="J670" t="s">
         <v>158</v>
       </c>
       <c r="K670">
         <v>1</v>
       </c>
       <c r="L670" t="s">
         <v>24</v>
       </c>
@@ -41918,51 +41945,51 @@
       </c>
       <c r="O670">
         <v>73.05</v>
       </c>
       <c r="P670" t="s">
         <v>24</v>
       </c>
       <c r="Q670" t="s">
         <v>24</v>
       </c>
       <c r="R670" t="s">
         <v>24</v>
       </c>
       <c r="S670">
         <v>73.05</v>
       </c>
     </row>
     <row r="671" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A671">
         <v>670</v>
       </c>
       <c r="B671" t="s">
         <v>396</v>
       </c>
       <c r="C671" t="s">
-        <v>979</v>
+        <v>978</v>
       </c>
       <c r="D671">
         <v>896</v>
       </c>
       <c r="E671" t="s">
         <v>24</v>
       </c>
       <c r="F671" t="s">
         <v>148</v>
       </c>
       <c r="G671" t="s">
         <v>23</v>
       </c>
       <c r="H671">
         <v>6</v>
       </c>
       <c r="I671" t="b">
         <v>0</v>
       </c>
       <c r="J671" t="s">
         <v>158</v>
       </c>
       <c r="K671">
         <v>1</v>
       </c>
@@ -41974,116 +42001,116 @@
       </c>
       <c r="N671" t="s">
         <v>24</v>
       </c>
       <c r="O671" t="s">
         <v>24</v>
       </c>
       <c r="P671" t="s">
         <v>24</v>
       </c>
       <c r="Q671">
         <v>72.83</v>
       </c>
       <c r="R671" t="s">
         <v>24</v>
       </c>
       <c r="S671">
         <v>72.83</v>
       </c>
     </row>
     <row r="672" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A672">
         <v>671</v>
       </c>
       <c r="B672" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
       <c r="C672" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="D672">
         <v>229</v>
       </c>
       <c r="E672" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="F672" t="s">
         <v>65</v>
       </c>
       <c r="G672" t="s">
         <v>23</v>
       </c>
       <c r="H672">
         <v>62</v>
       </c>
       <c r="I672" t="b">
         <v>0</v>
       </c>
       <c r="J672" t="s">
         <v>158</v>
       </c>
       <c r="K672">
         <v>1</v>
       </c>
       <c r="L672">
         <v>72.69</v>
       </c>
       <c r="M672" t="s">
         <v>24</v>
       </c>
       <c r="N672" t="s">
         <v>24</v>
       </c>
       <c r="O672" t="s">
         <v>24</v>
       </c>
       <c r="P672" t="s">
         <v>24</v>
       </c>
       <c r="Q672" t="s">
         <v>24</v>
       </c>
       <c r="R672" t="s">
         <v>24</v>
       </c>
       <c r="S672">
         <v>72.69</v>
       </c>
     </row>
     <row r="673" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A673">
         <v>672</v>
       </c>
       <c r="B673" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
       <c r="C673" t="s">
         <v>489</v>
       </c>
       <c r="E673" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="F673" t="s">
         <v>42</v>
       </c>
       <c r="G673" t="s">
         <v>46</v>
       </c>
       <c r="H673">
         <v>29</v>
       </c>
       <c r="I673" t="b">
         <v>0</v>
       </c>
       <c r="J673" t="s">
         <v>165</v>
       </c>
       <c r="K673">
         <v>1</v>
       </c>
       <c r="L673" t="s">
         <v>24</v>
       </c>
       <c r="M673" t="s">
         <v>24</v>
       </c>
@@ -42095,51 +42122,51 @@
       </c>
       <c r="P673" t="s">
         <v>24</v>
       </c>
       <c r="Q673">
         <v>72.64</v>
       </c>
       <c r="R673" t="s">
         <v>24</v>
       </c>
       <c r="S673">
         <v>72.64</v>
       </c>
     </row>
     <row r="674" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A674">
         <v>673</v>
       </c>
       <c r="B674" t="s">
         <v>482</v>
       </c>
       <c r="C674" t="s">
         <v>135</v>
       </c>
       <c r="E674" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
       <c r="F674" t="s">
         <v>42</v>
       </c>
       <c r="G674" t="s">
         <v>46</v>
       </c>
       <c r="H674">
         <v>30</v>
       </c>
       <c r="I674" t="b">
         <v>0</v>
       </c>
       <c r="J674" t="s">
         <v>165</v>
       </c>
       <c r="K674">
         <v>1</v>
       </c>
       <c r="L674" t="s">
         <v>24</v>
       </c>
       <c r="M674" t="s">
         <v>24</v>
       </c>
@@ -42148,107 +42175,107 @@
       </c>
       <c r="O674">
         <v>72.55</v>
       </c>
       <c r="P674" t="s">
         <v>24</v>
       </c>
       <c r="Q674" t="s">
         <v>24</v>
       </c>
       <c r="R674" t="s">
         <v>24</v>
       </c>
       <c r="S674">
         <v>72.55</v>
       </c>
     </row>
     <row r="675" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A675">
         <v>674</v>
       </c>
       <c r="B675" t="s">
         <v>230</v>
       </c>
       <c r="C675" t="s">
+        <v>982</v>
+      </c>
+      <c r="E675" t="s">
         <v>983</v>
-      </c>
-[...1 lines deleted...]
-        <v>984</v>
       </c>
       <c r="F675" t="s">
         <v>65</v>
       </c>
       <c r="G675" t="s">
         <v>23</v>
       </c>
       <c r="H675">
         <v>63</v>
       </c>
       <c r="I675" t="b">
         <v>0</v>
       </c>
       <c r="J675" t="s">
         <v>158</v>
       </c>
       <c r="K675">
         <v>1</v>
       </c>
       <c r="L675" t="s">
         <v>24</v>
       </c>
       <c r="M675" t="s">
         <v>24</v>
       </c>
       <c r="N675" t="s">
         <v>24</v>
       </c>
       <c r="O675" t="s">
         <v>24</v>
       </c>
       <c r="P675" t="s">
         <v>24</v>
       </c>
       <c r="Q675">
         <v>72.43</v>
       </c>
       <c r="R675" t="s">
         <v>24</v>
       </c>
       <c r="S675">
         <v>72.43</v>
       </c>
     </row>
     <row r="676" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A676">
         <v>675</v>
       </c>
       <c r="B676" t="s">
+        <v>984</v>
+      </c>
+      <c r="C676" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="D676">
         <v>1846</v>
       </c>
       <c r="E676" t="s">
         <v>51</v>
       </c>
       <c r="F676" t="s">
         <v>65</v>
       </c>
       <c r="G676" t="s">
         <v>23</v>
       </c>
       <c r="H676">
         <v>64</v>
       </c>
       <c r="I676" t="b">
         <v>0</v>
       </c>
       <c r="J676" t="s">
         <v>158</v>
       </c>
       <c r="K676">
         <v>1</v>
       </c>
@@ -42263,54 +42290,54 @@
       </c>
       <c r="O676" t="s">
         <v>24</v>
       </c>
       <c r="P676" t="s">
         <v>24</v>
       </c>
       <c r="Q676">
         <v>71.94</v>
       </c>
       <c r="R676" t="s">
         <v>24</v>
       </c>
       <c r="S676">
         <v>71.94</v>
       </c>
     </row>
     <row r="677" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A677">
         <v>676</v>
       </c>
       <c r="B677" t="s">
         <v>222</v>
       </c>
       <c r="C677" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="E677" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
       <c r="F677" t="s">
         <v>148</v>
       </c>
       <c r="G677" t="s">
         <v>46</v>
       </c>
       <c r="H677">
         <v>1</v>
       </c>
       <c r="I677" t="b">
         <v>0</v>
       </c>
       <c r="J677" t="s">
         <v>158</v>
       </c>
       <c r="K677">
         <v>0</v>
       </c>
       <c r="L677" t="s">
         <v>24</v>
       </c>
       <c r="M677" t="s">
         <v>24</v>
       </c>
@@ -42319,51 +42346,51 @@
       </c>
       <c r="O677" t="s">
         <v>24</v>
       </c>
       <c r="P677" t="s">
         <v>24</v>
       </c>
       <c r="Q677" t="s">
         <v>24</v>
       </c>
       <c r="R677" t="s">
         <v>24</v>
       </c>
       <c r="S677">
         <v>71.35</v>
       </c>
     </row>
     <row r="678" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A678">
         <v>677</v>
       </c>
       <c r="B678" t="s">
         <v>287</v>
       </c>
       <c r="C678" t="s">
-        <v>988</v>
+        <v>987</v>
       </c>
       <c r="E678" t="s">
         <v>129</v>
       </c>
       <c r="F678" t="s">
         <v>65</v>
       </c>
       <c r="G678" t="s">
         <v>23</v>
       </c>
       <c r="H678">
         <v>65</v>
       </c>
       <c r="I678" t="b">
         <v>0</v>
       </c>
       <c r="J678" t="s">
         <v>158</v>
       </c>
       <c r="K678">
         <v>1</v>
       </c>
       <c r="L678" t="s">
         <v>24</v>
       </c>
@@ -42375,54 +42402,54 @@
       </c>
       <c r="O678" t="s">
         <v>24</v>
       </c>
       <c r="P678" t="s">
         <v>24</v>
       </c>
       <c r="Q678">
         <v>69.51</v>
       </c>
       <c r="R678" t="s">
         <v>24</v>
       </c>
       <c r="S678">
         <v>69.51</v>
       </c>
     </row>
     <row r="679" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A679">
         <v>678</v>
       </c>
       <c r="B679" t="s">
         <v>457</v>
       </c>
       <c r="C679" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="E679" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
       <c r="F679" t="s">
         <v>65</v>
       </c>
       <c r="G679" t="s">
         <v>23</v>
       </c>
       <c r="H679">
         <v>66</v>
       </c>
       <c r="I679" t="b">
         <v>0</v>
       </c>
       <c r="J679" t="s">
         <v>158</v>
       </c>
       <c r="K679">
         <v>1</v>
       </c>
       <c r="L679" t="s">
         <v>24</v>
       </c>
       <c r="M679" t="s">
         <v>24</v>
       </c>
@@ -42434,104 +42461,104 @@
       </c>
       <c r="P679" t="s">
         <v>24</v>
       </c>
       <c r="Q679" t="s">
         <v>24</v>
       </c>
       <c r="R679" t="s">
         <v>24</v>
       </c>
       <c r="S679">
         <v>69.17</v>
       </c>
     </row>
     <row r="680" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A680">
         <v>679</v>
       </c>
       <c r="B680" t="s">
         <v>290</v>
       </c>
       <c r="C680" t="s">
         <v>433</v>
       </c>
       <c r="E680" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
       <c r="F680" t="s">
         <v>42</v>
       </c>
       <c r="G680" t="s">
         <v>46</v>
       </c>
       <c r="H680">
         <v>31</v>
       </c>
       <c r="I680" t="b">
         <v>0</v>
       </c>
       <c r="J680" t="s">
         <v>165</v>
       </c>
       <c r="K680">
         <v>1</v>
       </c>
       <c r="L680" t="s">
         <v>24</v>
       </c>
       <c r="M680" t="s">
         <v>24</v>
       </c>
       <c r="N680" t="s">
         <v>24</v>
       </c>
       <c r="O680">
         <v>68.55</v>
       </c>
       <c r="P680" t="s">
         <v>24</v>
       </c>
       <c r="Q680" t="s">
         <v>24</v>
       </c>
       <c r="R680" t="s">
         <v>24</v>
       </c>
       <c r="S680">
         <v>68.55</v>
       </c>
     </row>
     <row r="681" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A681">
         <v>680</v>
       </c>
       <c r="B681" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C681" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="D681">
         <v>2056</v>
       </c>
       <c r="E681" t="s">
         <v>24</v>
       </c>
       <c r="F681" t="s">
         <v>31</v>
       </c>
       <c r="G681" t="s">
         <v>46</v>
       </c>
       <c r="H681">
         <v>52</v>
       </c>
       <c r="I681" t="b">
         <v>0</v>
       </c>
       <c r="J681" t="s">
         <v>158</v>
       </c>
       <c r="K681">
         <v>1</v>
       </c>
@@ -42543,54 +42570,54 @@
       </c>
       <c r="N681" t="s">
         <v>24</v>
       </c>
       <c r="O681" t="s">
         <v>24</v>
       </c>
       <c r="P681" t="s">
         <v>24</v>
       </c>
       <c r="Q681" t="s">
         <v>24</v>
       </c>
       <c r="R681" t="s">
         <v>24</v>
       </c>
       <c r="S681">
         <v>68.36</v>
       </c>
     </row>
     <row r="682" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A682">
         <v>681</v>
       </c>
       <c r="B682" t="s">
+        <v>991</v>
+      </c>
+      <c r="C682" t="s">
         <v>992</v>
-      </c>
-[...1 lines deleted...]
-        <v>993</v>
       </c>
       <c r="E682" t="s">
         <v>269</v>
       </c>
       <c r="F682" t="s">
         <v>31</v>
       </c>
       <c r="G682" t="s">
         <v>46</v>
       </c>
       <c r="H682">
         <v>53</v>
       </c>
       <c r="I682" t="b">
         <v>0</v>
       </c>
       <c r="J682" t="s">
         <v>165</v>
       </c>
       <c r="K682">
         <v>1</v>
       </c>
       <c r="L682" t="s">
         <v>24</v>
       </c>
@@ -42599,54 +42626,54 @@
       </c>
       <c r="N682" t="s">
         <v>24</v>
       </c>
       <c r="O682">
         <v>67.14</v>
       </c>
       <c r="P682" t="s">
         <v>24</v>
       </c>
       <c r="Q682" t="s">
         <v>24</v>
       </c>
       <c r="R682" t="s">
         <v>24</v>
       </c>
       <c r="S682">
         <v>67.14</v>
       </c>
     </row>
     <row r="683" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A683">
         <v>682</v>
       </c>
       <c r="B683" t="s">
+        <v>993</v>
+      </c>
+      <c r="C683" t="s">
         <v>994</v>
-      </c>
-[...1 lines deleted...]
-        <v>995</v>
       </c>
       <c r="E683" t="s">
         <v>269</v>
       </c>
       <c r="F683" t="s">
         <v>31</v>
       </c>
       <c r="G683" t="s">
         <v>46</v>
       </c>
       <c r="H683">
         <v>54</v>
       </c>
       <c r="I683" t="b">
         <v>0</v>
       </c>
       <c r="J683" t="s">
         <v>165</v>
       </c>
       <c r="K683">
         <v>1</v>
       </c>
       <c r="L683" t="s">
         <v>24</v>
       </c>
@@ -42655,57 +42682,57 @@
       </c>
       <c r="N683" t="s">
         <v>24</v>
       </c>
       <c r="O683">
         <v>67.14</v>
       </c>
       <c r="P683" t="s">
         <v>24</v>
       </c>
       <c r="Q683" t="s">
         <v>24</v>
       </c>
       <c r="R683" t="s">
         <v>24</v>
       </c>
       <c r="S683">
         <v>67.14</v>
       </c>
     </row>
     <row r="684" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A684">
         <v>683</v>
       </c>
       <c r="B684" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
       <c r="C684" t="s">
         <v>86</v>
       </c>
       <c r="E684" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="F684" t="s">
         <v>42</v>
       </c>
       <c r="G684" t="s">
         <v>46</v>
       </c>
       <c r="H684">
         <v>32</v>
       </c>
       <c r="I684" t="b">
         <v>0</v>
       </c>
       <c r="J684" t="s">
         <v>165</v>
       </c>
       <c r="K684">
         <v>1</v>
       </c>
       <c r="L684">
         <v>66.83</v>
       </c>
       <c r="M684" t="s">
         <v>24</v>
       </c>
@@ -42714,57 +42741,57 @@
       </c>
       <c r="O684" t="s">
         <v>24</v>
       </c>
       <c r="P684" t="s">
         <v>24</v>
       </c>
       <c r="Q684" t="s">
         <v>24</v>
       </c>
       <c r="R684" t="s">
         <v>24</v>
       </c>
       <c r="S684">
         <v>66.83</v>
       </c>
     </row>
     <row r="685" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A685">
         <v>684</v>
       </c>
       <c r="B685" t="s">
         <v>138</v>
       </c>
       <c r="C685" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="D685">
         <v>1586</v>
       </c>
       <c r="E685" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="F685" t="s">
         <v>31</v>
       </c>
       <c r="G685" t="s">
         <v>46</v>
       </c>
       <c r="H685">
         <v>55</v>
       </c>
       <c r="I685" t="b">
         <v>0</v>
       </c>
       <c r="J685" t="s">
         <v>165</v>
       </c>
       <c r="K685">
         <v>1</v>
       </c>
       <c r="L685">
         <v>66.67</v>
       </c>
       <c r="M685" t="s">
         <v>24</v>
       </c>
@@ -42773,51 +42800,51 @@
       </c>
       <c r="O685" t="s">
         <v>24</v>
       </c>
       <c r="P685" t="s">
         <v>24</v>
       </c>
       <c r="Q685" t="s">
         <v>24</v>
       </c>
       <c r="R685" t="s">
         <v>24</v>
       </c>
       <c r="S685">
         <v>66.67</v>
       </c>
     </row>
     <row r="686" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A686">
         <v>685</v>
       </c>
       <c r="B686" t="s">
         <v>73</v>
       </c>
       <c r="C686" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="E686" t="s">
         <v>54</v>
       </c>
       <c r="F686" t="s">
         <v>42</v>
       </c>
       <c r="G686" t="s">
         <v>23</v>
       </c>
       <c r="H686">
         <v>109</v>
       </c>
       <c r="I686" t="b">
         <v>0</v>
       </c>
       <c r="J686" t="s">
         <v>165</v>
       </c>
       <c r="K686">
         <v>1</v>
       </c>
       <c r="L686" t="s">
         <v>24</v>
       </c>
@@ -42826,51 +42853,51 @@
       </c>
       <c r="N686" t="s">
         <v>24</v>
       </c>
       <c r="O686" t="s">
         <v>24</v>
       </c>
       <c r="P686">
         <v>65.47</v>
       </c>
       <c r="Q686" t="s">
         <v>24</v>
       </c>
       <c r="R686" t="s">
         <v>24</v>
       </c>
       <c r="S686">
         <v>65.47</v>
       </c>
     </row>
     <row r="687" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A687">
         <v>686</v>
       </c>
       <c r="B687" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="C687" t="s">
         <v>86</v>
       </c>
       <c r="E687" t="s">
         <v>24</v>
       </c>
       <c r="F687" t="s">
         <v>22</v>
       </c>
       <c r="G687" t="s">
         <v>23</v>
       </c>
       <c r="H687">
         <v>167</v>
       </c>
       <c r="I687" t="b">
         <v>0</v>
       </c>
       <c r="J687" t="s">
         <v>165</v>
       </c>
       <c r="K687">
         <v>1</v>
       </c>
@@ -42885,51 +42912,51 @@
       </c>
       <c r="O687">
         <v>65.31</v>
       </c>
       <c r="P687" t="s">
         <v>24</v>
       </c>
       <c r="Q687" t="s">
         <v>24</v>
       </c>
       <c r="R687" t="s">
         <v>24</v>
       </c>
       <c r="S687">
         <v>65.31</v>
       </c>
     </row>
     <row r="688" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A688">
         <v>687</v>
       </c>
       <c r="B688" t="s">
         <v>232</v>
       </c>
       <c r="C688" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="E688" t="s">
         <v>213</v>
       </c>
       <c r="F688" t="s">
         <v>31</v>
       </c>
       <c r="G688" t="s">
         <v>23</v>
       </c>
       <c r="H688">
         <v>139</v>
       </c>
       <c r="I688" t="b">
         <v>0</v>
       </c>
       <c r="J688" t="s">
         <v>165</v>
       </c>
       <c r="K688">
         <v>1</v>
       </c>
       <c r="L688" t="s">
         <v>24</v>
       </c>
@@ -42941,51 +42968,51 @@
       </c>
       <c r="O688">
         <v>65.23</v>
       </c>
       <c r="P688" t="s">
         <v>24</v>
       </c>
       <c r="Q688" t="s">
         <v>24</v>
       </c>
       <c r="R688" t="s">
         <v>24</v>
       </c>
       <c r="S688">
         <v>65.23</v>
       </c>
     </row>
     <row r="689" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A689">
         <v>688</v>
       </c>
       <c r="B689" t="s">
         <v>73</v>
       </c>
       <c r="C689" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
       <c r="E689" t="s">
         <v>195</v>
       </c>
       <c r="F689" t="s">
         <v>65</v>
       </c>
       <c r="G689" t="s">
         <v>23</v>
       </c>
       <c r="H689">
         <v>67</v>
       </c>
       <c r="I689" t="b">
         <v>0</v>
       </c>
       <c r="J689" t="s">
         <v>158</v>
       </c>
       <c r="K689">
         <v>1</v>
       </c>
       <c r="L689" t="s">
         <v>24</v>
       </c>
@@ -42997,54 +43024,54 @@
       </c>
       <c r="O689">
         <v>62.92</v>
       </c>
       <c r="P689" t="s">
         <v>24</v>
       </c>
       <c r="Q689" t="s">
         <v>24</v>
       </c>
       <c r="R689" t="s">
         <v>24</v>
       </c>
       <c r="S689">
         <v>62.92</v>
       </c>
     </row>
     <row r="690" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A690">
         <v>689</v>
       </c>
       <c r="B690" t="s">
         <v>488</v>
       </c>
       <c r="C690" t="s">
-        <v>1002</v>
+        <v>1001</v>
       </c>
       <c r="E690" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="F690" t="s">
         <v>65</v>
       </c>
       <c r="G690" t="s">
         <v>23</v>
       </c>
       <c r="H690">
         <v>68</v>
       </c>
       <c r="I690" t="b">
         <v>0</v>
       </c>
       <c r="J690" t="s">
         <v>158</v>
       </c>
       <c r="K690">
         <v>1</v>
       </c>
       <c r="L690" t="s">
         <v>24</v>
       </c>
       <c r="M690" t="s">
         <v>24</v>
       </c>
@@ -43059,163 +43086,163 @@
       </c>
       <c r="Q690" t="s">
         <v>24</v>
       </c>
       <c r="R690" t="s">
         <v>24</v>
       </c>
       <c r="S690">
         <v>62.32</v>
       </c>
     </row>
     <row r="691" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A691">
         <v>690</v>
       </c>
       <c r="B691" t="s">
         <v>228</v>
       </c>
       <c r="C691" t="s">
         <v>192</v>
       </c>
       <c r="D691">
         <v>1710</v>
       </c>
       <c r="E691" t="s">
-        <v>1003</v>
+        <v>1002</v>
       </c>
       <c r="F691" t="s">
         <v>31</v>
       </c>
       <c r="G691" t="s">
         <v>23</v>
       </c>
       <c r="H691">
         <v>140</v>
       </c>
       <c r="I691" t="b">
         <v>0</v>
       </c>
       <c r="J691" t="s">
         <v>165</v>
       </c>
       <c r="K691">
         <v>1</v>
       </c>
       <c r="L691" t="s">
         <v>24</v>
       </c>
       <c r="M691" t="s">
         <v>24</v>
       </c>
       <c r="N691" t="s">
         <v>24</v>
       </c>
       <c r="O691">
         <v>62.04</v>
       </c>
       <c r="P691" t="s">
         <v>24</v>
       </c>
       <c r="Q691" t="s">
         <v>24</v>
       </c>
       <c r="R691" t="s">
         <v>24</v>
       </c>
       <c r="S691">
         <v>62.04</v>
       </c>
     </row>
     <row r="692" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A692">
         <v>691</v>
       </c>
       <c r="B692" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="C692" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
       <c r="D692">
         <v>1516</v>
       </c>
       <c r="E692" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
       <c r="F692" t="s">
         <v>42</v>
       </c>
       <c r="G692" t="s">
         <v>23</v>
       </c>
       <c r="H692">
         <v>110</v>
       </c>
       <c r="I692" t="b">
         <v>0</v>
       </c>
       <c r="J692" t="s">
         <v>165</v>
       </c>
       <c r="K692">
         <v>1</v>
       </c>
       <c r="L692" t="s">
         <v>24</v>
       </c>
       <c r="M692" t="s">
         <v>24</v>
       </c>
       <c r="N692" t="s">
         <v>24</v>
       </c>
       <c r="O692">
         <v>61.26</v>
       </c>
       <c r="P692" t="s">
         <v>24</v>
       </c>
       <c r="Q692" t="s">
         <v>24</v>
       </c>
       <c r="R692" t="s">
         <v>24</v>
       </c>
       <c r="S692">
         <v>61.26</v>
       </c>
     </row>
     <row r="693" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A693">
         <v>692</v>
       </c>
       <c r="B693" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C693" t="s">
         <v>1006</v>
-      </c>
-[...1 lines deleted...]
-        <v>1007</v>
       </c>
       <c r="E693" t="s">
         <v>51</v>
       </c>
       <c r="F693" t="s">
         <v>65</v>
       </c>
       <c r="G693" t="s">
         <v>46</v>
       </c>
       <c r="H693">
         <v>11</v>
       </c>
       <c r="I693" t="b">
         <v>0</v>
       </c>
       <c r="J693" t="s">
         <v>158</v>
       </c>
       <c r="K693">
         <v>1</v>
       </c>
       <c r="L693">
         <v>59.92</v>
       </c>
@@ -43224,54 +43251,54 @@
       </c>
       <c r="N693" t="s">
         <v>24</v>
       </c>
       <c r="O693" t="s">
         <v>24</v>
       </c>
       <c r="P693" t="s">
         <v>24</v>
       </c>
       <c r="Q693" t="s">
         <v>24</v>
       </c>
       <c r="R693" t="s">
         <v>24</v>
       </c>
       <c r="S693">
         <v>59.92</v>
       </c>
     </row>
     <row r="694" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A694">
         <v>693</v>
       </c>
       <c r="B694" t="s">
-        <v>1008</v>
+        <v>1007</v>
       </c>
       <c r="C694" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="E694" t="s">
         <v>303</v>
       </c>
       <c r="F694" t="s">
         <v>42</v>
       </c>
       <c r="G694" t="s">
         <v>46</v>
       </c>
       <c r="H694">
         <v>33</v>
       </c>
       <c r="I694" t="b">
         <v>0</v>
       </c>
       <c r="J694" t="s">
         <v>165</v>
       </c>
       <c r="K694">
         <v>1</v>
       </c>
       <c r="L694">
         <v>59.87</v>
       </c>
@@ -43280,54 +43307,54 @@
       </c>
       <c r="N694" t="s">
         <v>24</v>
       </c>
       <c r="O694" t="s">
         <v>24</v>
       </c>
       <c r="P694" t="s">
         <v>24</v>
       </c>
       <c r="Q694" t="s">
         <v>24</v>
       </c>
       <c r="R694" t="s">
         <v>24</v>
       </c>
       <c r="S694">
         <v>59.87</v>
       </c>
     </row>
     <row r="695" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A695">
         <v>694</v>
       </c>
       <c r="B695" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C695" t="s">
         <v>1009</v>
-      </c>
-[...1 lines deleted...]
-        <v>1010</v>
       </c>
       <c r="E695" t="s">
         <v>303</v>
       </c>
       <c r="F695" t="s">
         <v>65</v>
       </c>
       <c r="G695" t="s">
         <v>46</v>
       </c>
       <c r="H695">
         <v>12</v>
       </c>
       <c r="I695" t="b">
         <v>0</v>
       </c>
       <c r="J695" t="s">
         <v>158</v>
       </c>
       <c r="K695">
         <v>1</v>
       </c>
       <c r="L695">
         <v>59.86</v>
       </c>
@@ -43336,51 +43363,51 @@
       </c>
       <c r="N695" t="s">
         <v>24</v>
       </c>
       <c r="O695" t="s">
         <v>24</v>
       </c>
       <c r="P695" t="s">
         <v>24</v>
       </c>
       <c r="Q695" t="s">
         <v>24</v>
       </c>
       <c r="R695" t="s">
         <v>24</v>
       </c>
       <c r="S695">
         <v>59.86</v>
       </c>
     </row>
     <row r="696" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A696">
         <v>695</v>
       </c>
       <c r="B696" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="C696" t="s">
         <v>192</v>
       </c>
       <c r="D696">
         <v>2386</v>
       </c>
       <c r="E696" t="s">
         <v>41</v>
       </c>
       <c r="F696" t="s">
         <v>31</v>
       </c>
       <c r="G696" t="s">
         <v>46</v>
       </c>
       <c r="H696">
         <v>56</v>
       </c>
       <c r="I696" t="b">
         <v>0</v>
       </c>
       <c r="J696" t="s">
         <v>165</v>
       </c>
@@ -43398,51 +43425,51 @@
       </c>
       <c r="O696" t="s">
         <v>24</v>
       </c>
       <c r="P696" t="s">
         <v>24</v>
       </c>
       <c r="Q696" t="s">
         <v>24</v>
       </c>
       <c r="R696" t="s">
         <v>24</v>
       </c>
       <c r="S696">
         <v>0</v>
       </c>
     </row>
     <row r="697" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A697">
         <v>696</v>
       </c>
       <c r="B697" t="s">
         <v>52</v>
       </c>
       <c r="C697" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
       <c r="D697">
         <v>2044</v>
       </c>
       <c r="E697" t="s">
         <v>51</v>
       </c>
       <c r="F697" t="s">
         <v>31</v>
       </c>
       <c r="G697" t="s">
         <v>23</v>
       </c>
       <c r="H697">
         <v>141</v>
       </c>
       <c r="I697" t="b">
         <v>0</v>
       </c>
       <c r="J697" t="s">
         <v>165</v>
       </c>
       <c r="K697">
         <v>0</v>
       </c>
@@ -43457,51 +43484,51 @@
       </c>
       <c r="O697" t="s">
         <v>24</v>
       </c>
       <c r="P697" t="s">
         <v>24</v>
       </c>
       <c r="Q697" t="s">
         <v>24</v>
       </c>
       <c r="R697" t="s">
         <v>24</v>
       </c>
       <c r="S697">
         <v>0</v>
       </c>
     </row>
     <row r="698" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A698">
         <v>697</v>
       </c>
       <c r="B698" t="s">
         <v>261</v>
       </c>
       <c r="C698" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="E698" t="s">
         <v>24</v>
       </c>
       <c r="F698" t="s">
         <v>22</v>
       </c>
       <c r="G698" t="s">
         <v>23</v>
       </c>
       <c r="H698">
         <v>168</v>
       </c>
       <c r="I698" t="b">
         <v>0</v>
       </c>
       <c r="J698" t="s">
         <v>165</v>
       </c>
       <c r="K698">
         <v>0</v>
       </c>
       <c r="L698" t="s">
         <v>24</v>
       </c>
@@ -43513,51 +43540,51 @@
       </c>
       <c r="O698" t="s">
         <v>24</v>
       </c>
       <c r="P698" t="s">
         <v>24</v>
       </c>
       <c r="Q698" t="s">
         <v>24</v>
       </c>
       <c r="R698" t="s">
         <v>24</v>
       </c>
       <c r="S698">
         <v>0</v>
       </c>
     </row>
     <row r="699" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A699">
         <v>698</v>
       </c>
       <c r="B699" t="s">
         <v>486</v>
       </c>
       <c r="C699" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="D699">
         <v>1686</v>
       </c>
       <c r="E699" t="s">
         <v>34</v>
       </c>
       <c r="F699" t="s">
         <v>22</v>
       </c>
       <c r="G699" t="s">
         <v>23</v>
       </c>
       <c r="H699">
         <v>169</v>
       </c>
       <c r="I699" t="b">
         <v>0</v>
       </c>
       <c r="J699" t="s">
         <v>158</v>
       </c>
       <c r="K699">
         <v>1</v>
       </c>
@@ -43569,54 +43596,54 @@
       </c>
       <c r="N699" t="s">
         <v>24</v>
       </c>
       <c r="O699" t="s">
         <v>24</v>
       </c>
       <c r="P699" t="s">
         <v>24</v>
       </c>
       <c r="Q699" t="s">
         <v>24</v>
       </c>
       <c r="R699" t="s">
         <v>24</v>
       </c>
       <c r="S699">
         <v>0</v>
       </c>
     </row>
     <row r="700" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A700">
         <v>699</v>
       </c>
       <c r="B700" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="C700" t="s">
-        <v>1014</v>
+        <v>1013</v>
       </c>
       <c r="D700">
         <v>403</v>
       </c>
       <c r="E700" t="s">
         <v>51</v>
       </c>
       <c r="F700" t="s">
         <v>42</v>
       </c>
       <c r="G700" t="s">
         <v>23</v>
       </c>
       <c r="H700">
         <v>111</v>
       </c>
       <c r="I700" t="b">
         <v>0</v>
       </c>
       <c r="J700" t="s">
         <v>165</v>
       </c>
       <c r="K700">
         <v>0</v>
       </c>
@@ -43631,51 +43658,51 @@
       </c>
       <c r="O700" t="s">
         <v>24</v>
       </c>
       <c r="P700" t="s">
         <v>24</v>
       </c>
       <c r="Q700" t="s">
         <v>24</v>
       </c>
       <c r="R700" t="s">
         <v>24</v>
       </c>
       <c r="S700">
         <v>0</v>
       </c>
     </row>
     <row r="701" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A701">
         <v>700</v>
       </c>
       <c r="B701" t="s">
         <v>212</v>
       </c>
       <c r="C701" t="s">
-        <v>1015</v>
+        <v>1014</v>
       </c>
       <c r="E701" t="s">
         <v>24</v>
       </c>
       <c r="F701" t="s">
         <v>22</v>
       </c>
       <c r="G701" t="s">
         <v>23</v>
       </c>
       <c r="H701">
         <v>170</v>
       </c>
       <c r="I701" t="b">
         <v>0</v>
       </c>
       <c r="J701" t="s">
         <v>158</v>
       </c>
       <c r="K701">
         <v>1</v>
       </c>
       <c r="L701" t="s">
         <v>24</v>
       </c>
@@ -43687,51 +43714,51 @@
       </c>
       <c r="O701" t="s">
         <v>24</v>
       </c>
       <c r="P701" t="s">
         <v>24</v>
       </c>
       <c r="Q701" t="s">
         <v>24</v>
       </c>
       <c r="R701" t="s">
         <v>24</v>
       </c>
       <c r="S701">
         <v>0</v>
       </c>
     </row>
     <row r="702" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A702">
         <v>701</v>
       </c>
       <c r="B702" t="s">
         <v>153</v>
       </c>
       <c r="C702" t="s">
-        <v>1016</v>
+        <v>1015</v>
       </c>
       <c r="E702" t="s">
         <v>480</v>
       </c>
       <c r="F702" t="s">
         <v>31</v>
       </c>
       <c r="G702" t="s">
         <v>46</v>
       </c>
       <c r="H702">
         <v>57</v>
       </c>
       <c r="I702" t="b">
         <v>0</v>
       </c>
       <c r="J702" t="s">
         <v>158</v>
       </c>
       <c r="K702">
         <v>1</v>
       </c>
       <c r="L702" t="s">
         <v>24</v>
       </c>
@@ -43740,110 +43767,110 @@
       </c>
       <c r="N702" t="s">
         <v>24</v>
       </c>
       <c r="O702" t="s">
         <v>24</v>
       </c>
       <c r="P702" t="s">
         <v>24</v>
       </c>
       <c r="Q702" t="s">
         <v>24</v>
       </c>
       <c r="R702" t="s">
         <v>24</v>
       </c>
       <c r="S702">
         <v>0</v>
       </c>
     </row>
     <row r="703" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A703">
         <v>702</v>
       </c>
       <c r="B703" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="C703" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E703" t="s">
         <v>1017</v>
-      </c>
-[...1 lines deleted...]
-        <v>1018</v>
       </c>
       <c r="F703" t="s">
         <v>22</v>
       </c>
       <c r="G703" t="s">
         <v>46</v>
       </c>
       <c r="H703">
         <v>67</v>
       </c>
       <c r="I703" t="b">
         <v>0</v>
       </c>
       <c r="J703" t="s">
         <v>158</v>
       </c>
       <c r="K703">
         <v>1</v>
       </c>
       <c r="L703" t="s">
         <v>24</v>
       </c>
       <c r="M703" t="s">
         <v>24</v>
       </c>
       <c r="N703" t="s">
         <v>24</v>
       </c>
       <c r="O703" t="s">
         <v>24</v>
       </c>
       <c r="P703" t="s">
         <v>24</v>
       </c>
       <c r="Q703" t="s">
         <v>24</v>
       </c>
       <c r="R703">
         <v>0</v>
       </c>
       <c r="S703">
         <v>0</v>
       </c>
     </row>
     <row r="704" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A704">
         <v>703</v>
       </c>
       <c r="B704" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C704" t="s">
         <v>1019</v>
-      </c>
-[...1 lines deleted...]
-        <v>1020</v>
       </c>
       <c r="E704" t="s">
         <v>51</v>
       </c>
       <c r="F704" t="s">
         <v>22</v>
       </c>
       <c r="G704" t="s">
         <v>46</v>
       </c>
       <c r="H704">
         <v>68</v>
       </c>
       <c r="I704" t="b">
         <v>0</v>
       </c>
       <c r="J704" t="s">
         <v>165</v>
       </c>
       <c r="K704">
         <v>0</v>
       </c>
       <c r="L704" t="s">
         <v>24</v>
       </c>
@@ -43855,51 +43882,51 @@
       </c>
       <c r="O704" t="s">
         <v>24</v>
       </c>
       <c r="P704" t="s">
         <v>24</v>
       </c>
       <c r="Q704" t="s">
         <v>24</v>
       </c>
       <c r="R704" t="s">
         <v>24</v>
       </c>
       <c r="S704">
         <v>0</v>
       </c>
     </row>
     <row r="705" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A705">
         <v>704</v>
       </c>
       <c r="B705" t="s">
         <v>365</v>
       </c>
       <c r="C705" t="s">
-        <v>1021</v>
+        <v>1020</v>
       </c>
       <c r="E705" t="s">
         <v>24</v>
       </c>
       <c r="F705" t="s">
         <v>22</v>
       </c>
       <c r="G705" t="s">
         <v>23</v>
       </c>
       <c r="H705">
         <v>171</v>
       </c>
       <c r="I705" t="b">
         <v>0</v>
       </c>
       <c r="J705" t="s">
         <v>165</v>
       </c>
       <c r="K705">
         <v>0</v>
       </c>
       <c r="L705" t="s">
         <v>24</v>
       </c>
@@ -43908,54 +43935,54 @@
       </c>
       <c r="N705" t="s">
         <v>24</v>
       </c>
       <c r="O705" t="s">
         <v>24</v>
       </c>
       <c r="P705" t="s">
         <v>24</v>
       </c>
       <c r="Q705" t="s">
         <v>24</v>
       </c>
       <c r="R705" t="s">
         <v>24</v>
       </c>
       <c r="S705">
         <v>0</v>
       </c>
     </row>
     <row r="706" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A706">
         <v>705</v>
       </c>
       <c r="B706" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C706" t="s">
         <v>1022</v>
-      </c>
-[...1 lines deleted...]
-        <v>1023</v>
       </c>
       <c r="E706" t="s">
         <v>24</v>
       </c>
       <c r="F706" t="s">
         <v>22</v>
       </c>
       <c r="G706" t="s">
         <v>46</v>
       </c>
       <c r="H706">
         <v>69</v>
       </c>
       <c r="I706" t="b">
         <v>0</v>
       </c>
       <c r="J706" t="s">
         <v>165</v>
       </c>
       <c r="K706">
         <v>0</v>
       </c>
       <c r="L706" t="s">
         <v>24</v>
       </c>
@@ -43967,51 +43994,51 @@
       </c>
       <c r="O706" t="s">
         <v>24</v>
       </c>
       <c r="P706" t="s">
         <v>24</v>
       </c>
       <c r="Q706" t="s">
         <v>24</v>
       </c>
       <c r="R706" t="s">
         <v>24</v>
       </c>
       <c r="S706">
         <v>0</v>
       </c>
     </row>
     <row r="707" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A707">
         <v>706</v>
       </c>
       <c r="B707" t="s">
         <v>130</v>
       </c>
       <c r="C707" t="s">
-        <v>1024</v>
+        <v>1023</v>
       </c>
       <c r="E707" t="s">
         <v>27</v>
       </c>
       <c r="F707" t="s">
         <v>31</v>
       </c>
       <c r="G707" t="s">
         <v>23</v>
       </c>
       <c r="H707">
         <v>142</v>
       </c>
       <c r="I707" t="b">
         <v>0</v>
       </c>
       <c r="J707" t="s">
         <v>165</v>
       </c>
       <c r="K707">
         <v>0</v>
       </c>
       <c r="L707" t="s">
         <v>24</v>
       </c>
@@ -44023,54 +44050,54 @@
       </c>
       <c r="O707" t="s">
         <v>24</v>
       </c>
       <c r="P707" t="s">
         <v>24</v>
       </c>
       <c r="Q707" t="s">
         <v>24</v>
       </c>
       <c r="R707" t="s">
         <v>24</v>
       </c>
       <c r="S707">
         <v>0</v>
       </c>
     </row>
     <row r="708" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A708">
         <v>707</v>
       </c>
       <c r="B708" t="s">
         <v>232</v>
       </c>
       <c r="C708" t="s">
-        <v>1025</v>
+        <v>1024</v>
       </c>
       <c r="E708" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="F708" t="s">
         <v>31</v>
       </c>
       <c r="G708" t="s">
         <v>23</v>
       </c>
       <c r="H708">
         <v>143</v>
       </c>
       <c r="I708" t="b">
         <v>0</v>
       </c>
       <c r="J708" t="s">
         <v>158</v>
       </c>
       <c r="K708">
         <v>1</v>
       </c>
       <c r="L708" t="s">
         <v>24</v>
       </c>
       <c r="M708" t="s">
         <v>24</v>
       </c>
@@ -44079,51 +44106,51 @@
       </c>
       <c r="O708" t="s">
         <v>24</v>
       </c>
       <c r="P708" t="s">
         <v>24</v>
       </c>
       <c r="Q708" t="s">
         <v>24</v>
       </c>
       <c r="R708">
         <v>0</v>
       </c>
       <c r="S708">
         <v>0</v>
       </c>
     </row>
     <row r="709" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A709">
         <v>708</v>
       </c>
       <c r="B709" t="s">
         <v>82</v>
       </c>
       <c r="C709" t="s">
-        <v>1026</v>
+        <v>1025</v>
       </c>
       <c r="E709" t="s">
         <v>24</v>
       </c>
       <c r="F709" t="s">
         <v>31</v>
       </c>
       <c r="G709" t="s">
         <v>23</v>
       </c>
       <c r="H709">
         <v>144</v>
       </c>
       <c r="I709" t="b">
         <v>0</v>
       </c>
       <c r="J709" t="s">
         <v>158</v>
       </c>
       <c r="K709">
         <v>1</v>
       </c>
       <c r="L709" t="s">
         <v>24</v>
       </c>
@@ -44132,54 +44159,54 @@
       </c>
       <c r="N709" t="s">
         <v>24</v>
       </c>
       <c r="O709" t="s">
         <v>24</v>
       </c>
       <c r="P709" t="s">
         <v>24</v>
       </c>
       <c r="Q709" t="s">
         <v>24</v>
       </c>
       <c r="R709">
         <v>0</v>
       </c>
       <c r="S709">
         <v>0</v>
       </c>
     </row>
     <row r="710" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A710">
         <v>709</v>
       </c>
       <c r="B710" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C710" t="s">
         <v>1027</v>
-      </c>
-[...1 lines deleted...]
-        <v>1028</v>
       </c>
       <c r="E710" t="s">
         <v>252</v>
       </c>
       <c r="F710" t="s">
         <v>31</v>
       </c>
       <c r="G710" t="s">
         <v>46</v>
       </c>
       <c r="H710">
         <v>58</v>
       </c>
       <c r="I710" t="b">
         <v>0</v>
       </c>
       <c r="J710" t="s">
         <v>158</v>
       </c>
       <c r="K710">
         <v>1</v>
       </c>
       <c r="L710" t="s">
         <v>24</v>
       </c>
@@ -44306,104 +44333,104 @@
       </c>
       <c r="P712" t="s">
         <v>24</v>
       </c>
       <c r="Q712" t="s">
         <v>24</v>
       </c>
       <c r="R712">
         <v>0</v>
       </c>
       <c r="S712">
         <v>0</v>
       </c>
     </row>
     <row r="713" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A713">
         <v>712</v>
       </c>
       <c r="B713" t="s">
         <v>434</v>
       </c>
       <c r="C713" t="s">
         <v>330</v>
       </c>
       <c r="E713" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="F713" t="s">
         <v>31</v>
       </c>
       <c r="G713" t="s">
         <v>23</v>
       </c>
       <c r="H713">
         <v>147</v>
       </c>
       <c r="I713" t="b">
         <v>0</v>
       </c>
       <c r="J713" t="s">
         <v>158</v>
       </c>
       <c r="K713">
         <v>1</v>
       </c>
       <c r="L713" t="s">
         <v>24</v>
       </c>
       <c r="M713" t="s">
         <v>24</v>
       </c>
       <c r="N713" t="s">
         <v>24</v>
       </c>
       <c r="O713" t="s">
         <v>24</v>
       </c>
       <c r="P713" t="s">
         <v>24</v>
       </c>
       <c r="Q713" t="s">
         <v>24</v>
       </c>
       <c r="R713">
         <v>0</v>
       </c>
       <c r="S713">
         <v>0</v>
       </c>
     </row>
     <row r="714" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A714">
         <v>713</v>
       </c>
       <c r="B714" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
       <c r="C714" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="E714" t="s">
         <v>24</v>
       </c>
       <c r="F714" t="s">
         <v>31</v>
       </c>
       <c r="G714" t="s">
         <v>46</v>
       </c>
       <c r="H714">
         <v>59</v>
       </c>
       <c r="I714" t="b">
         <v>0</v>
       </c>
       <c r="J714" t="s">
         <v>165</v>
       </c>
       <c r="K714">
         <v>0</v>
       </c>
       <c r="L714" t="s">
         <v>24</v>
       </c>
@@ -44415,51 +44442,51 @@
       </c>
       <c r="O714" t="s">
         <v>24</v>
       </c>
       <c r="P714" t="s">
         <v>24</v>
       </c>
       <c r="Q714" t="s">
         <v>24</v>
       </c>
       <c r="R714" t="s">
         <v>24</v>
       </c>
       <c r="S714">
         <v>0</v>
       </c>
     </row>
     <row r="715" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A715">
         <v>714</v>
       </c>
       <c r="B715" t="s">
         <v>534</v>
       </c>
       <c r="C715" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="E715" t="s">
         <v>24</v>
       </c>
       <c r="F715" t="s">
         <v>22</v>
       </c>
       <c r="G715" t="s">
         <v>23</v>
       </c>
       <c r="H715">
         <v>172</v>
       </c>
       <c r="I715" t="b">
         <v>0</v>
       </c>
       <c r="J715" t="s">
         <v>165</v>
       </c>
       <c r="K715">
         <v>0</v>
       </c>
       <c r="L715" t="s">
         <v>24</v>
       </c>
@@ -44468,54 +44495,54 @@
       </c>
       <c r="N715" t="s">
         <v>24</v>
       </c>
       <c r="O715" t="s">
         <v>24</v>
       </c>
       <c r="P715" t="s">
         <v>24</v>
       </c>
       <c r="Q715" t="s">
         <v>24</v>
       </c>
       <c r="R715" t="s">
         <v>24</v>
       </c>
       <c r="S715">
         <v>0</v>
       </c>
     </row>
     <row r="716" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A716">
         <v>715</v>
       </c>
       <c r="B716" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C716" t="s">
         <v>1030</v>
-      </c>
-[...1 lines deleted...]
-        <v>1031</v>
       </c>
       <c r="E716" t="s">
         <v>24</v>
       </c>
       <c r="F716" t="s">
         <v>22</v>
       </c>
       <c r="G716" t="s">
         <v>46</v>
       </c>
       <c r="H716">
         <v>70</v>
       </c>
       <c r="I716" t="b">
         <v>0</v>
       </c>
       <c r="J716" t="s">
         <v>165</v>
       </c>
       <c r="K716">
         <v>0</v>
       </c>
       <c r="L716" t="s">
         <v>24</v>
       </c>
@@ -44524,54 +44551,54 @@
       </c>
       <c r="N716" t="s">
         <v>24</v>
       </c>
       <c r="O716" t="s">
         <v>24</v>
       </c>
       <c r="P716" t="s">
         <v>24</v>
       </c>
       <c r="Q716" t="s">
         <v>24</v>
       </c>
       <c r="R716" t="s">
         <v>24</v>
       </c>
       <c r="S716">
         <v>0</v>
       </c>
     </row>
     <row r="717" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A717">
         <v>716</v>
       </c>
       <c r="B717" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="C717" t="s">
-        <v>1032</v>
+        <v>1031</v>
       </c>
       <c r="E717" t="s">
         <v>27</v>
       </c>
       <c r="F717" t="s">
         <v>42</v>
       </c>
       <c r="G717" t="s">
         <v>46</v>
       </c>
       <c r="H717">
         <v>34</v>
       </c>
       <c r="I717" t="b">
         <v>0</v>
       </c>
       <c r="J717" t="s">
         <v>165</v>
       </c>
       <c r="K717">
         <v>0</v>
       </c>
       <c r="L717" t="s">
         <v>24</v>
       </c>
@@ -44636,110 +44663,110 @@
       </c>
       <c r="N718" t="s">
         <v>24</v>
       </c>
       <c r="O718" t="s">
         <v>24</v>
       </c>
       <c r="P718" t="s">
         <v>24</v>
       </c>
       <c r="Q718" t="s">
         <v>24</v>
       </c>
       <c r="R718" t="s">
         <v>24</v>
       </c>
       <c r="S718">
         <v>0</v>
       </c>
     </row>
     <row r="719" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A719">
         <v>718</v>
       </c>
       <c r="B719" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
       <c r="C719" t="s">
         <v>93</v>
       </c>
       <c r="E719" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="F719" t="s">
         <v>31</v>
       </c>
       <c r="G719" t="s">
         <v>23</v>
       </c>
       <c r="H719">
         <v>148</v>
       </c>
       <c r="I719" t="b">
         <v>0</v>
       </c>
       <c r="J719" t="s">
         <v>165</v>
       </c>
       <c r="K719">
         <v>0</v>
       </c>
       <c r="L719" t="s">
         <v>24</v>
       </c>
       <c r="M719" t="s">
         <v>24</v>
       </c>
       <c r="N719" t="s">
         <v>24</v>
       </c>
       <c r="O719" t="s">
         <v>24</v>
       </c>
       <c r="P719" t="s">
         <v>24</v>
       </c>
       <c r="Q719" t="s">
         <v>24</v>
       </c>
       <c r="R719" t="s">
         <v>24</v>
       </c>
       <c r="S719">
         <v>0</v>
       </c>
     </row>
     <row r="720" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A720">
         <v>719</v>
       </c>
       <c r="B720" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="C720" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="E720" t="s">
         <v>51</v>
       </c>
       <c r="F720" t="s">
         <v>31</v>
       </c>
       <c r="G720" t="s">
         <v>46</v>
       </c>
       <c r="H720">
         <v>61</v>
       </c>
       <c r="I720" t="b">
         <v>0</v>
       </c>
       <c r="J720" t="s">
         <v>165</v>
       </c>
       <c r="K720">
         <v>0</v>
       </c>
       <c r="L720" t="s">
         <v>24</v>
       </c>
@@ -44804,54 +44831,54 @@
       </c>
       <c r="N721" t="s">
         <v>24</v>
       </c>
       <c r="O721" t="s">
         <v>24</v>
       </c>
       <c r="P721" t="s">
         <v>24</v>
       </c>
       <c r="Q721" t="s">
         <v>24</v>
       </c>
       <c r="R721" t="s">
         <v>24</v>
       </c>
       <c r="S721">
         <v>0</v>
       </c>
     </row>
     <row r="722" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A722">
         <v>721</v>
       </c>
       <c r="B722" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C722" t="s">
         <v>1035</v>
-      </c>
-[...1 lines deleted...]
-        <v>1036</v>
       </c>
       <c r="E722" t="s">
         <v>24</v>
       </c>
       <c r="F722" t="s">
         <v>22</v>
       </c>
       <c r="G722" t="s">
         <v>46</v>
       </c>
       <c r="H722">
         <v>71</v>
       </c>
       <c r="I722" t="b">
         <v>0</v>
       </c>
       <c r="J722" t="s">
         <v>165</v>
       </c>
       <c r="K722">
         <v>0</v>
       </c>
       <c r="L722" t="s">
         <v>24</v>
       </c>
@@ -44919,51 +44946,51 @@
       </c>
       <c r="O723" t="s">
         <v>24</v>
       </c>
       <c r="P723" t="s">
         <v>24</v>
       </c>
       <c r="Q723" t="s">
         <v>24</v>
       </c>
       <c r="R723" t="s">
         <v>24</v>
       </c>
       <c r="S723">
         <v>0</v>
       </c>
     </row>
     <row r="724" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A724">
         <v>723</v>
       </c>
       <c r="B724" t="s">
         <v>543</v>
       </c>
       <c r="C724" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="E724" t="s">
         <v>27</v>
       </c>
       <c r="F724" t="s">
         <v>31</v>
       </c>
       <c r="G724" t="s">
         <v>46</v>
       </c>
       <c r="H724">
         <v>62</v>
       </c>
       <c r="I724" t="b">
         <v>0</v>
       </c>
       <c r="J724" t="s">
         <v>165</v>
       </c>
       <c r="K724">
         <v>0</v>
       </c>
       <c r="L724" t="s">
         <v>24</v>
       </c>
@@ -44975,51 +45002,51 @@
       </c>
       <c r="O724" t="s">
         <v>24</v>
       </c>
       <c r="P724" t="s">
         <v>24</v>
       </c>
       <c r="Q724" t="s">
         <v>24</v>
       </c>
       <c r="R724" t="s">
         <v>24</v>
       </c>
       <c r="S724">
         <v>0</v>
       </c>
     </row>
     <row r="725" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A725">
         <v>724</v>
       </c>
       <c r="B725" t="s">
         <v>178</v>
       </c>
       <c r="C725" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
       <c r="E725" t="s">
         <v>27</v>
       </c>
       <c r="F725" t="s">
         <v>31</v>
       </c>
       <c r="G725" t="s">
         <v>23</v>
       </c>
       <c r="H725">
         <v>149</v>
       </c>
       <c r="I725" t="b">
         <v>0</v>
       </c>
       <c r="J725" t="s">
         <v>165</v>
       </c>
       <c r="K725">
         <v>0</v>
       </c>
       <c r="L725" t="s">
         <v>24</v>
       </c>
@@ -45028,54 +45055,54 @@
       </c>
       <c r="N725" t="s">
         <v>24</v>
       </c>
       <c r="O725" t="s">
         <v>24</v>
       </c>
       <c r="P725" t="s">
         <v>24</v>
       </c>
       <c r="Q725" t="s">
         <v>24</v>
       </c>
       <c r="R725" t="s">
         <v>24</v>
       </c>
       <c r="S725">
         <v>0</v>
       </c>
     </row>
     <row r="726" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A726">
         <v>725</v>
       </c>
       <c r="B726" t="s">
-        <v>1038</v>
+        <v>1037</v>
       </c>
       <c r="C726" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
       <c r="D726">
         <v>2143</v>
       </c>
       <c r="E726" t="s">
         <v>24</v>
       </c>
       <c r="F726" t="s">
         <v>22</v>
       </c>
       <c r="G726" t="s">
         <v>46</v>
       </c>
       <c r="H726">
         <v>72</v>
       </c>
       <c r="I726" t="b">
         <v>0</v>
       </c>
       <c r="J726" t="s">
         <v>165</v>
       </c>
       <c r="K726">
         <v>0</v>
       </c>
@@ -45090,51 +45117,51 @@
       </c>
       <c r="O726" t="s">
         <v>24</v>
       </c>
       <c r="P726" t="s">
         <v>24</v>
       </c>
       <c r="Q726" t="s">
         <v>24</v>
       </c>
       <c r="R726" t="s">
         <v>24</v>
       </c>
       <c r="S726">
         <v>0</v>
       </c>
     </row>
     <row r="727" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A727">
         <v>726</v>
       </c>
       <c r="B727" t="s">
         <v>254</v>
       </c>
       <c r="C727" t="s">
-        <v>1039</v>
+        <v>1038</v>
       </c>
       <c r="E727" t="s">
         <v>27</v>
       </c>
       <c r="F727" t="s">
         <v>31</v>
       </c>
       <c r="G727" t="s">
         <v>23</v>
       </c>
       <c r="H727">
         <v>150</v>
       </c>
       <c r="I727" t="b">
         <v>0</v>
       </c>
       <c r="J727" t="s">
         <v>165</v>
       </c>
       <c r="K727">
         <v>0</v>
       </c>
       <c r="L727" t="s">
         <v>24</v>
       </c>
@@ -45146,51 +45173,51 @@
       </c>
       <c r="O727" t="s">
         <v>24</v>
       </c>
       <c r="P727" t="s">
         <v>24</v>
       </c>
       <c r="Q727" t="s">
         <v>24</v>
       </c>
       <c r="R727" t="s">
         <v>24</v>
       </c>
       <c r="S727">
         <v>0</v>
       </c>
     </row>
     <row r="728" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A728">
         <v>727</v>
       </c>
       <c r="B728" t="s">
         <v>486</v>
       </c>
       <c r="C728" t="s">
-        <v>1040</v>
+        <v>1039</v>
       </c>
       <c r="D728">
         <v>2163</v>
       </c>
       <c r="E728" t="s">
         <v>24</v>
       </c>
       <c r="F728" t="s">
         <v>22</v>
       </c>
       <c r="G728" t="s">
         <v>23</v>
       </c>
       <c r="H728">
         <v>174</v>
       </c>
       <c r="I728" t="b">
         <v>0</v>
       </c>
       <c r="J728" t="s">
         <v>165</v>
       </c>
       <c r="K728">
         <v>0</v>
       </c>
@@ -45205,51 +45232,51 @@
       </c>
       <c r="O728" t="s">
         <v>24</v>
       </c>
       <c r="P728" t="s">
         <v>24</v>
       </c>
       <c r="Q728" t="s">
         <v>24</v>
       </c>
       <c r="R728" t="s">
         <v>24</v>
       </c>
       <c r="S728">
         <v>0</v>
       </c>
     </row>
     <row r="729" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A729">
         <v>728</v>
       </c>
       <c r="B729" t="s">
         <v>69</v>
       </c>
       <c r="C729" t="s">
-        <v>1041</v>
+        <v>1040</v>
       </c>
       <c r="D729">
         <v>2369</v>
       </c>
       <c r="E729" t="s">
         <v>24</v>
       </c>
       <c r="F729" t="s">
         <v>22</v>
       </c>
       <c r="G729" t="s">
         <v>23</v>
       </c>
       <c r="H729">
         <v>175</v>
       </c>
       <c r="I729" t="b">
         <v>0</v>
       </c>
       <c r="J729" t="s">
         <v>165</v>
       </c>
       <c r="K729">
         <v>0</v>
       </c>
@@ -45264,104 +45291,104 @@
       </c>
       <c r="O729" t="s">
         <v>24</v>
       </c>
       <c r="P729" t="s">
         <v>24</v>
       </c>
       <c r="Q729" t="s">
         <v>24</v>
       </c>
       <c r="R729" t="s">
         <v>24</v>
       </c>
       <c r="S729">
         <v>0</v>
       </c>
     </row>
     <row r="730" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A730">
         <v>729</v>
       </c>
       <c r="B730" t="s">
         <v>212</v>
       </c>
       <c r="C730" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="E730" t="s">
-        <v>1042</v>
+        <v>1041</v>
       </c>
       <c r="F730" t="s">
         <v>22</v>
       </c>
       <c r="G730" t="s">
         <v>23</v>
       </c>
       <c r="H730">
         <v>176</v>
       </c>
       <c r="I730" t="b">
         <v>0</v>
       </c>
       <c r="J730" t="s">
         <v>165</v>
       </c>
       <c r="K730">
         <v>0</v>
       </c>
       <c r="L730" t="s">
         <v>24</v>
       </c>
       <c r="M730" t="s">
         <v>24</v>
       </c>
       <c r="N730" t="s">
         <v>24</v>
       </c>
       <c r="O730" t="s">
         <v>24</v>
       </c>
       <c r="P730" t="s">
         <v>24</v>
       </c>
       <c r="Q730" t="s">
         <v>24</v>
       </c>
       <c r="R730" t="s">
         <v>24</v>
       </c>
       <c r="S730">
         <v>0</v>
       </c>
     </row>
     <row r="731" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A731">
         <v>730</v>
       </c>
       <c r="B731" t="s">
-        <v>1043</v>
+        <v>1042</v>
       </c>
       <c r="C731" t="s">
         <v>350</v>
       </c>
       <c r="E731" t="s">
         <v>27</v>
       </c>
       <c r="F731" t="s">
         <v>42</v>
       </c>
       <c r="G731" t="s">
         <v>23</v>
       </c>
       <c r="H731">
         <v>113</v>
       </c>
       <c r="I731" t="b">
         <v>0</v>
       </c>
       <c r="J731" t="s">
         <v>165</v>
       </c>
       <c r="K731">
         <v>0</v>
       </c>
@@ -45376,51 +45403,51 @@
       </c>
       <c r="O731" t="s">
         <v>24</v>
       </c>
       <c r="P731" t="s">
         <v>24</v>
       </c>
       <c r="Q731" t="s">
         <v>24</v>
       </c>
       <c r="R731" t="s">
         <v>24</v>
       </c>
       <c r="S731">
         <v>0</v>
       </c>
     </row>
     <row r="732" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A732">
         <v>731</v>
       </c>
       <c r="B732" t="s">
         <v>447</v>
       </c>
       <c r="C732" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="E732" t="s">
         <v>27</v>
       </c>
       <c r="F732" t="s">
         <v>42</v>
       </c>
       <c r="G732" t="s">
         <v>23</v>
       </c>
       <c r="H732">
         <v>114</v>
       </c>
       <c r="I732" t="b">
         <v>0</v>
       </c>
       <c r="J732" t="s">
         <v>165</v>
       </c>
       <c r="K732">
         <v>0</v>
       </c>
       <c r="L732" t="s">
         <v>24</v>
       </c>
@@ -45429,57 +45456,57 @@
       </c>
       <c r="N732" t="s">
         <v>24</v>
       </c>
       <c r="O732" t="s">
         <v>24</v>
       </c>
       <c r="P732" t="s">
         <v>24</v>
       </c>
       <c r="Q732" t="s">
         <v>24</v>
       </c>
       <c r="R732" t="s">
         <v>24</v>
       </c>
       <c r="S732">
         <v>0</v>
       </c>
     </row>
     <row r="733" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A733">
         <v>732</v>
       </c>
       <c r="B733" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="C733" t="s">
         <v>305</v>
       </c>
       <c r="E733" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="F733" t="s">
         <v>22</v>
       </c>
       <c r="G733" t="s">
         <v>23</v>
       </c>
       <c r="H733">
         <v>177</v>
       </c>
       <c r="I733" t="b">
         <v>0</v>
       </c>
       <c r="J733" t="s">
         <v>165</v>
       </c>
       <c r="K733">
         <v>0</v>
       </c>
       <c r="L733" t="s">
         <v>24</v>
       </c>
       <c r="M733" t="s">
         <v>24</v>
       </c>